--- v0 (2025-11-02)
+++ v1 (2026-05-25)
@@ -1,1727 +1,1592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="444511E8" w14:textId="473E1014" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00F930B3" w:rsidP="00EF46FE">
+    <w:p w14:paraId="36C8EA9D" w14:textId="7E64314D" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">خطة منع العنف </w:t>
-[...24 lines deleted...]
-        <w:t>(نموذج)</w:t>
+        <w:t>خطة الوقاية من العنف والإساءة (نموذج)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CCC2A8" w14:textId="58A162A6" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="54DD49EC" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4869C81D" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا النموذج </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لأغراض التوضيح فقط. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ستجد نسخة من هذا الرابط بصيغة مايكروسوف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ورد يمكنك تخصيصها لتناسب عملك وموقع عملك في قسم "المزيد من المعلومات" في الصفحة السابقة. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذا اخترت استخدام هذا النموذج </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تأكد من تخصيصه ليناسب عملك وموقع عملك</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-US"/>
-[...98 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:highlight w:val="yellow"/>
-          <w:rtl/>
-[...36 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">لاحظ أن هذا النموذج يتناول </w:t>
+        <w:t>يرجى ملاحظة أن هذا النموذج  يغطي</w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الفقرة</w:t>
+        <w:t xml:space="preserve"> فقط متطلبات المادة </w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>390</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">390(1) ، متطلبات </w:t>
+        <w:t>)، من مدونة الصحة والسلامة المهنية</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>مدونة</w:t>
+        <w:t xml:space="preserve">. هناك متطلبات أخرى في الجزء </w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> من القانون. يوصى </w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الصحة</w:t>
+        <w:t xml:space="preserve">بإدراجها </w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> في</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>والسلامة</w:t>
+        <w:t xml:space="preserve"> خطة الوقاية من العنف والإساءة </w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> حسب</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1B92" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>المهنية</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">حسب الاقتضاء.   </w:t>
+        <w:t xml:space="preserve"> الحاجة.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5254648C" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="1D2ED129" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+    </w:p>
+    <w:p w14:paraId="281AD675" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اسم صاحب العمل:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA22D93" w14:textId="1DEE41F9" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00EF46FE" w:rsidP="00A96C45">
+    <w:p w14:paraId="28A201B3" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ال</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">تاريخ: </w:t>
+        <w:t xml:space="preserve">التاريخ: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB044C" w14:textId="42526454" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="6A27F688" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">تاريخ المراجعة </w:t>
+        <w:t xml:space="preserve">تاريخ المراجعة المجدول التالي: </w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>المقرر</w:t>
-[...24 lines deleted...]
-        <w:t>(ثلاث سنوات كحد أقصى.)</w:t>
+        <w:t>(الحد الأقصى ثلاث سنوات.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A08B4F" w14:textId="2D760EEF" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="1A29BCB0" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>استشارة لجنة الصحة والسلامة أو ممثلها (إن وجد)</w:t>
+        <w:t>هل تم استشارة لجنة الصحة والسلامة أو ممثلها (إن وجد)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t>نعم _____ لا ______ لا ينطبق____</w:t>
+        <w:t>نعم___ لا___ لا ينطبق___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D3C48" w14:textId="716C3C67" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="4E387A63" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هل تم استشارة </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>استشارة العمال المتأثرين (إذا لم تكن هناك لجنة أو ممثل)</w:t>
+        <w:t>العمال المتضررين (في حالة عدم وجود لجنة أو ممثل لجنة أو ممثل)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        <w:t>نعم _____ لا ______ لا ينطبق____</w:t>
+        <w:t>نعم___ لا___ لا ينطبق___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE3CD1" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="67BC089F" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t>محتوى خطة الوقاية المطلوبة</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0013A4" w14:textId="60562883" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="33A3A1BD" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">التدابير التي سيتخذها صاحب العمل للقضاء على مخاطر العنف </w:t>
-[...32 lines deleted...]
-        <w:t>أو السيطرة عليها</w:t>
+        <w:t>الإجراءات التي سيتخذها صاحب العمل للقضاء على أو السيطرة على مخاطر العنف الإساءة</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE4760" w14:textId="5F4BE30E" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2780B1AB" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">(يجب أن تتوافق هذه </w:t>
+        <w:t xml:space="preserve">(يجب أن تلتزم هذه الإجراءات </w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بجميع متطلبات تقييم المخاطر والسيطرة عليها في الجزء </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">التدابير </w:t>
+        <w:t xml:space="preserve"> من قانون السلامة والصحة المهنية. إذا كنت محطة وقود</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالتجزئة أو متجرا صغيرا، يجب عليك أيضا تضمين الضوابط المطلوبة في القسم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>392.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">مع جميع متطلبات تقييم المخاطر </w:t>
-[...140 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t xml:space="preserve"> من القانون.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5905350B" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="0F2CB714" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D0DAE9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="41783875" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626AF668" w14:textId="7D5284F8" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="3C1AB134" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">إجراءات إبلاغ العمال بطبيعة ومدى مخاطر العنف </w:t>
-[...24 lines deleted...]
-        <w:t>، بما في ذلك المعلومات حول التهديدات المحددة أو العامة الموجودة أو التي قد تكون موجودة:</w:t>
+        <w:t>إجراءات إبلاغ العمال بطبيعة ومدى مخاطر العنف والإساءة، بما في ذلك معلومات حول التهديدات المحددة أو العامة الموجودة أو التي قد تكون موجودة:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BE4D9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="670CE36B" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78073657" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="747D5D4E" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BC9BD2" w14:textId="61C42C15" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="08716696" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">إجراءات الإبلاغ عن العنف </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">إجراءات الإبلاغ عن العنف والإساءة: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B296A4" w14:textId="3DDC0390" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="017935AE" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">(يجب أن تشمل هذه الإجراءات إجراءات الإبلاغ عن الحوادث عند الاقتضاء بموجب </w:t>
+        <w:t xml:space="preserve">(يجب أن تتضمن هذه الإجراءات الخاصة بالإبلاغ عن الحوادث عند الحاجة بموجب المادة </w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>الفقرة</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>33 (1) من قانون الصحة والسلامة المهنية.)</w:t>
+        <w:t>) من قانون الصحة والسلامة المهنية.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349D2C4" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="220CF5A2" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02278418" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="6637FBC7" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41034CDC" w14:textId="3C816E4D" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="0CC2E1EB" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">إجراءات التحقيق في الشكاوى وحوادث العنف </w:t>
-[...22 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>إجراءات التحقيق في الشكاوى وحوادث العنف والإساءة:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A859FC" w14:textId="3008BAD8" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2B619D49" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">(يجب أن تشمل هذه </w:t>
+        <w:t xml:space="preserve">(يجب أن تشمل هذه الإجراءات عملية حل الشكاوى الداخلية الخاصة بك، بالإضافة إلى متطلبات التحقيق في الأقسام </w:t>
       </w:r>
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">الإجراءات </w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">عملية تسوية الشكوى الداخلية الخاصة بك، بالإضافة إلى متطلبات التحقيقات الواردة في </w:t>
-[...24 lines deleted...]
-        <w:t>33 (6) (أ) إلى (ج) من قانون الصحة والسلامة المهنية.)</w:t>
+        <w:t>)(أ) إلى (ج) من قانون الصحة والسلامة العامة.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390DCA7" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="5ADBB3BD" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176DF725" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="398B38AC" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70AEFF4F" w14:textId="59F4BF84" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2D09DE40" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>أحكام لحماية سرية جميع الأطراف المشاركة في الشكوى أو الحادثة، باستثناء الحالات التي يكون فيها الإفصاح إما مطلوبا بموجب القانون أو ضروريا للتحقيق في الشكوى أو الحادثة. اتخاذ إجراءات تصحيحية؛ أو إبلاغ الأطراف المعنية بنتائج التحقيق وأي إجراء تصحيحي يتم اتخاذه:</w:t>
+        <w:t>أحكام لحماية سرية جميع الأطراف المعنية في الشكوى أو الحادث، إلا إذا كان الإفصاح مطلوبا قانونيا أو ضروريا للتحقيق في الشكوى أو الحادث؛ أو اتخاذ إجراءات تصحيحية؛ أو إبلاغ الأطراف المعنية بنتائج التحقيق وأي إجراء تصحيحي يتم اتخاذه:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048574BC" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="6EA006D4" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDC0DAB" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00FD00B9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="0C32DB18" w14:textId="77777777" w:rsidR="00F7352C" w:rsidRPr="004B4DFC" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49529DDF" w14:textId="49684BDA" w:rsidR="00664FF8" w:rsidRPr="00EF46FE" w:rsidRDefault="00A96C45" w:rsidP="00BF57B2">
-      <w:pPr>
+    <w:p w14:paraId="49529DDF" w14:textId="1B63187E" w:rsidR="00664FF8" w:rsidRPr="00EF46FE" w:rsidRDefault="00F7352C" w:rsidP="7708CB40">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="0"/>
+        <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-          <w:szCs w:val="14"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">هذا النموذج مخصص </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF46FE" w:rsidRPr="00FD00B9">
+      </w:pPr>
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>إعطاء</w:t>
+        <w:t>هذا النموذج مخصص لأغراض التوضيح  فقط. لا يضمن ملء هذا النموذج وحده الامتثال التام للتشريعات. من المهم والضروري أن تخصص هذا المستند ليتناسب مع الظروف الخاصة  بموقع عملك. علاوة على ذلك، من الضروري ليس فقط ملء هذا المستند،، بل استخدامه ونقله وتنفيذه وفقا للتشريعات</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD00B9">
+      <w:r w:rsidRPr="7708CB40">
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> مثال فقط. إن إكمال هذا النموذج وحده لن يجعلك بالضرورة في حالة امتثال للتشريع. من المهم والضروري أن تقوم بتخصيص هذا المستند لتلبية الظروف الفريدة لموقع عملك. علاوة على ذلك، من الضروري ألا يتم استكمال هذه الوثيقة فحسب، بل استخدامها وإبلاغها وتنفيذها وفقا للتشريعات. لن يكون التاج أو وكلائه أو موظفوه أو مقاولوه مسؤولين تجاهك عن أي أضرار، مباشرة أو غير مباشرة، تنشأ عن استخدامك لهذا النموذج.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7708CB40">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. لا تتحمل الحكومة، ولا وكلاؤها أو موظفوها أو متعاقدوها، أي مسؤولية تجاهك عن أي أضرار، مباشرة أو غير مباشرة، ناجمة عن استخدامك لهذا النموذج.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00664FF8" w:rsidRPr="00EF46FE" w:rsidSect="008776BE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="270" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EA4617F" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRDefault="00BB18E3" w:rsidP="00166C55">
+    <w:p w14:paraId="2268AD0F" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRDefault="003E10C7" w:rsidP="00166C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CAEB96A" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRDefault="00BB18E3" w:rsidP="00166C55">
+    <w:p w14:paraId="06E60F9A" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRDefault="003E10C7" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60373788" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRDefault="00BB18E3" w:rsidP="00166C55"/>
+    <w:p w14:paraId="3994E757" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRDefault="003E10C7" w:rsidP="00166C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="72 Condensed"/>
+    <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E4DD070" w14:textId="04BB066B" w:rsidR="009E1415" w:rsidRDefault="00796F29">
+  <w:p w14:paraId="34FA554E" w14:textId="56494899" w:rsidR="00550B02" w:rsidRDefault="00550B02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F1F3A4" wp14:editId="0781653E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54730021" wp14:editId="4B835A4C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="834909461" name="Text Box 2" descr="Classification: Public">
+              <wp:docPr id="1640512293" name="Text Box 2" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A4B8C32" w14:textId="2F4E308F" w:rsidR="00796F29" w:rsidRPr="00796F29" w:rsidRDefault="00796F29" w:rsidP="00796F29">
+                        <w:p w14:paraId="4BBF824A" w14:textId="0CF625EE" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00796F29">
+                          <w:r w:rsidRPr="00550B02">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="15F1F3A4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="54730021" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSDftUDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azJu2MOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZJ6pF8fFrc9lqRg3C+BVPRYpJTIgyHujW7iv54WX+6&#10;ocQHZmqmwIiKHoWnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfN51oGrrQMuvEfv/RCky4QvpeDhSUovAlEVxd5COl06t/HMlgtW7hyzTcvHNtg/dKFZa7Do&#10;GeqeBUb2rv0DSrfcgQcZJhx0BlK2XKQZcJoifzfNpmFWpFmQHG/PNPn/B8sfDxv77Ejov0KPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Ung80yb6QHi8dJVfF3MMcYx9vplfF7MIk11uW+fDNwGaRKOiDteS2GKH&#10;Bx+G1FNKLGZg3SqVVqPMbw7EjJ7s0mK0Qr/tx763UB9xHAfDpr3l6xZrPjAfnpnD1WKbKNfwhIdU&#10;0FUURouSBtzPv/ljPjKOUUo6lEpFDWqZEvXd4Cams6s8j9JKf2i4k7FNRvEln8W42es7QBUW+CAs&#10;T2ZMDupkSgf6FdW8itUwxAzHmhXdnsy7MAgXXwMXq1VKQhVZFh7MxvIIHcmKTL70r8zZke6Ai3qE&#10;k5hY+Y71ITfe9Ha1D8h9WkkkdmBz5BsVmJY6vpYo8bf/Kevyppe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF50JNNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6HiooTaeJ&#10;L3GlIMExbbymWuOUOtvKv8dwgYsl6331+HG1WcKojjjzEMnAepWBQuqiG6g38Pb6eHUNipMlZ8dI&#10;aOALGTb1+VllSxdP9ILHJvVKIMSlNeBTmkqtufMYLK/ihCTZLs7BJlnnXrvZngQeRp1nWaGDHUgu&#10;eDvhncdu3xyCgeL+aeun9+Ljc5fzM7dxn5r4YMzlxbK9BZVwSX9l+NEXdajFqY0HcqxGA/JI+p2S&#10;5fm6ANUKOLsBXVf6v3z9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIN+1QPAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABedCTTYAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A4B8C32" w14:textId="2F4E308F" w:rsidR="00796F29" w:rsidRPr="00796F29" w:rsidRDefault="00796F29" w:rsidP="00796F29">
+                  <w:p w14:paraId="4BBF824A" w14:textId="0CF625EE" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00796F29">
+                    <w:r w:rsidRPr="00550B02">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7211A04E" w14:textId="7CC2065A" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="00796F29" w:rsidP="00166C55">
+  <w:p w14:paraId="7211A04E" w14:textId="764B97E9" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="00550B02" w:rsidP="00166C55">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:bidi/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rtl/>
         <w:lang w:val="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A7A934C" wp14:editId="2FB60D81">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0FC1F3" wp14:editId="47623DFF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="818139255" name="Text Box 3" descr="Classification: Public">
+              <wp:docPr id="455977033" name="Text Box 3" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F463DE7" w14:textId="64C19238" w:rsidR="00796F29" w:rsidRPr="00796F29" w:rsidRDefault="00796F29" w:rsidP="00796F29">
+                        <w:p w14:paraId="2AAEC056" w14:textId="0D1574B1" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00796F29">
+                          <w:r w:rsidRPr="00550B02">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3A7A934C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D0FC1F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251661313;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP87VuEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Lc2EkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS1f5dTHFEMfY15vpdTGJZbLLbet8+CFAk2hU1CEtCS22&#10;X/kwpJ5SYjMDy1apRI0yfzmwZvRklxGjFfpNT9r61fgbqA+4lYOBcG/5ssXWK+bDE3PIME6Lqg2P&#10;eEgFXUXhaFHSgPv9P3/MR+AxSkmHiqmoQUlTon4aJGQ8ucrzqLD0h4Y7GZtkFN/ySYybnb4DFGOB&#10;78LyZMbkoE6mdKBfUNSL2A1DzHDsWdHNybwLg37xUXCxWKQkFJNlYWXWlsfSEbMI6HP/wpw9oh6Q&#10;rwc4aYqVb8AfcuNNbxe7gBQkZiK+A5pH2FGIidvjo4lKf/2fsi5Pe/4HAAD//wMAUEsDBBQABgAI&#10;AAAAIQAXnQk02AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLoeKihN&#10;p4kvcaUgwTFtvKZa45Q628q/x3CBiyXrffX4cbVZwqiOOPMQycB6lYFC6qIbqDfw9vp4dQ2KkyVn&#10;x0ho4AsZNvX5WWVLF0/0gscm9UogxKU14FOaSq258xgsr+KEJNkuzsEmWedeu9meBB5GnWdZoYMd&#10;SC54O+Gdx27fHIKB4v5p66f34uNzl/Mzt3GfmvhgzOXFsr0FlXBJf2X40Rd1qMWpjQdyrEYD8kj6&#10;nZLl+boA1Qo4uwFdV/q/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT/O1bhECAAAi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF50JNNgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F463DE7" w14:textId="64C19238" w:rsidR="00796F29" w:rsidRPr="00796F29" w:rsidRDefault="00796F29" w:rsidP="00796F29">
+                  <w:p w14:paraId="2AAEC056" w14:textId="0D1574B1" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00796F29">
+                    <w:r w:rsidRPr="00550B02">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E6353" w:rsidRPr="0000551D">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB4A41A" wp14:editId="5C5E584B">
@@ -1798,438 +1663,423 @@
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:t>المضايقة</w:t>
     </w:r>
     <w:r w:rsidR="004345BA">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00804468">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:t>في مكان العمل</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D638990" w14:textId="1A0A552F" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
+  <w:p w14:paraId="2D638990" w14:textId="3C7566F5" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
       <w:bidi/>
     </w:pPr>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00456222">
+    <w:r w:rsidR="008D58FB">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve">حكومة ألبرتا |  تم التحديث في أبريل 2025 |  </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00BE1166" w:rsidRPr="00BE1166">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ARB</w:t>
       </w:r>
       <w:r w:rsidR="00804468" w:rsidRPr="00BE1166">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rtl/>
         </w:rPr>
         <w:t>LI045</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA09B61" w14:textId="74639E60" w:rsidR="004F3270" w:rsidRPr="0000551D" w:rsidRDefault="00796F29" w:rsidP="004F3270">
+  <w:p w14:paraId="33964C74" w14:textId="56E3D475" w:rsidR="00CC67E8" w:rsidRPr="0000551D" w:rsidRDefault="7708CB40" w:rsidP="00CC67E8">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:bidi/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...126 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B2C92BB" wp14:editId="422977EA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="191C9740" wp14:editId="756A2707">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>142240</wp:posOffset>
+            <wp:posOffset>-441960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9351645</wp:posOffset>
+            <wp:posOffset>9427845</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1615701939" name="Picture 1615701939" descr="شعار حكومة ألبرتا"/>
+          <wp:docPr id="1151040506" name="Picture 296291921" descr="شعار حكومة ألبرتا"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004438AC" w:rsidRPr="004438AC">
+    <w:r w:rsidRPr="004438AC">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004438AC" w:rsidRPr="004438AC">
+    <w:r w:rsidRPr="004438AC">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:rtl/>
       </w:rPr>
       <w:t>خطة منع العنف والمضايقة (نموذج)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0117FB60" w14:textId="0FA6931E" w:rsidR="00D14E74" w:rsidRPr="004F3270" w:rsidRDefault="004F3270" w:rsidP="004F3270">
+  <w:p w14:paraId="0117FB60" w14:textId="7D5A82BD" w:rsidR="004F3270" w:rsidRPr="0000551D" w:rsidDel="00CC67E8" w:rsidRDefault="00550B02" w:rsidP="7708CB40">
     <w:pPr>
-      <w:pStyle w:val="FooterNormal"/>
+      <w:pStyle w:val="Calltoaction"/>
       <w:bidi/>
+      <w:rPr>
+        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:rtl/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49BC08FA" wp14:editId="09DAED5B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9833610</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2069079773" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1534795" cy="386715"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24C02715" w14:textId="7AA81FFA" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00550B02">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Classification: Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="49BC08FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:774.3pt;width:120.85pt;height:30.45pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAhANorN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjT&#10;qDUlxKkq/sS1Aak9OvE2iRqvQ+y24e1ZTnDcmdHsN/l6cr044xg6TxrmswQEUu1tR42Gz4/XuxWI&#10;EA1Z03tCDd8YYF1cX+Ums/5CWzyXsRFcQiEzGtoYh0zKULfoTJj5AYm9gx+diXyOjbSjuXC562Wa&#10;JEo60xF/aM2ATy3Wx/LkNKjnt0077NT+65CG91D5Yyz9i9a3N9PmEUTEKf6F4Ref0aFgpsqfyAbR&#10;a+AhkdXlYqVAsJ8u5vcgKpZU8rAEWeTy/4TiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIUQwzIVAgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIQDaKzeAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="24C02715" w14:textId="7AA81FFA" w:rsidR="00550B02" w:rsidRPr="00550B02" w:rsidRDefault="00550B02" w:rsidP="00550B02">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00550B02">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Classification: Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="7708CB40" w:rsidRPr="00790636">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">© </w:t>
+      <w:t>©</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-[...20 lines deleted...]
-        <w:rtl/>
+    <w:r w:rsidR="7708CB40">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidR="7708CB40" w:rsidRPr="00790636">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:rtl/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidR="7708CB40" w:rsidRPr="7708CB40">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">حكومة ألبرتا |  تم التحديث في أبريل </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">حكومة ألبرتا |  </w:t>
+    <w:r w:rsidR="7708CB40" w:rsidRPr="00790636">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:t>2025</w:t>
     </w:r>
-    <w:r w:rsidR="000503CB" w:rsidRPr="000503CB">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00237A9F">
+    <w:r w:rsidR="7708CB40" w:rsidRPr="00237A9F">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="009F2E2C" w:rsidRPr="009F2E2C">
+      <w:r w:rsidR="7708CB40">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>TMP005ARB</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F454E5F" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRPr="001522A5" w:rsidRDefault="00BB18E3" w:rsidP="00166C55">
+    <w:p w14:paraId="50027DAC" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRPr="001522A5" w:rsidRDefault="003E10C7" w:rsidP="00166C55">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="465A663B" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRDefault="00BB18E3" w:rsidP="00166C55">
+    <w:p w14:paraId="20FBB15C" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRDefault="003E10C7" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F0DCC06" w14:textId="77777777" w:rsidR="00BB18E3" w:rsidRDefault="00BB18E3" w:rsidP="00166C55"/>
+    <w:p w14:paraId="296743E2" w14:textId="77777777" w:rsidR="003E10C7" w:rsidRDefault="003E10C7" w:rsidP="00166C55"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-835002066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="76F4698E" w14:textId="40AC6047" w:rsidR="004F3270" w:rsidRDefault="004F3270">
         <w:pPr>
@@ -4907,58 +4757,55 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2046977940">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="256601916">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="145096767">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="291520212">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1975018385">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1193542696">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SY" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-[...1 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="ar-SY" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4967,118 +4814,115 @@
     <w:rsid w:val="00001B2F"/>
     <w:rsid w:val="0000256E"/>
     <w:rsid w:val="000029E5"/>
     <w:rsid w:val="000034FB"/>
     <w:rsid w:val="00003B03"/>
     <w:rsid w:val="0000414B"/>
     <w:rsid w:val="00004880"/>
     <w:rsid w:val="00004DD9"/>
     <w:rsid w:val="00005214"/>
     <w:rsid w:val="0000551D"/>
     <w:rsid w:val="00007095"/>
     <w:rsid w:val="00007BC7"/>
     <w:rsid w:val="00010DC6"/>
     <w:rsid w:val="000120DC"/>
     <w:rsid w:val="00012A8A"/>
     <w:rsid w:val="0001426F"/>
     <w:rsid w:val="00014758"/>
     <w:rsid w:val="00015CF7"/>
     <w:rsid w:val="000172BC"/>
     <w:rsid w:val="00017627"/>
     <w:rsid w:val="00017E99"/>
     <w:rsid w:val="0002087A"/>
     <w:rsid w:val="0002160D"/>
     <w:rsid w:val="00021EBA"/>
     <w:rsid w:val="00021F72"/>
-    <w:rsid w:val="00022251"/>
     <w:rsid w:val="0002266A"/>
     <w:rsid w:val="00022F4F"/>
     <w:rsid w:val="000230C6"/>
     <w:rsid w:val="00024E47"/>
     <w:rsid w:val="00025250"/>
     <w:rsid w:val="0002546F"/>
     <w:rsid w:val="000259C6"/>
     <w:rsid w:val="00025EF4"/>
     <w:rsid w:val="000261BC"/>
     <w:rsid w:val="00027525"/>
     <w:rsid w:val="00027C6B"/>
     <w:rsid w:val="00027FEF"/>
     <w:rsid w:val="00032238"/>
     <w:rsid w:val="000327D2"/>
     <w:rsid w:val="00032C53"/>
     <w:rsid w:val="00032DAB"/>
     <w:rsid w:val="00033873"/>
     <w:rsid w:val="0003423C"/>
     <w:rsid w:val="00034A38"/>
     <w:rsid w:val="00035F6E"/>
     <w:rsid w:val="0003619B"/>
     <w:rsid w:val="00036FF5"/>
     <w:rsid w:val="00041DED"/>
     <w:rsid w:val="0004229D"/>
     <w:rsid w:val="00044C7C"/>
     <w:rsid w:val="00045A68"/>
     <w:rsid w:val="000460FE"/>
     <w:rsid w:val="00046D4C"/>
     <w:rsid w:val="00046E20"/>
     <w:rsid w:val="00047E6B"/>
-    <w:rsid w:val="000503CB"/>
     <w:rsid w:val="00050864"/>
     <w:rsid w:val="000510D9"/>
     <w:rsid w:val="00051973"/>
     <w:rsid w:val="00052C04"/>
     <w:rsid w:val="00052EB3"/>
     <w:rsid w:val="00053536"/>
     <w:rsid w:val="000547C6"/>
     <w:rsid w:val="00055475"/>
     <w:rsid w:val="000554A0"/>
     <w:rsid w:val="000557B5"/>
     <w:rsid w:val="00057DFE"/>
     <w:rsid w:val="000614A8"/>
     <w:rsid w:val="0006425E"/>
     <w:rsid w:val="00066422"/>
     <w:rsid w:val="00067011"/>
     <w:rsid w:val="00070654"/>
     <w:rsid w:val="00071BC0"/>
     <w:rsid w:val="00072EC7"/>
     <w:rsid w:val="00073AF7"/>
     <w:rsid w:val="00073B75"/>
     <w:rsid w:val="000757A7"/>
     <w:rsid w:val="000763AE"/>
     <w:rsid w:val="000763D3"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000812AA"/>
     <w:rsid w:val="00081689"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="00082402"/>
     <w:rsid w:val="000825D5"/>
     <w:rsid w:val="00083075"/>
     <w:rsid w:val="0008463E"/>
     <w:rsid w:val="00084F05"/>
     <w:rsid w:val="00085AA8"/>
     <w:rsid w:val="00085B14"/>
-    <w:rsid w:val="00086985"/>
     <w:rsid w:val="00086BC3"/>
     <w:rsid w:val="00087377"/>
     <w:rsid w:val="00087AAA"/>
     <w:rsid w:val="00091287"/>
     <w:rsid w:val="000914AC"/>
     <w:rsid w:val="000914FB"/>
     <w:rsid w:val="00091805"/>
     <w:rsid w:val="00095AD1"/>
     <w:rsid w:val="00097431"/>
     <w:rsid w:val="000979A0"/>
     <w:rsid w:val="000A0261"/>
     <w:rsid w:val="000A05E7"/>
     <w:rsid w:val="000A1C03"/>
     <w:rsid w:val="000A39F0"/>
     <w:rsid w:val="000A44B1"/>
     <w:rsid w:val="000A451F"/>
     <w:rsid w:val="000A4DE4"/>
     <w:rsid w:val="000A4DF4"/>
     <w:rsid w:val="000A6540"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A78CD"/>
     <w:rsid w:val="000B175E"/>
     <w:rsid w:val="000B1DAB"/>
     <w:rsid w:val="000B3724"/>
     <w:rsid w:val="000B73EA"/>
@@ -5214,51 +5058,50 @@
     <w:rsid w:val="00174A8C"/>
     <w:rsid w:val="00175824"/>
     <w:rsid w:val="0017610B"/>
     <w:rsid w:val="0017631A"/>
     <w:rsid w:val="00180C41"/>
     <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="00182067"/>
     <w:rsid w:val="001839D0"/>
     <w:rsid w:val="00183C56"/>
     <w:rsid w:val="00184526"/>
     <w:rsid w:val="001858F8"/>
     <w:rsid w:val="00186519"/>
     <w:rsid w:val="00186DBF"/>
     <w:rsid w:val="00187595"/>
     <w:rsid w:val="00187750"/>
     <w:rsid w:val="00187D7C"/>
     <w:rsid w:val="00191092"/>
     <w:rsid w:val="00192104"/>
     <w:rsid w:val="001931E8"/>
     <w:rsid w:val="00195A09"/>
     <w:rsid w:val="00195B22"/>
     <w:rsid w:val="00195FE5"/>
     <w:rsid w:val="001962B0"/>
     <w:rsid w:val="001A35CA"/>
     <w:rsid w:val="001A37A8"/>
-    <w:rsid w:val="001A386D"/>
     <w:rsid w:val="001A39A0"/>
     <w:rsid w:val="001A4B53"/>
     <w:rsid w:val="001A51C7"/>
     <w:rsid w:val="001A5396"/>
     <w:rsid w:val="001A6369"/>
     <w:rsid w:val="001A7911"/>
     <w:rsid w:val="001B0B75"/>
     <w:rsid w:val="001B1549"/>
     <w:rsid w:val="001B2902"/>
     <w:rsid w:val="001B3021"/>
     <w:rsid w:val="001B380F"/>
     <w:rsid w:val="001B42A7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001B5603"/>
     <w:rsid w:val="001B5A25"/>
     <w:rsid w:val="001B5E13"/>
     <w:rsid w:val="001B65B1"/>
     <w:rsid w:val="001B6DA8"/>
     <w:rsid w:val="001B7860"/>
     <w:rsid w:val="001B7972"/>
     <w:rsid w:val="001B7A38"/>
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
@@ -5315,50 +5158,51 @@
     <w:rsid w:val="002259CF"/>
     <w:rsid w:val="00225B11"/>
     <w:rsid w:val="0022605C"/>
     <w:rsid w:val="00226C1C"/>
     <w:rsid w:val="00227098"/>
     <w:rsid w:val="00227C0B"/>
     <w:rsid w:val="002302C3"/>
     <w:rsid w:val="002313B8"/>
     <w:rsid w:val="0023272E"/>
     <w:rsid w:val="00233452"/>
     <w:rsid w:val="0023452F"/>
     <w:rsid w:val="00236AF3"/>
     <w:rsid w:val="002372E8"/>
     <w:rsid w:val="0023752C"/>
     <w:rsid w:val="00237A9F"/>
     <w:rsid w:val="00240D6C"/>
     <w:rsid w:val="002424E5"/>
     <w:rsid w:val="00243DC1"/>
     <w:rsid w:val="00244DC6"/>
     <w:rsid w:val="00245262"/>
     <w:rsid w:val="002471F2"/>
     <w:rsid w:val="0024741A"/>
     <w:rsid w:val="00247846"/>
     <w:rsid w:val="00247A35"/>
     <w:rsid w:val="002506C0"/>
+    <w:rsid w:val="00250A46"/>
     <w:rsid w:val="002528A5"/>
     <w:rsid w:val="0025311B"/>
     <w:rsid w:val="00253384"/>
     <w:rsid w:val="0025375D"/>
     <w:rsid w:val="00253A3B"/>
     <w:rsid w:val="0025405E"/>
     <w:rsid w:val="002551FE"/>
     <w:rsid w:val="002559E7"/>
     <w:rsid w:val="00255C55"/>
     <w:rsid w:val="00256499"/>
     <w:rsid w:val="002569D2"/>
     <w:rsid w:val="00257B07"/>
     <w:rsid w:val="00262107"/>
     <w:rsid w:val="00262542"/>
     <w:rsid w:val="00262C22"/>
     <w:rsid w:val="00262D78"/>
     <w:rsid w:val="00263DCB"/>
     <w:rsid w:val="00264741"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="0026567E"/>
     <w:rsid w:val="00266831"/>
     <w:rsid w:val="00266BF3"/>
     <w:rsid w:val="00270F05"/>
     <w:rsid w:val="0027121C"/>
     <w:rsid w:val="002725B6"/>
@@ -5371,50 +5215,51 @@
     <w:rsid w:val="00277E81"/>
     <w:rsid w:val="00277F44"/>
     <w:rsid w:val="00281A7B"/>
     <w:rsid w:val="002826F5"/>
     <w:rsid w:val="00282C1C"/>
     <w:rsid w:val="00284DB0"/>
     <w:rsid w:val="002850D9"/>
     <w:rsid w:val="0029021D"/>
     <w:rsid w:val="00290588"/>
     <w:rsid w:val="0029131F"/>
     <w:rsid w:val="002917E8"/>
     <w:rsid w:val="00292ABF"/>
     <w:rsid w:val="002932CE"/>
     <w:rsid w:val="002937C6"/>
     <w:rsid w:val="0029387F"/>
     <w:rsid w:val="00294709"/>
     <w:rsid w:val="00294E4F"/>
     <w:rsid w:val="00294E57"/>
     <w:rsid w:val="00295C4D"/>
     <w:rsid w:val="002967CC"/>
     <w:rsid w:val="00296D8A"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A2C37"/>
     <w:rsid w:val="002A34AD"/>
     <w:rsid w:val="002A41A5"/>
+    <w:rsid w:val="002A5211"/>
     <w:rsid w:val="002A5CE0"/>
     <w:rsid w:val="002A5D2F"/>
     <w:rsid w:val="002A770C"/>
     <w:rsid w:val="002B0019"/>
     <w:rsid w:val="002B02DB"/>
     <w:rsid w:val="002B1C13"/>
     <w:rsid w:val="002B229D"/>
     <w:rsid w:val="002B2770"/>
     <w:rsid w:val="002B37FA"/>
     <w:rsid w:val="002B3DF5"/>
     <w:rsid w:val="002B4535"/>
     <w:rsid w:val="002B45FA"/>
     <w:rsid w:val="002B5EE5"/>
     <w:rsid w:val="002B6405"/>
     <w:rsid w:val="002B6C52"/>
     <w:rsid w:val="002C0208"/>
     <w:rsid w:val="002C0B9D"/>
     <w:rsid w:val="002C1254"/>
     <w:rsid w:val="002C131A"/>
     <w:rsid w:val="002C1D8C"/>
     <w:rsid w:val="002C52AF"/>
     <w:rsid w:val="002C56B8"/>
     <w:rsid w:val="002C5CDF"/>
     <w:rsid w:val="002C7278"/>
     <w:rsid w:val="002C767B"/>
@@ -5424,76 +5269,76 @@
     <w:rsid w:val="002D30CD"/>
     <w:rsid w:val="002D326E"/>
     <w:rsid w:val="002D375C"/>
     <w:rsid w:val="002D48A9"/>
     <w:rsid w:val="002D51BF"/>
     <w:rsid w:val="002D57AA"/>
     <w:rsid w:val="002D5A09"/>
     <w:rsid w:val="002D5C57"/>
     <w:rsid w:val="002D5C7D"/>
     <w:rsid w:val="002D6D2B"/>
     <w:rsid w:val="002D71CA"/>
     <w:rsid w:val="002D7F70"/>
     <w:rsid w:val="002E03B7"/>
     <w:rsid w:val="002E0CFE"/>
     <w:rsid w:val="002E2C95"/>
     <w:rsid w:val="002E5BED"/>
     <w:rsid w:val="002E6934"/>
     <w:rsid w:val="002E73F3"/>
     <w:rsid w:val="002E7F22"/>
     <w:rsid w:val="002F110E"/>
     <w:rsid w:val="002F1EA9"/>
     <w:rsid w:val="002F2330"/>
     <w:rsid w:val="002F3699"/>
     <w:rsid w:val="002F3812"/>
     <w:rsid w:val="002F454A"/>
-    <w:rsid w:val="002F49BA"/>
     <w:rsid w:val="002F6169"/>
     <w:rsid w:val="002F660A"/>
     <w:rsid w:val="002F734F"/>
     <w:rsid w:val="00301073"/>
     <w:rsid w:val="0030242A"/>
     <w:rsid w:val="00304729"/>
     <w:rsid w:val="00305366"/>
     <w:rsid w:val="00305A97"/>
     <w:rsid w:val="00305E54"/>
     <w:rsid w:val="00306266"/>
     <w:rsid w:val="00306F88"/>
     <w:rsid w:val="003103D7"/>
     <w:rsid w:val="003112D5"/>
     <w:rsid w:val="003125F5"/>
     <w:rsid w:val="00312908"/>
     <w:rsid w:val="00312B81"/>
     <w:rsid w:val="0031317F"/>
     <w:rsid w:val="0031350D"/>
     <w:rsid w:val="00313665"/>
     <w:rsid w:val="003138EF"/>
     <w:rsid w:val="003153AE"/>
     <w:rsid w:val="00315960"/>
     <w:rsid w:val="00315F59"/>
     <w:rsid w:val="00316916"/>
     <w:rsid w:val="00316E97"/>
+    <w:rsid w:val="00320393"/>
     <w:rsid w:val="0032255F"/>
     <w:rsid w:val="00322E8F"/>
     <w:rsid w:val="00323009"/>
     <w:rsid w:val="00325335"/>
     <w:rsid w:val="00325488"/>
     <w:rsid w:val="00331971"/>
     <w:rsid w:val="00332689"/>
     <w:rsid w:val="00332D95"/>
     <w:rsid w:val="00333BB3"/>
     <w:rsid w:val="00333DFB"/>
     <w:rsid w:val="00334395"/>
     <w:rsid w:val="00335288"/>
     <w:rsid w:val="003379CE"/>
     <w:rsid w:val="003402C4"/>
     <w:rsid w:val="003415C6"/>
     <w:rsid w:val="00342C72"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="00343512"/>
     <w:rsid w:val="00343543"/>
     <w:rsid w:val="00343D0C"/>
     <w:rsid w:val="003442DD"/>
     <w:rsid w:val="00344EFD"/>
     <w:rsid w:val="00345D9E"/>
     <w:rsid w:val="00346BE8"/>
     <w:rsid w:val="0034745B"/>
@@ -5573,146 +5418,147 @@
     <w:rsid w:val="003C15D9"/>
     <w:rsid w:val="003C1E12"/>
     <w:rsid w:val="003C1E36"/>
     <w:rsid w:val="003C3BD7"/>
     <w:rsid w:val="003C3D19"/>
     <w:rsid w:val="003C3F89"/>
     <w:rsid w:val="003C428D"/>
     <w:rsid w:val="003C46FD"/>
     <w:rsid w:val="003C56FF"/>
     <w:rsid w:val="003C5AAB"/>
     <w:rsid w:val="003C607C"/>
     <w:rsid w:val="003C6E2C"/>
     <w:rsid w:val="003D00E3"/>
     <w:rsid w:val="003D2722"/>
     <w:rsid w:val="003D298D"/>
     <w:rsid w:val="003D36F1"/>
     <w:rsid w:val="003D45F0"/>
     <w:rsid w:val="003D4627"/>
     <w:rsid w:val="003D4B93"/>
     <w:rsid w:val="003D4D06"/>
     <w:rsid w:val="003D6165"/>
     <w:rsid w:val="003D66C3"/>
     <w:rsid w:val="003D6957"/>
     <w:rsid w:val="003D7801"/>
     <w:rsid w:val="003E0EFE"/>
+    <w:rsid w:val="003E10C7"/>
     <w:rsid w:val="003E1CBD"/>
     <w:rsid w:val="003E2363"/>
     <w:rsid w:val="003E2996"/>
     <w:rsid w:val="003E2CE4"/>
     <w:rsid w:val="003E74B3"/>
     <w:rsid w:val="003F02ED"/>
     <w:rsid w:val="003F199C"/>
     <w:rsid w:val="003F2198"/>
     <w:rsid w:val="003F2BEE"/>
     <w:rsid w:val="003F32E7"/>
     <w:rsid w:val="003F4847"/>
     <w:rsid w:val="003F562A"/>
     <w:rsid w:val="003F756E"/>
     <w:rsid w:val="003F7DCA"/>
     <w:rsid w:val="003F7F84"/>
     <w:rsid w:val="00401750"/>
     <w:rsid w:val="004021E9"/>
     <w:rsid w:val="00402C3B"/>
     <w:rsid w:val="00406742"/>
     <w:rsid w:val="0040710B"/>
     <w:rsid w:val="0040772E"/>
     <w:rsid w:val="00410643"/>
     <w:rsid w:val="00413930"/>
     <w:rsid w:val="004159A2"/>
     <w:rsid w:val="00416075"/>
     <w:rsid w:val="00416B0B"/>
     <w:rsid w:val="00420149"/>
     <w:rsid w:val="00420641"/>
     <w:rsid w:val="0042189A"/>
     <w:rsid w:val="004222AF"/>
-    <w:rsid w:val="00424728"/>
     <w:rsid w:val="00425612"/>
     <w:rsid w:val="004263DB"/>
     <w:rsid w:val="004264E6"/>
+    <w:rsid w:val="00427093"/>
     <w:rsid w:val="004316CD"/>
     <w:rsid w:val="00431E09"/>
     <w:rsid w:val="00433011"/>
     <w:rsid w:val="00433079"/>
     <w:rsid w:val="00433BCD"/>
     <w:rsid w:val="004345BA"/>
     <w:rsid w:val="00434928"/>
     <w:rsid w:val="004366FF"/>
     <w:rsid w:val="0043700D"/>
     <w:rsid w:val="00437A07"/>
     <w:rsid w:val="00440675"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="004438AC"/>
     <w:rsid w:val="004445F8"/>
     <w:rsid w:val="00445822"/>
     <w:rsid w:val="0044624F"/>
     <w:rsid w:val="00446728"/>
     <w:rsid w:val="00446EFB"/>
     <w:rsid w:val="004478C4"/>
     <w:rsid w:val="00447A99"/>
     <w:rsid w:val="004510E3"/>
     <w:rsid w:val="004513FA"/>
     <w:rsid w:val="00451617"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00453E5A"/>
     <w:rsid w:val="00455226"/>
     <w:rsid w:val="00455766"/>
-    <w:rsid w:val="00456222"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0045746C"/>
     <w:rsid w:val="0045749F"/>
     <w:rsid w:val="00457CEB"/>
     <w:rsid w:val="004602EE"/>
     <w:rsid w:val="0046040A"/>
     <w:rsid w:val="004604FC"/>
     <w:rsid w:val="00460F99"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00462F84"/>
     <w:rsid w:val="0046320C"/>
     <w:rsid w:val="00463B6B"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="00466C19"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="00470077"/>
     <w:rsid w:val="00470575"/>
     <w:rsid w:val="00471B51"/>
-    <w:rsid w:val="00471D94"/>
     <w:rsid w:val="0047225C"/>
     <w:rsid w:val="00473208"/>
     <w:rsid w:val="004733C2"/>
     <w:rsid w:val="00473E1F"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004747B8"/>
     <w:rsid w:val="00474AC1"/>
     <w:rsid w:val="0047576F"/>
+    <w:rsid w:val="00475F24"/>
     <w:rsid w:val="00476225"/>
     <w:rsid w:val="004777AC"/>
     <w:rsid w:val="004812B3"/>
     <w:rsid w:val="004839E3"/>
     <w:rsid w:val="00484C0D"/>
+    <w:rsid w:val="00485003"/>
     <w:rsid w:val="004860A8"/>
     <w:rsid w:val="004860D0"/>
     <w:rsid w:val="0048694E"/>
     <w:rsid w:val="00486D10"/>
     <w:rsid w:val="00487161"/>
     <w:rsid w:val="004877D2"/>
     <w:rsid w:val="00487B6D"/>
     <w:rsid w:val="00487D01"/>
     <w:rsid w:val="00491D57"/>
     <w:rsid w:val="00492105"/>
     <w:rsid w:val="004926C0"/>
     <w:rsid w:val="0049356A"/>
     <w:rsid w:val="0049488B"/>
     <w:rsid w:val="00494A30"/>
     <w:rsid w:val="00494D69"/>
     <w:rsid w:val="004951C9"/>
     <w:rsid w:val="0049597E"/>
     <w:rsid w:val="00496B4F"/>
     <w:rsid w:val="00496C88"/>
     <w:rsid w:val="00497BB1"/>
     <w:rsid w:val="004A1852"/>
     <w:rsid w:val="004A2AEF"/>
     <w:rsid w:val="004A3442"/>
     <w:rsid w:val="004A367D"/>
     <w:rsid w:val="004A4289"/>
@@ -5756,91 +5602,93 @@
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004E28DD"/>
     <w:rsid w:val="004E4D4A"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="004E6C1A"/>
     <w:rsid w:val="004E75F3"/>
     <w:rsid w:val="004E7C81"/>
     <w:rsid w:val="004E7CAE"/>
     <w:rsid w:val="004F3270"/>
     <w:rsid w:val="004F479E"/>
     <w:rsid w:val="004F5E09"/>
     <w:rsid w:val="004F62C5"/>
     <w:rsid w:val="004F7347"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00502D5A"/>
     <w:rsid w:val="005035E4"/>
     <w:rsid w:val="00503C97"/>
     <w:rsid w:val="00503D80"/>
     <w:rsid w:val="00504166"/>
     <w:rsid w:val="005045B9"/>
     <w:rsid w:val="005048C6"/>
     <w:rsid w:val="0050512C"/>
     <w:rsid w:val="005059EE"/>
     <w:rsid w:val="00505CBE"/>
+    <w:rsid w:val="005075A2"/>
     <w:rsid w:val="00510A5D"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00511501"/>
     <w:rsid w:val="00511928"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00513DB7"/>
     <w:rsid w:val="00514251"/>
     <w:rsid w:val="00514444"/>
     <w:rsid w:val="005149FC"/>
     <w:rsid w:val="00514DFD"/>
     <w:rsid w:val="0051719E"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="00517C5F"/>
     <w:rsid w:val="00517E19"/>
     <w:rsid w:val="00520B03"/>
     <w:rsid w:val="005216D8"/>
     <w:rsid w:val="0052182E"/>
     <w:rsid w:val="00521D55"/>
     <w:rsid w:val="00524897"/>
     <w:rsid w:val="0052597A"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00526B16"/>
     <w:rsid w:val="00530E6B"/>
     <w:rsid w:val="00532D8D"/>
     <w:rsid w:val="00533E67"/>
     <w:rsid w:val="005346B5"/>
     <w:rsid w:val="00535C1C"/>
     <w:rsid w:val="005361EA"/>
     <w:rsid w:val="00536206"/>
     <w:rsid w:val="00536354"/>
     <w:rsid w:val="00537456"/>
     <w:rsid w:val="0054075A"/>
     <w:rsid w:val="00540B55"/>
     <w:rsid w:val="00540C92"/>
     <w:rsid w:val="005411A1"/>
     <w:rsid w:val="005419B1"/>
     <w:rsid w:val="00541DF8"/>
     <w:rsid w:val="00543D7A"/>
     <w:rsid w:val="00544985"/>
     <w:rsid w:val="00545E89"/>
     <w:rsid w:val="00550440"/>
+    <w:rsid w:val="00550B02"/>
     <w:rsid w:val="00550BB8"/>
     <w:rsid w:val="00550CD5"/>
     <w:rsid w:val="00550D31"/>
     <w:rsid w:val="00550EA4"/>
     <w:rsid w:val="00550F4B"/>
     <w:rsid w:val="00551548"/>
     <w:rsid w:val="00552520"/>
     <w:rsid w:val="005526AD"/>
     <w:rsid w:val="00553117"/>
     <w:rsid w:val="00553464"/>
     <w:rsid w:val="00555C33"/>
     <w:rsid w:val="00555DAE"/>
     <w:rsid w:val="0055690C"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="005578CD"/>
     <w:rsid w:val="005601AD"/>
     <w:rsid w:val="0056021E"/>
     <w:rsid w:val="00562F66"/>
     <w:rsid w:val="005639A2"/>
     <w:rsid w:val="00565B29"/>
     <w:rsid w:val="00566BD8"/>
     <w:rsid w:val="0056719C"/>
     <w:rsid w:val="005718FE"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="00571C70"/>
@@ -5886,50 +5734,51 @@
     <w:rsid w:val="005B1D34"/>
     <w:rsid w:val="005B1EC2"/>
     <w:rsid w:val="005B2472"/>
     <w:rsid w:val="005B27B6"/>
     <w:rsid w:val="005B2BA3"/>
     <w:rsid w:val="005B3D68"/>
     <w:rsid w:val="005B556F"/>
     <w:rsid w:val="005B57AC"/>
     <w:rsid w:val="005B763B"/>
     <w:rsid w:val="005B7776"/>
     <w:rsid w:val="005C13F1"/>
     <w:rsid w:val="005C382B"/>
     <w:rsid w:val="005C3AC0"/>
     <w:rsid w:val="005C44F5"/>
     <w:rsid w:val="005C620D"/>
     <w:rsid w:val="005C62D1"/>
     <w:rsid w:val="005C6905"/>
     <w:rsid w:val="005C72E6"/>
     <w:rsid w:val="005C7472"/>
     <w:rsid w:val="005C7C37"/>
     <w:rsid w:val="005D01F8"/>
     <w:rsid w:val="005D13BE"/>
     <w:rsid w:val="005D26C4"/>
     <w:rsid w:val="005D2B2A"/>
     <w:rsid w:val="005D2C51"/>
+    <w:rsid w:val="005D32A7"/>
     <w:rsid w:val="005D4FE3"/>
     <w:rsid w:val="005D5178"/>
     <w:rsid w:val="005D5524"/>
     <w:rsid w:val="005D5C66"/>
     <w:rsid w:val="005D69DB"/>
     <w:rsid w:val="005E1305"/>
     <w:rsid w:val="005E2297"/>
     <w:rsid w:val="005E251F"/>
     <w:rsid w:val="005E368B"/>
     <w:rsid w:val="005E3BC6"/>
     <w:rsid w:val="005E4164"/>
     <w:rsid w:val="005E42AD"/>
     <w:rsid w:val="005E4D2E"/>
     <w:rsid w:val="005E50D4"/>
     <w:rsid w:val="005E5583"/>
     <w:rsid w:val="005E66B6"/>
     <w:rsid w:val="005E6BEF"/>
     <w:rsid w:val="005E7321"/>
     <w:rsid w:val="005E781B"/>
     <w:rsid w:val="005E7D1E"/>
     <w:rsid w:val="005F0551"/>
     <w:rsid w:val="005F0760"/>
     <w:rsid w:val="005F0CBA"/>
     <w:rsid w:val="005F0EE6"/>
     <w:rsid w:val="005F1162"/>
@@ -5965,50 +5814,51 @@
     <w:rsid w:val="006346FB"/>
     <w:rsid w:val="00634BFF"/>
     <w:rsid w:val="00636159"/>
     <w:rsid w:val="00637324"/>
     <w:rsid w:val="00637720"/>
     <w:rsid w:val="00640582"/>
     <w:rsid w:val="00640589"/>
     <w:rsid w:val="00640A66"/>
     <w:rsid w:val="00640D9E"/>
     <w:rsid w:val="006418CE"/>
     <w:rsid w:val="00641A16"/>
     <w:rsid w:val="00643F98"/>
     <w:rsid w:val="0064555F"/>
     <w:rsid w:val="00650B4E"/>
     <w:rsid w:val="00651EB9"/>
     <w:rsid w:val="00654F9B"/>
     <w:rsid w:val="00655B61"/>
     <w:rsid w:val="00656C5D"/>
     <w:rsid w:val="0065732E"/>
     <w:rsid w:val="00657963"/>
     <w:rsid w:val="00661AE1"/>
     <w:rsid w:val="00663FA4"/>
     <w:rsid w:val="00664B3E"/>
     <w:rsid w:val="00664FF8"/>
     <w:rsid w:val="006655D6"/>
+    <w:rsid w:val="00666444"/>
     <w:rsid w:val="00666477"/>
     <w:rsid w:val="0066675D"/>
     <w:rsid w:val="00667360"/>
     <w:rsid w:val="00670802"/>
     <w:rsid w:val="00670B5D"/>
     <w:rsid w:val="00672D06"/>
     <w:rsid w:val="006741EE"/>
     <w:rsid w:val="006757CD"/>
     <w:rsid w:val="00675A75"/>
     <w:rsid w:val="00675B27"/>
     <w:rsid w:val="006762F1"/>
     <w:rsid w:val="00676748"/>
     <w:rsid w:val="00676839"/>
     <w:rsid w:val="00680166"/>
     <w:rsid w:val="00680659"/>
     <w:rsid w:val="006815B7"/>
     <w:rsid w:val="00681B98"/>
     <w:rsid w:val="00681E94"/>
     <w:rsid w:val="00682C44"/>
     <w:rsid w:val="006836BE"/>
     <w:rsid w:val="00683FD6"/>
     <w:rsid w:val="006850E1"/>
     <w:rsid w:val="00686085"/>
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="00690D97"/>
@@ -6100,50 +5950,51 @@
     <w:rsid w:val="00707FE3"/>
     <w:rsid w:val="0071015D"/>
     <w:rsid w:val="00710BD5"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00711A0B"/>
     <w:rsid w:val="00711EAE"/>
     <w:rsid w:val="00712B8C"/>
     <w:rsid w:val="00712CA0"/>
     <w:rsid w:val="00712FC1"/>
     <w:rsid w:val="0071496D"/>
     <w:rsid w:val="00714CFC"/>
     <w:rsid w:val="00715186"/>
     <w:rsid w:val="00715B6F"/>
     <w:rsid w:val="00715FF6"/>
     <w:rsid w:val="00716571"/>
     <w:rsid w:val="00716793"/>
     <w:rsid w:val="00717109"/>
     <w:rsid w:val="00717128"/>
     <w:rsid w:val="00717ABA"/>
     <w:rsid w:val="007205FD"/>
     <w:rsid w:val="00723093"/>
     <w:rsid w:val="00723E09"/>
     <w:rsid w:val="007240D7"/>
     <w:rsid w:val="007241AC"/>
     <w:rsid w:val="007245A9"/>
+    <w:rsid w:val="00724D25"/>
     <w:rsid w:val="00724D9F"/>
     <w:rsid w:val="00724FCF"/>
     <w:rsid w:val="00726495"/>
     <w:rsid w:val="00726D1C"/>
     <w:rsid w:val="00726FEE"/>
     <w:rsid w:val="00727C2B"/>
     <w:rsid w:val="00727F40"/>
     <w:rsid w:val="00730511"/>
     <w:rsid w:val="00731EF8"/>
     <w:rsid w:val="00731FB1"/>
     <w:rsid w:val="00732E22"/>
     <w:rsid w:val="00732FF1"/>
     <w:rsid w:val="00733555"/>
     <w:rsid w:val="007337A5"/>
     <w:rsid w:val="00734C19"/>
     <w:rsid w:val="00735B1B"/>
     <w:rsid w:val="007363C7"/>
     <w:rsid w:val="00736A20"/>
     <w:rsid w:val="00736D3A"/>
     <w:rsid w:val="00737DF5"/>
     <w:rsid w:val="00740AFD"/>
     <w:rsid w:val="00740E0D"/>
     <w:rsid w:val="0074116A"/>
     <w:rsid w:val="00741A31"/>
     <w:rsid w:val="00742659"/>
@@ -6179,90 +6030,91 @@
     <w:rsid w:val="00762DC4"/>
     <w:rsid w:val="00763169"/>
     <w:rsid w:val="00764EB2"/>
     <w:rsid w:val="0076516D"/>
     <w:rsid w:val="007653A2"/>
     <w:rsid w:val="007654DC"/>
     <w:rsid w:val="00765ED4"/>
     <w:rsid w:val="007667BB"/>
     <w:rsid w:val="00766B0B"/>
     <w:rsid w:val="007670AB"/>
     <w:rsid w:val="00767155"/>
     <w:rsid w:val="007672AA"/>
     <w:rsid w:val="007701D7"/>
     <w:rsid w:val="00771A4B"/>
     <w:rsid w:val="007726C9"/>
     <w:rsid w:val="007734F3"/>
     <w:rsid w:val="00773614"/>
     <w:rsid w:val="007737C5"/>
     <w:rsid w:val="0077471C"/>
     <w:rsid w:val="00774C1D"/>
     <w:rsid w:val="007764DB"/>
     <w:rsid w:val="00776DD1"/>
     <w:rsid w:val="00776FFC"/>
     <w:rsid w:val="007816F7"/>
     <w:rsid w:val="00781B8B"/>
+    <w:rsid w:val="00782BAA"/>
     <w:rsid w:val="00783A4F"/>
     <w:rsid w:val="00783C3F"/>
     <w:rsid w:val="007847B7"/>
     <w:rsid w:val="0078517C"/>
     <w:rsid w:val="00785ACE"/>
     <w:rsid w:val="0078656E"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="00790E7A"/>
     <w:rsid w:val="00793172"/>
     <w:rsid w:val="00793CA7"/>
     <w:rsid w:val="00795F84"/>
     <w:rsid w:val="007969A3"/>
-    <w:rsid w:val="00796F29"/>
     <w:rsid w:val="007974F6"/>
     <w:rsid w:val="00797F6C"/>
-    <w:rsid w:val="007A030C"/>
     <w:rsid w:val="007A0690"/>
     <w:rsid w:val="007A09AB"/>
     <w:rsid w:val="007A0BAB"/>
     <w:rsid w:val="007A0FB1"/>
     <w:rsid w:val="007A10BF"/>
     <w:rsid w:val="007A390A"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007A7DD5"/>
     <w:rsid w:val="007B0395"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007B39AA"/>
     <w:rsid w:val="007B4CD7"/>
     <w:rsid w:val="007B5A1C"/>
     <w:rsid w:val="007B5DB3"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007C0234"/>
     <w:rsid w:val="007C07C1"/>
     <w:rsid w:val="007C0A91"/>
     <w:rsid w:val="007C17B9"/>
     <w:rsid w:val="007C18AB"/>
     <w:rsid w:val="007C1D6B"/>
     <w:rsid w:val="007C282F"/>
     <w:rsid w:val="007C3B30"/>
+    <w:rsid w:val="007C4149"/>
     <w:rsid w:val="007C449E"/>
+    <w:rsid w:val="007C52DF"/>
     <w:rsid w:val="007C54C6"/>
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007C7218"/>
     <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D10C4"/>
     <w:rsid w:val="007D1AE5"/>
     <w:rsid w:val="007D1F9B"/>
     <w:rsid w:val="007D390C"/>
     <w:rsid w:val="007D6D40"/>
     <w:rsid w:val="007D7513"/>
     <w:rsid w:val="007D77F1"/>
     <w:rsid w:val="007E11A9"/>
     <w:rsid w:val="007E2CFE"/>
     <w:rsid w:val="007E43BA"/>
     <w:rsid w:val="007E4991"/>
     <w:rsid w:val="007E501B"/>
     <w:rsid w:val="007E528D"/>
     <w:rsid w:val="007E5811"/>
     <w:rsid w:val="007E6398"/>
     <w:rsid w:val="007E6BA5"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007F0479"/>
     <w:rsid w:val="007F098E"/>
     <w:rsid w:val="007F1023"/>
@@ -6332,50 +6184,51 @@
     <w:rsid w:val="00854947"/>
     <w:rsid w:val="00854F06"/>
     <w:rsid w:val="00855966"/>
     <w:rsid w:val="00855A75"/>
     <w:rsid w:val="00857AFE"/>
     <w:rsid w:val="00860079"/>
     <w:rsid w:val="0086103F"/>
     <w:rsid w:val="008617F6"/>
     <w:rsid w:val="0086196F"/>
     <w:rsid w:val="00861F1E"/>
     <w:rsid w:val="00862104"/>
     <w:rsid w:val="0086292A"/>
     <w:rsid w:val="00862C3C"/>
     <w:rsid w:val="00864F65"/>
     <w:rsid w:val="00865B0D"/>
     <w:rsid w:val="00866A1C"/>
     <w:rsid w:val="00866BFB"/>
     <w:rsid w:val="00866FE8"/>
     <w:rsid w:val="00870723"/>
     <w:rsid w:val="008713D7"/>
     <w:rsid w:val="008714B6"/>
     <w:rsid w:val="00871B0B"/>
     <w:rsid w:val="00871BA3"/>
     <w:rsid w:val="00873B4A"/>
     <w:rsid w:val="00875685"/>
+    <w:rsid w:val="008762E9"/>
     <w:rsid w:val="008765EF"/>
     <w:rsid w:val="00876B84"/>
     <w:rsid w:val="00877215"/>
     <w:rsid w:val="008776BE"/>
     <w:rsid w:val="0088032F"/>
     <w:rsid w:val="00880591"/>
     <w:rsid w:val="00880DEB"/>
     <w:rsid w:val="00881789"/>
     <w:rsid w:val="00882686"/>
     <w:rsid w:val="00883587"/>
     <w:rsid w:val="008836EA"/>
     <w:rsid w:val="0088384D"/>
     <w:rsid w:val="008838F6"/>
     <w:rsid w:val="00884CDA"/>
     <w:rsid w:val="00884CFB"/>
     <w:rsid w:val="00885AA7"/>
     <w:rsid w:val="0088737D"/>
     <w:rsid w:val="00887EE7"/>
     <w:rsid w:val="00892C3F"/>
     <w:rsid w:val="00892F2B"/>
     <w:rsid w:val="008931ED"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="00897DD8"/>
     <w:rsid w:val="008A0E89"/>
     <w:rsid w:val="008A17AF"/>
@@ -6391,104 +6244,105 @@
     <w:rsid w:val="008B2736"/>
     <w:rsid w:val="008B27D5"/>
     <w:rsid w:val="008B2EEB"/>
     <w:rsid w:val="008B30E9"/>
     <w:rsid w:val="008B30FB"/>
     <w:rsid w:val="008B5075"/>
     <w:rsid w:val="008B517E"/>
     <w:rsid w:val="008C12DA"/>
     <w:rsid w:val="008C2DAD"/>
     <w:rsid w:val="008C32A4"/>
     <w:rsid w:val="008C3635"/>
     <w:rsid w:val="008C38F3"/>
     <w:rsid w:val="008C44BE"/>
     <w:rsid w:val="008C4833"/>
     <w:rsid w:val="008C4EBD"/>
     <w:rsid w:val="008C5E86"/>
     <w:rsid w:val="008C5F45"/>
     <w:rsid w:val="008C7D30"/>
     <w:rsid w:val="008C7EE0"/>
     <w:rsid w:val="008D036A"/>
     <w:rsid w:val="008D14B0"/>
     <w:rsid w:val="008D1A03"/>
     <w:rsid w:val="008D37F6"/>
     <w:rsid w:val="008D5581"/>
     <w:rsid w:val="008D565C"/>
+    <w:rsid w:val="008D58FB"/>
     <w:rsid w:val="008D5E6D"/>
     <w:rsid w:val="008D6FEF"/>
     <w:rsid w:val="008E0014"/>
     <w:rsid w:val="008E03E1"/>
     <w:rsid w:val="008E05C1"/>
     <w:rsid w:val="008E0F73"/>
     <w:rsid w:val="008E2F90"/>
     <w:rsid w:val="008E38CB"/>
     <w:rsid w:val="008E4118"/>
     <w:rsid w:val="008E4668"/>
     <w:rsid w:val="008E47F1"/>
     <w:rsid w:val="008E5583"/>
     <w:rsid w:val="008E576D"/>
     <w:rsid w:val="008E58B4"/>
     <w:rsid w:val="008E5BDF"/>
     <w:rsid w:val="008E69E6"/>
     <w:rsid w:val="008E6A77"/>
     <w:rsid w:val="008E757F"/>
     <w:rsid w:val="008E763D"/>
     <w:rsid w:val="008F0ADC"/>
     <w:rsid w:val="008F0CEC"/>
     <w:rsid w:val="008F0F8D"/>
     <w:rsid w:val="008F1369"/>
     <w:rsid w:val="008F3EB3"/>
     <w:rsid w:val="008F4234"/>
     <w:rsid w:val="008F4D81"/>
-    <w:rsid w:val="008F51AF"/>
     <w:rsid w:val="008F5B8C"/>
     <w:rsid w:val="008F6131"/>
     <w:rsid w:val="008F7010"/>
     <w:rsid w:val="008F767D"/>
     <w:rsid w:val="008F7F95"/>
     <w:rsid w:val="0090165F"/>
     <w:rsid w:val="00901984"/>
     <w:rsid w:val="00901BC5"/>
     <w:rsid w:val="00902379"/>
     <w:rsid w:val="00902F36"/>
     <w:rsid w:val="00903AC9"/>
     <w:rsid w:val="00906D00"/>
     <w:rsid w:val="009078B6"/>
     <w:rsid w:val="00907AFD"/>
     <w:rsid w:val="009101AC"/>
     <w:rsid w:val="00911141"/>
     <w:rsid w:val="00911FC8"/>
     <w:rsid w:val="009128DF"/>
     <w:rsid w:val="00912A5D"/>
     <w:rsid w:val="00913CED"/>
     <w:rsid w:val="00914729"/>
     <w:rsid w:val="00914798"/>
     <w:rsid w:val="00914E4C"/>
     <w:rsid w:val="00915E54"/>
     <w:rsid w:val="0091629E"/>
     <w:rsid w:val="0091641C"/>
     <w:rsid w:val="009165E5"/>
+    <w:rsid w:val="00916E5D"/>
     <w:rsid w:val="00916FB9"/>
     <w:rsid w:val="00920731"/>
     <w:rsid w:val="0092429F"/>
     <w:rsid w:val="009245C2"/>
     <w:rsid w:val="009251E6"/>
     <w:rsid w:val="009253AE"/>
     <w:rsid w:val="00925AF1"/>
     <w:rsid w:val="009267D0"/>
     <w:rsid w:val="00926800"/>
     <w:rsid w:val="00927186"/>
     <w:rsid w:val="009274E7"/>
     <w:rsid w:val="0093081C"/>
     <w:rsid w:val="0093142F"/>
     <w:rsid w:val="00932796"/>
     <w:rsid w:val="00932D08"/>
     <w:rsid w:val="00933D0B"/>
     <w:rsid w:val="00934DC1"/>
     <w:rsid w:val="0094151E"/>
     <w:rsid w:val="00941997"/>
     <w:rsid w:val="00943228"/>
     <w:rsid w:val="00943597"/>
     <w:rsid w:val="009439C6"/>
     <w:rsid w:val="0094466F"/>
     <w:rsid w:val="00945FD9"/>
     <w:rsid w:val="00951526"/>
@@ -6537,51 +6391,50 @@
     <w:rsid w:val="009860D4"/>
     <w:rsid w:val="00987759"/>
     <w:rsid w:val="00987B85"/>
     <w:rsid w:val="00990684"/>
     <w:rsid w:val="00990C57"/>
     <w:rsid w:val="00990FDB"/>
     <w:rsid w:val="00991D1F"/>
     <w:rsid w:val="009926F9"/>
     <w:rsid w:val="00993573"/>
     <w:rsid w:val="00993889"/>
     <w:rsid w:val="00996123"/>
     <w:rsid w:val="009966FD"/>
     <w:rsid w:val="00996CB6"/>
     <w:rsid w:val="00997DEB"/>
     <w:rsid w:val="009A0023"/>
     <w:rsid w:val="009A024C"/>
     <w:rsid w:val="009A0BA0"/>
     <w:rsid w:val="009A0FAB"/>
     <w:rsid w:val="009A12B9"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A2A77"/>
     <w:rsid w:val="009A3957"/>
     <w:rsid w:val="009A4E19"/>
     <w:rsid w:val="009A551D"/>
     <w:rsid w:val="009A612B"/>
-    <w:rsid w:val="009A6483"/>
     <w:rsid w:val="009A77A5"/>
     <w:rsid w:val="009B17E1"/>
     <w:rsid w:val="009B268D"/>
     <w:rsid w:val="009B32A3"/>
     <w:rsid w:val="009B35A1"/>
     <w:rsid w:val="009B492A"/>
     <w:rsid w:val="009B49AE"/>
     <w:rsid w:val="009B5012"/>
     <w:rsid w:val="009B60CA"/>
     <w:rsid w:val="009B60D8"/>
     <w:rsid w:val="009B62AB"/>
     <w:rsid w:val="009B7088"/>
     <w:rsid w:val="009C0E11"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C240A"/>
     <w:rsid w:val="009C346F"/>
     <w:rsid w:val="009C3BBF"/>
     <w:rsid w:val="009C4718"/>
     <w:rsid w:val="009C5241"/>
     <w:rsid w:val="009C6495"/>
     <w:rsid w:val="009C64F3"/>
     <w:rsid w:val="009C6A3A"/>
     <w:rsid w:val="009C743D"/>
     <w:rsid w:val="009C74C0"/>
     <w:rsid w:val="009C7889"/>
@@ -6599,50 +6452,51 @@
     <w:rsid w:val="009E3DD4"/>
     <w:rsid w:val="009E57A5"/>
     <w:rsid w:val="009E5CA1"/>
     <w:rsid w:val="009E66CE"/>
     <w:rsid w:val="009E681A"/>
     <w:rsid w:val="009E760B"/>
     <w:rsid w:val="009E7721"/>
     <w:rsid w:val="009E7A7E"/>
     <w:rsid w:val="009F0B21"/>
     <w:rsid w:val="009F1FCB"/>
     <w:rsid w:val="009F2817"/>
     <w:rsid w:val="009F2E2C"/>
     <w:rsid w:val="009F368B"/>
     <w:rsid w:val="009F47DF"/>
     <w:rsid w:val="009F4960"/>
     <w:rsid w:val="009F4D8F"/>
     <w:rsid w:val="009F5727"/>
     <w:rsid w:val="009F5D7D"/>
     <w:rsid w:val="009F6A2E"/>
     <w:rsid w:val="009F7260"/>
     <w:rsid w:val="009F7282"/>
     <w:rsid w:val="00A00B92"/>
     <w:rsid w:val="00A00DCA"/>
     <w:rsid w:val="00A0175F"/>
     <w:rsid w:val="00A03BFC"/>
+    <w:rsid w:val="00A05076"/>
     <w:rsid w:val="00A05D1D"/>
     <w:rsid w:val="00A060C2"/>
     <w:rsid w:val="00A075FB"/>
     <w:rsid w:val="00A1004C"/>
     <w:rsid w:val="00A10510"/>
     <w:rsid w:val="00A10657"/>
     <w:rsid w:val="00A107B4"/>
     <w:rsid w:val="00A131B4"/>
     <w:rsid w:val="00A13D26"/>
     <w:rsid w:val="00A17B32"/>
     <w:rsid w:val="00A20370"/>
     <w:rsid w:val="00A21C6B"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22B32"/>
     <w:rsid w:val="00A22DB0"/>
     <w:rsid w:val="00A23ECD"/>
     <w:rsid w:val="00A245F6"/>
     <w:rsid w:val="00A272D4"/>
     <w:rsid w:val="00A2745A"/>
     <w:rsid w:val="00A274F1"/>
     <w:rsid w:val="00A2782C"/>
     <w:rsid w:val="00A27DE1"/>
     <w:rsid w:val="00A27F63"/>
     <w:rsid w:val="00A302A9"/>
     <w:rsid w:val="00A32091"/>
@@ -6668,58 +6522,60 @@
     <w:rsid w:val="00A50A1D"/>
     <w:rsid w:val="00A520BE"/>
     <w:rsid w:val="00A534F7"/>
     <w:rsid w:val="00A53A41"/>
     <w:rsid w:val="00A53F08"/>
     <w:rsid w:val="00A5468C"/>
     <w:rsid w:val="00A5508A"/>
     <w:rsid w:val="00A5550C"/>
     <w:rsid w:val="00A55AA5"/>
     <w:rsid w:val="00A57DFC"/>
     <w:rsid w:val="00A610CE"/>
     <w:rsid w:val="00A6138D"/>
     <w:rsid w:val="00A61934"/>
     <w:rsid w:val="00A61E47"/>
     <w:rsid w:val="00A6319C"/>
     <w:rsid w:val="00A632B4"/>
     <w:rsid w:val="00A63A53"/>
     <w:rsid w:val="00A63B10"/>
     <w:rsid w:val="00A63F53"/>
     <w:rsid w:val="00A64623"/>
     <w:rsid w:val="00A6466E"/>
     <w:rsid w:val="00A64779"/>
     <w:rsid w:val="00A64C55"/>
     <w:rsid w:val="00A65AA3"/>
     <w:rsid w:val="00A6684E"/>
+    <w:rsid w:val="00A67E51"/>
     <w:rsid w:val="00A67F7D"/>
     <w:rsid w:val="00A70D96"/>
     <w:rsid w:val="00A71960"/>
     <w:rsid w:val="00A71C04"/>
     <w:rsid w:val="00A71F5B"/>
     <w:rsid w:val="00A72F91"/>
     <w:rsid w:val="00A737A7"/>
     <w:rsid w:val="00A74441"/>
+    <w:rsid w:val="00A74A3F"/>
     <w:rsid w:val="00A76B90"/>
     <w:rsid w:val="00A76CE8"/>
     <w:rsid w:val="00A77F99"/>
     <w:rsid w:val="00A80778"/>
     <w:rsid w:val="00A80E38"/>
     <w:rsid w:val="00A814AB"/>
     <w:rsid w:val="00A83D7B"/>
     <w:rsid w:val="00A85D14"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00A877B5"/>
     <w:rsid w:val="00A879B9"/>
     <w:rsid w:val="00A91045"/>
     <w:rsid w:val="00A91E06"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A950B6"/>
     <w:rsid w:val="00A95B4B"/>
     <w:rsid w:val="00A95E96"/>
     <w:rsid w:val="00A96023"/>
     <w:rsid w:val="00A96B93"/>
     <w:rsid w:val="00A96C45"/>
     <w:rsid w:val="00A9715F"/>
     <w:rsid w:val="00A97B38"/>
     <w:rsid w:val="00AA0CAC"/>
     <w:rsid w:val="00AA376A"/>
     <w:rsid w:val="00AA420E"/>
@@ -6751,197 +6607,197 @@
     <w:rsid w:val="00AD6FE4"/>
     <w:rsid w:val="00AE064C"/>
     <w:rsid w:val="00AE0688"/>
     <w:rsid w:val="00AE10B3"/>
     <w:rsid w:val="00AE1569"/>
     <w:rsid w:val="00AE1B92"/>
     <w:rsid w:val="00AE27A4"/>
     <w:rsid w:val="00AE5BE5"/>
     <w:rsid w:val="00AE6239"/>
     <w:rsid w:val="00AE6A6B"/>
     <w:rsid w:val="00AE6DC3"/>
     <w:rsid w:val="00AE6F6F"/>
     <w:rsid w:val="00AF0922"/>
     <w:rsid w:val="00AF0992"/>
     <w:rsid w:val="00AF0DF5"/>
     <w:rsid w:val="00AF1E3F"/>
     <w:rsid w:val="00AF2270"/>
     <w:rsid w:val="00AF27DA"/>
     <w:rsid w:val="00AF3A86"/>
     <w:rsid w:val="00AF572C"/>
     <w:rsid w:val="00AF5D0C"/>
     <w:rsid w:val="00AF76D2"/>
     <w:rsid w:val="00AF78FD"/>
     <w:rsid w:val="00B034B4"/>
     <w:rsid w:val="00B03605"/>
-    <w:rsid w:val="00B03F7D"/>
     <w:rsid w:val="00B040E9"/>
     <w:rsid w:val="00B04341"/>
     <w:rsid w:val="00B0518C"/>
     <w:rsid w:val="00B05244"/>
     <w:rsid w:val="00B053B8"/>
     <w:rsid w:val="00B05C0F"/>
     <w:rsid w:val="00B05E6D"/>
     <w:rsid w:val="00B05F3D"/>
     <w:rsid w:val="00B064D1"/>
     <w:rsid w:val="00B0658A"/>
     <w:rsid w:val="00B0735E"/>
     <w:rsid w:val="00B1153C"/>
     <w:rsid w:val="00B11EB8"/>
     <w:rsid w:val="00B11FC6"/>
     <w:rsid w:val="00B13A19"/>
     <w:rsid w:val="00B1494D"/>
     <w:rsid w:val="00B1496D"/>
     <w:rsid w:val="00B15A85"/>
+    <w:rsid w:val="00B16A6D"/>
     <w:rsid w:val="00B16BE3"/>
     <w:rsid w:val="00B17153"/>
     <w:rsid w:val="00B174C6"/>
     <w:rsid w:val="00B17772"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B178E0"/>
     <w:rsid w:val="00B20344"/>
     <w:rsid w:val="00B2036A"/>
     <w:rsid w:val="00B20FD0"/>
     <w:rsid w:val="00B21A0E"/>
     <w:rsid w:val="00B229FE"/>
     <w:rsid w:val="00B22D05"/>
     <w:rsid w:val="00B2350E"/>
     <w:rsid w:val="00B24BF2"/>
     <w:rsid w:val="00B24EE8"/>
     <w:rsid w:val="00B2593C"/>
     <w:rsid w:val="00B25E1A"/>
     <w:rsid w:val="00B266C2"/>
     <w:rsid w:val="00B27315"/>
     <w:rsid w:val="00B27720"/>
     <w:rsid w:val="00B27C09"/>
     <w:rsid w:val="00B3012B"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B313BB"/>
     <w:rsid w:val="00B31817"/>
     <w:rsid w:val="00B31E15"/>
     <w:rsid w:val="00B3204F"/>
-    <w:rsid w:val="00B32126"/>
     <w:rsid w:val="00B32223"/>
     <w:rsid w:val="00B3372E"/>
     <w:rsid w:val="00B33D00"/>
     <w:rsid w:val="00B33E14"/>
     <w:rsid w:val="00B33F4C"/>
     <w:rsid w:val="00B34AF1"/>
     <w:rsid w:val="00B35917"/>
     <w:rsid w:val="00B35BAB"/>
     <w:rsid w:val="00B35CAA"/>
     <w:rsid w:val="00B35E72"/>
     <w:rsid w:val="00B36586"/>
     <w:rsid w:val="00B3662A"/>
     <w:rsid w:val="00B36BB5"/>
     <w:rsid w:val="00B37601"/>
     <w:rsid w:val="00B40BB6"/>
     <w:rsid w:val="00B40FF4"/>
     <w:rsid w:val="00B410E4"/>
     <w:rsid w:val="00B43531"/>
     <w:rsid w:val="00B43CA1"/>
     <w:rsid w:val="00B43E68"/>
     <w:rsid w:val="00B44E75"/>
     <w:rsid w:val="00B454E0"/>
     <w:rsid w:val="00B45E5F"/>
     <w:rsid w:val="00B45EEA"/>
     <w:rsid w:val="00B46349"/>
     <w:rsid w:val="00B46BCE"/>
     <w:rsid w:val="00B4744E"/>
     <w:rsid w:val="00B503C2"/>
     <w:rsid w:val="00B5231A"/>
     <w:rsid w:val="00B529A4"/>
     <w:rsid w:val="00B53986"/>
     <w:rsid w:val="00B53CFF"/>
     <w:rsid w:val="00B53E8B"/>
     <w:rsid w:val="00B557C3"/>
     <w:rsid w:val="00B60122"/>
     <w:rsid w:val="00B601DD"/>
     <w:rsid w:val="00B614CB"/>
     <w:rsid w:val="00B64364"/>
     <w:rsid w:val="00B66BA8"/>
+    <w:rsid w:val="00B679E5"/>
     <w:rsid w:val="00B67ADF"/>
     <w:rsid w:val="00B706FE"/>
     <w:rsid w:val="00B70E46"/>
     <w:rsid w:val="00B713C1"/>
     <w:rsid w:val="00B71AA2"/>
     <w:rsid w:val="00B722CC"/>
     <w:rsid w:val="00B7284B"/>
     <w:rsid w:val="00B72E99"/>
     <w:rsid w:val="00B738BA"/>
     <w:rsid w:val="00B73F3D"/>
     <w:rsid w:val="00B74BB5"/>
     <w:rsid w:val="00B75074"/>
     <w:rsid w:val="00B750D4"/>
     <w:rsid w:val="00B75236"/>
     <w:rsid w:val="00B75350"/>
+    <w:rsid w:val="00B75B4F"/>
     <w:rsid w:val="00B75CC3"/>
     <w:rsid w:val="00B75D42"/>
     <w:rsid w:val="00B76A50"/>
     <w:rsid w:val="00B777E3"/>
     <w:rsid w:val="00B80204"/>
     <w:rsid w:val="00B802B8"/>
     <w:rsid w:val="00B80B3B"/>
     <w:rsid w:val="00B810F8"/>
     <w:rsid w:val="00B818BF"/>
     <w:rsid w:val="00B81AEF"/>
     <w:rsid w:val="00B81D45"/>
     <w:rsid w:val="00B81E06"/>
     <w:rsid w:val="00B82618"/>
     <w:rsid w:val="00B827BD"/>
     <w:rsid w:val="00B834CD"/>
     <w:rsid w:val="00B835D1"/>
     <w:rsid w:val="00B84211"/>
     <w:rsid w:val="00B85A8A"/>
     <w:rsid w:val="00B85EA1"/>
     <w:rsid w:val="00B878CE"/>
     <w:rsid w:val="00B87F09"/>
     <w:rsid w:val="00B91327"/>
     <w:rsid w:val="00B9175A"/>
     <w:rsid w:val="00B927B9"/>
     <w:rsid w:val="00B9373D"/>
     <w:rsid w:val="00B939E5"/>
     <w:rsid w:val="00B93B85"/>
     <w:rsid w:val="00B95257"/>
     <w:rsid w:val="00B9552B"/>
     <w:rsid w:val="00B95B95"/>
     <w:rsid w:val="00B97ADC"/>
     <w:rsid w:val="00B97EB4"/>
     <w:rsid w:val="00BA10D0"/>
     <w:rsid w:val="00BA148B"/>
     <w:rsid w:val="00BA1C31"/>
     <w:rsid w:val="00BA2410"/>
     <w:rsid w:val="00BA2AEF"/>
     <w:rsid w:val="00BA2B99"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA39AB"/>
     <w:rsid w:val="00BA3E80"/>
     <w:rsid w:val="00BA40A6"/>
     <w:rsid w:val="00BA7C5E"/>
     <w:rsid w:val="00BA7CD7"/>
     <w:rsid w:val="00BB018B"/>
-    <w:rsid w:val="00BB18E3"/>
     <w:rsid w:val="00BB1979"/>
     <w:rsid w:val="00BB2BAC"/>
     <w:rsid w:val="00BB3CB5"/>
     <w:rsid w:val="00BB4C0F"/>
     <w:rsid w:val="00BB518C"/>
     <w:rsid w:val="00BB62E2"/>
     <w:rsid w:val="00BB6666"/>
     <w:rsid w:val="00BB672F"/>
     <w:rsid w:val="00BC16EF"/>
     <w:rsid w:val="00BC20D4"/>
     <w:rsid w:val="00BC2215"/>
     <w:rsid w:val="00BC225E"/>
     <w:rsid w:val="00BC3219"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BC59B6"/>
     <w:rsid w:val="00BC5AB1"/>
     <w:rsid w:val="00BC5E3F"/>
     <w:rsid w:val="00BC5E5F"/>
     <w:rsid w:val="00BC63AC"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BC6CF4"/>
     <w:rsid w:val="00BC6FC1"/>
     <w:rsid w:val="00BC700D"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD00DC"/>
@@ -7026,220 +6882,225 @@
     <w:rsid w:val="00C54B65"/>
     <w:rsid w:val="00C5525B"/>
     <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C56626"/>
     <w:rsid w:val="00C56FF2"/>
     <w:rsid w:val="00C573CC"/>
     <w:rsid w:val="00C613A2"/>
     <w:rsid w:val="00C621AE"/>
     <w:rsid w:val="00C6265D"/>
     <w:rsid w:val="00C65475"/>
     <w:rsid w:val="00C6626A"/>
     <w:rsid w:val="00C6782B"/>
     <w:rsid w:val="00C71A3A"/>
     <w:rsid w:val="00C71FBD"/>
     <w:rsid w:val="00C729EB"/>
     <w:rsid w:val="00C73A47"/>
     <w:rsid w:val="00C73EBC"/>
     <w:rsid w:val="00C75784"/>
     <w:rsid w:val="00C759F8"/>
     <w:rsid w:val="00C760CE"/>
     <w:rsid w:val="00C763B5"/>
     <w:rsid w:val="00C763EF"/>
     <w:rsid w:val="00C778E1"/>
     <w:rsid w:val="00C822A1"/>
     <w:rsid w:val="00C82320"/>
+    <w:rsid w:val="00C82F31"/>
     <w:rsid w:val="00C83039"/>
     <w:rsid w:val="00C830E8"/>
     <w:rsid w:val="00C84A7F"/>
     <w:rsid w:val="00C84CE1"/>
     <w:rsid w:val="00C85B4E"/>
     <w:rsid w:val="00C85B89"/>
     <w:rsid w:val="00C860C7"/>
     <w:rsid w:val="00C86559"/>
     <w:rsid w:val="00C86C1F"/>
     <w:rsid w:val="00C86F04"/>
+    <w:rsid w:val="00C86F87"/>
     <w:rsid w:val="00C87198"/>
     <w:rsid w:val="00C8719C"/>
     <w:rsid w:val="00C87655"/>
     <w:rsid w:val="00C87FA2"/>
     <w:rsid w:val="00C90723"/>
     <w:rsid w:val="00C910DA"/>
     <w:rsid w:val="00C9220F"/>
     <w:rsid w:val="00C94DC1"/>
     <w:rsid w:val="00C95118"/>
     <w:rsid w:val="00C95362"/>
     <w:rsid w:val="00C95F72"/>
     <w:rsid w:val="00C965D3"/>
     <w:rsid w:val="00C977CA"/>
     <w:rsid w:val="00CA03E0"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA314A"/>
     <w:rsid w:val="00CA353F"/>
     <w:rsid w:val="00CA38AF"/>
     <w:rsid w:val="00CA3C7F"/>
     <w:rsid w:val="00CA4443"/>
     <w:rsid w:val="00CA4799"/>
     <w:rsid w:val="00CA53B0"/>
     <w:rsid w:val="00CA5E22"/>
     <w:rsid w:val="00CB034D"/>
     <w:rsid w:val="00CB144D"/>
     <w:rsid w:val="00CB1F2D"/>
     <w:rsid w:val="00CB27EF"/>
     <w:rsid w:val="00CB2C51"/>
     <w:rsid w:val="00CB33B1"/>
     <w:rsid w:val="00CB4202"/>
     <w:rsid w:val="00CB43D8"/>
     <w:rsid w:val="00CB5B4E"/>
     <w:rsid w:val="00CB6A27"/>
     <w:rsid w:val="00CB6EE1"/>
     <w:rsid w:val="00CC0A73"/>
     <w:rsid w:val="00CC0E43"/>
     <w:rsid w:val="00CC1CA9"/>
     <w:rsid w:val="00CC1CBE"/>
     <w:rsid w:val="00CC3790"/>
     <w:rsid w:val="00CC555A"/>
+    <w:rsid w:val="00CC67E8"/>
     <w:rsid w:val="00CC6E36"/>
     <w:rsid w:val="00CC6F2E"/>
     <w:rsid w:val="00CC724E"/>
     <w:rsid w:val="00CC7FF9"/>
     <w:rsid w:val="00CD0683"/>
     <w:rsid w:val="00CD07B1"/>
     <w:rsid w:val="00CD0857"/>
     <w:rsid w:val="00CD0E7F"/>
+    <w:rsid w:val="00CD0E84"/>
     <w:rsid w:val="00CD1255"/>
     <w:rsid w:val="00CD1670"/>
     <w:rsid w:val="00CD2244"/>
     <w:rsid w:val="00CD2410"/>
     <w:rsid w:val="00CD24F4"/>
     <w:rsid w:val="00CD253E"/>
     <w:rsid w:val="00CD29D9"/>
     <w:rsid w:val="00CD4491"/>
     <w:rsid w:val="00CD54F4"/>
     <w:rsid w:val="00CD5623"/>
     <w:rsid w:val="00CD595A"/>
     <w:rsid w:val="00CD5BD6"/>
     <w:rsid w:val="00CD60B6"/>
     <w:rsid w:val="00CD6836"/>
     <w:rsid w:val="00CD76BC"/>
+    <w:rsid w:val="00CD76E9"/>
     <w:rsid w:val="00CE116D"/>
     <w:rsid w:val="00CE1EFD"/>
     <w:rsid w:val="00CE32B7"/>
     <w:rsid w:val="00CE3DF4"/>
     <w:rsid w:val="00CE40A4"/>
     <w:rsid w:val="00CE46CF"/>
     <w:rsid w:val="00CE4C0C"/>
     <w:rsid w:val="00CE4CCB"/>
     <w:rsid w:val="00CE5080"/>
     <w:rsid w:val="00CE53A9"/>
     <w:rsid w:val="00CE6DE8"/>
     <w:rsid w:val="00CE6F89"/>
     <w:rsid w:val="00CE7A83"/>
     <w:rsid w:val="00CF09A9"/>
     <w:rsid w:val="00CF1391"/>
     <w:rsid w:val="00CF1661"/>
     <w:rsid w:val="00CF1F8E"/>
     <w:rsid w:val="00CF266B"/>
     <w:rsid w:val="00CF4809"/>
     <w:rsid w:val="00CF4D3D"/>
     <w:rsid w:val="00CF550E"/>
     <w:rsid w:val="00CF6419"/>
     <w:rsid w:val="00CF644C"/>
     <w:rsid w:val="00CF68E9"/>
     <w:rsid w:val="00CF6D29"/>
     <w:rsid w:val="00CF6DA7"/>
     <w:rsid w:val="00CF793E"/>
     <w:rsid w:val="00CF7B64"/>
     <w:rsid w:val="00D00EA8"/>
     <w:rsid w:val="00D01F42"/>
     <w:rsid w:val="00D050ED"/>
     <w:rsid w:val="00D057BF"/>
     <w:rsid w:val="00D05CE2"/>
     <w:rsid w:val="00D06562"/>
     <w:rsid w:val="00D06A69"/>
     <w:rsid w:val="00D07791"/>
     <w:rsid w:val="00D07EEF"/>
     <w:rsid w:val="00D10124"/>
     <w:rsid w:val="00D1045B"/>
     <w:rsid w:val="00D1085D"/>
     <w:rsid w:val="00D13E1A"/>
     <w:rsid w:val="00D14575"/>
     <w:rsid w:val="00D146F9"/>
     <w:rsid w:val="00D14702"/>
     <w:rsid w:val="00D14E74"/>
     <w:rsid w:val="00D15409"/>
     <w:rsid w:val="00D165C8"/>
     <w:rsid w:val="00D1672C"/>
     <w:rsid w:val="00D17B7C"/>
     <w:rsid w:val="00D17F3A"/>
-    <w:rsid w:val="00D2026D"/>
     <w:rsid w:val="00D21B61"/>
     <w:rsid w:val="00D22576"/>
     <w:rsid w:val="00D2386F"/>
     <w:rsid w:val="00D23FA2"/>
     <w:rsid w:val="00D2482E"/>
     <w:rsid w:val="00D24B34"/>
     <w:rsid w:val="00D24F02"/>
     <w:rsid w:val="00D2622A"/>
     <w:rsid w:val="00D2635E"/>
     <w:rsid w:val="00D26E9F"/>
     <w:rsid w:val="00D275EB"/>
     <w:rsid w:val="00D32127"/>
     <w:rsid w:val="00D34A20"/>
     <w:rsid w:val="00D35849"/>
     <w:rsid w:val="00D3640B"/>
     <w:rsid w:val="00D42AFE"/>
     <w:rsid w:val="00D433B1"/>
     <w:rsid w:val="00D43BCB"/>
     <w:rsid w:val="00D44016"/>
     <w:rsid w:val="00D46603"/>
     <w:rsid w:val="00D47397"/>
     <w:rsid w:val="00D476E4"/>
     <w:rsid w:val="00D478B2"/>
     <w:rsid w:val="00D47914"/>
     <w:rsid w:val="00D51A59"/>
     <w:rsid w:val="00D5303B"/>
     <w:rsid w:val="00D54193"/>
     <w:rsid w:val="00D558E6"/>
     <w:rsid w:val="00D5607B"/>
     <w:rsid w:val="00D57865"/>
     <w:rsid w:val="00D57969"/>
     <w:rsid w:val="00D6048D"/>
     <w:rsid w:val="00D604D6"/>
     <w:rsid w:val="00D6058C"/>
     <w:rsid w:val="00D608B3"/>
     <w:rsid w:val="00D60F8B"/>
     <w:rsid w:val="00D61079"/>
     <w:rsid w:val="00D619C4"/>
     <w:rsid w:val="00D619FD"/>
     <w:rsid w:val="00D61DCF"/>
     <w:rsid w:val="00D61F19"/>
     <w:rsid w:val="00D6203D"/>
     <w:rsid w:val="00D63711"/>
     <w:rsid w:val="00D64962"/>
     <w:rsid w:val="00D65011"/>
     <w:rsid w:val="00D65246"/>
+    <w:rsid w:val="00D65CAD"/>
     <w:rsid w:val="00D665E3"/>
     <w:rsid w:val="00D67EB6"/>
     <w:rsid w:val="00D70665"/>
     <w:rsid w:val="00D70A1E"/>
     <w:rsid w:val="00D71029"/>
     <w:rsid w:val="00D71ED1"/>
     <w:rsid w:val="00D7224E"/>
     <w:rsid w:val="00D73B45"/>
     <w:rsid w:val="00D744A9"/>
     <w:rsid w:val="00D7488D"/>
     <w:rsid w:val="00D748B2"/>
     <w:rsid w:val="00D74E34"/>
     <w:rsid w:val="00D7602D"/>
     <w:rsid w:val="00D76838"/>
     <w:rsid w:val="00D8094B"/>
     <w:rsid w:val="00D82BC7"/>
     <w:rsid w:val="00D842CC"/>
     <w:rsid w:val="00D844C6"/>
     <w:rsid w:val="00D85DA8"/>
     <w:rsid w:val="00D86C91"/>
     <w:rsid w:val="00D8709D"/>
     <w:rsid w:val="00D87A27"/>
     <w:rsid w:val="00D90270"/>
     <w:rsid w:val="00D92B72"/>
     <w:rsid w:val="00D93B1A"/>
@@ -7395,194 +7256,195 @@
     <w:rsid w:val="00E57D52"/>
     <w:rsid w:val="00E57EF8"/>
     <w:rsid w:val="00E60531"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E620BD"/>
     <w:rsid w:val="00E632D1"/>
     <w:rsid w:val="00E63E84"/>
     <w:rsid w:val="00E647DF"/>
     <w:rsid w:val="00E657E6"/>
     <w:rsid w:val="00E67E3A"/>
     <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E716B4"/>
     <w:rsid w:val="00E71F0F"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E733D5"/>
     <w:rsid w:val="00E76673"/>
     <w:rsid w:val="00E77247"/>
     <w:rsid w:val="00E77715"/>
     <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E77962"/>
     <w:rsid w:val="00E8053D"/>
     <w:rsid w:val="00E8063C"/>
     <w:rsid w:val="00E80EB2"/>
     <w:rsid w:val="00E833D0"/>
     <w:rsid w:val="00E84611"/>
-    <w:rsid w:val="00E8480D"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00E872F3"/>
     <w:rsid w:val="00E87DCD"/>
     <w:rsid w:val="00E90B39"/>
     <w:rsid w:val="00E91F0D"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E92C71"/>
     <w:rsid w:val="00E93086"/>
     <w:rsid w:val="00E93B61"/>
     <w:rsid w:val="00E95C07"/>
     <w:rsid w:val="00E95C5A"/>
     <w:rsid w:val="00E95CCA"/>
     <w:rsid w:val="00EA03CE"/>
     <w:rsid w:val="00EA0939"/>
     <w:rsid w:val="00EA09D9"/>
     <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA25CA"/>
     <w:rsid w:val="00EA384B"/>
     <w:rsid w:val="00EA4981"/>
     <w:rsid w:val="00EA4FDD"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA6F3E"/>
     <w:rsid w:val="00EA70E6"/>
     <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EA7F44"/>
     <w:rsid w:val="00EB09B8"/>
     <w:rsid w:val="00EB0C4D"/>
     <w:rsid w:val="00EB19D8"/>
+    <w:rsid w:val="00EB2430"/>
     <w:rsid w:val="00EB2E0B"/>
     <w:rsid w:val="00EB3A42"/>
     <w:rsid w:val="00EB4FE0"/>
     <w:rsid w:val="00EB6203"/>
     <w:rsid w:val="00EB6D85"/>
     <w:rsid w:val="00EB79DB"/>
     <w:rsid w:val="00EB7E5F"/>
     <w:rsid w:val="00EC009E"/>
     <w:rsid w:val="00EC052B"/>
     <w:rsid w:val="00EC262D"/>
     <w:rsid w:val="00EC2729"/>
     <w:rsid w:val="00EC2A61"/>
     <w:rsid w:val="00EC31CD"/>
     <w:rsid w:val="00EC39C3"/>
     <w:rsid w:val="00EC42BA"/>
     <w:rsid w:val="00EC4544"/>
     <w:rsid w:val="00EC6103"/>
     <w:rsid w:val="00EC66EF"/>
     <w:rsid w:val="00EC704C"/>
     <w:rsid w:val="00ED01FC"/>
     <w:rsid w:val="00ED0274"/>
     <w:rsid w:val="00ED0961"/>
+    <w:rsid w:val="00ED1336"/>
     <w:rsid w:val="00ED212E"/>
     <w:rsid w:val="00ED608D"/>
     <w:rsid w:val="00ED6E5C"/>
     <w:rsid w:val="00ED7792"/>
     <w:rsid w:val="00EE0138"/>
     <w:rsid w:val="00EE2373"/>
     <w:rsid w:val="00EE457A"/>
     <w:rsid w:val="00EE65A2"/>
     <w:rsid w:val="00EE71D8"/>
     <w:rsid w:val="00EE7A85"/>
     <w:rsid w:val="00EE7AFB"/>
     <w:rsid w:val="00EE7CD4"/>
     <w:rsid w:val="00EF13E6"/>
     <w:rsid w:val="00EF17ED"/>
     <w:rsid w:val="00EF46FE"/>
     <w:rsid w:val="00EF496C"/>
     <w:rsid w:val="00EF4A83"/>
     <w:rsid w:val="00EF519E"/>
     <w:rsid w:val="00EF5FD3"/>
     <w:rsid w:val="00EF61FF"/>
     <w:rsid w:val="00F01356"/>
     <w:rsid w:val="00F03C4C"/>
     <w:rsid w:val="00F0569F"/>
     <w:rsid w:val="00F06B2D"/>
     <w:rsid w:val="00F0740E"/>
     <w:rsid w:val="00F109FE"/>
     <w:rsid w:val="00F122AA"/>
     <w:rsid w:val="00F124A6"/>
     <w:rsid w:val="00F12593"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1355B"/>
     <w:rsid w:val="00F14E13"/>
     <w:rsid w:val="00F14E9E"/>
     <w:rsid w:val="00F15B9A"/>
     <w:rsid w:val="00F15DF5"/>
     <w:rsid w:val="00F163A2"/>
-    <w:rsid w:val="00F171A3"/>
     <w:rsid w:val="00F20D85"/>
     <w:rsid w:val="00F2231F"/>
     <w:rsid w:val="00F2242C"/>
     <w:rsid w:val="00F23C14"/>
     <w:rsid w:val="00F23FE4"/>
     <w:rsid w:val="00F24DDA"/>
     <w:rsid w:val="00F24EF7"/>
+    <w:rsid w:val="00F25807"/>
     <w:rsid w:val="00F258CD"/>
     <w:rsid w:val="00F25D45"/>
     <w:rsid w:val="00F26B53"/>
     <w:rsid w:val="00F30080"/>
     <w:rsid w:val="00F300B2"/>
     <w:rsid w:val="00F307E8"/>
     <w:rsid w:val="00F3084C"/>
     <w:rsid w:val="00F30DEB"/>
     <w:rsid w:val="00F31D24"/>
     <w:rsid w:val="00F32AC6"/>
     <w:rsid w:val="00F3494D"/>
     <w:rsid w:val="00F34B1E"/>
     <w:rsid w:val="00F34BE7"/>
     <w:rsid w:val="00F34C09"/>
     <w:rsid w:val="00F34E73"/>
     <w:rsid w:val="00F35927"/>
     <w:rsid w:val="00F369CC"/>
     <w:rsid w:val="00F36E69"/>
     <w:rsid w:val="00F37D37"/>
     <w:rsid w:val="00F40D91"/>
     <w:rsid w:val="00F40EC1"/>
     <w:rsid w:val="00F43C6D"/>
     <w:rsid w:val="00F44267"/>
     <w:rsid w:val="00F445FF"/>
     <w:rsid w:val="00F4589F"/>
     <w:rsid w:val="00F46C4D"/>
     <w:rsid w:val="00F46D5B"/>
     <w:rsid w:val="00F47272"/>
     <w:rsid w:val="00F47841"/>
     <w:rsid w:val="00F50A08"/>
     <w:rsid w:val="00F51AF2"/>
-    <w:rsid w:val="00F53A4A"/>
     <w:rsid w:val="00F55471"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F5705F"/>
     <w:rsid w:val="00F57FFE"/>
     <w:rsid w:val="00F61703"/>
     <w:rsid w:val="00F61F55"/>
     <w:rsid w:val="00F64268"/>
     <w:rsid w:val="00F6490D"/>
     <w:rsid w:val="00F64DC8"/>
     <w:rsid w:val="00F6639A"/>
     <w:rsid w:val="00F66683"/>
     <w:rsid w:val="00F66F41"/>
     <w:rsid w:val="00F67385"/>
     <w:rsid w:val="00F70037"/>
     <w:rsid w:val="00F70518"/>
     <w:rsid w:val="00F71638"/>
     <w:rsid w:val="00F7247A"/>
+    <w:rsid w:val="00F7352C"/>
     <w:rsid w:val="00F73566"/>
     <w:rsid w:val="00F73AC3"/>
     <w:rsid w:val="00F73BA0"/>
     <w:rsid w:val="00F73C9C"/>
     <w:rsid w:val="00F74931"/>
     <w:rsid w:val="00F75377"/>
     <w:rsid w:val="00F7541D"/>
     <w:rsid w:val="00F75F36"/>
     <w:rsid w:val="00F76920"/>
     <w:rsid w:val="00F76944"/>
     <w:rsid w:val="00F76F62"/>
     <w:rsid w:val="00F805EE"/>
     <w:rsid w:val="00F80895"/>
     <w:rsid w:val="00F817D4"/>
     <w:rsid w:val="00F81E86"/>
     <w:rsid w:val="00F82848"/>
     <w:rsid w:val="00F831BB"/>
     <w:rsid w:val="00F8406A"/>
     <w:rsid w:val="00F855CC"/>
     <w:rsid w:val="00F856E9"/>
     <w:rsid w:val="00F85F85"/>
     <w:rsid w:val="00F86140"/>
     <w:rsid w:val="00F8700C"/>
     <w:rsid w:val="00F87ADE"/>
     <w:rsid w:val="00F92841"/>
@@ -7700,50 +7562,51 @@
     <w:rsid w:val="37EF1D93"/>
     <w:rsid w:val="390B15D3"/>
     <w:rsid w:val="39D80C90"/>
     <w:rsid w:val="3CB6C821"/>
     <w:rsid w:val="4256F04A"/>
     <w:rsid w:val="4596D39A"/>
     <w:rsid w:val="47D4CE8E"/>
     <w:rsid w:val="4A645504"/>
     <w:rsid w:val="4B434087"/>
     <w:rsid w:val="4B7E3873"/>
     <w:rsid w:val="4E1C3976"/>
     <w:rsid w:val="4E87E8FD"/>
     <w:rsid w:val="54D1CAF5"/>
     <w:rsid w:val="562CD74C"/>
     <w:rsid w:val="579CB2EE"/>
     <w:rsid w:val="5E50AF6D"/>
     <w:rsid w:val="6015BCA1"/>
     <w:rsid w:val="62FFE614"/>
     <w:rsid w:val="6517102B"/>
     <w:rsid w:val="665D7074"/>
     <w:rsid w:val="6723119E"/>
     <w:rsid w:val="6ABD2F5C"/>
     <w:rsid w:val="6DCD3712"/>
     <w:rsid w:val="7125D1AB"/>
     <w:rsid w:val="71FF8CCC"/>
+    <w:rsid w:val="7708CB40"/>
     <w:rsid w:val="77275467"/>
     <w:rsid w:val="7C1C4B5A"/>
     <w:rsid w:val="7CE113FB"/>
     <w:rsid w:val="7D7C7154"/>
     <w:rsid w:val="7DABE210"/>
     <w:rsid w:val="7EB0EB11"/>
     <w:rsid w:val="7F195638"/>
     <w:rsid w:val="7F230ACC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
@@ -10717,602 +10580,65 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>331</Words>
-  <Characters>1889</Characters>
+  <Words>1080</Words>
+  <Characters>1135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2216</CharactersWithSpaces>
+  <CharactersWithSpaces>2165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...488 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>