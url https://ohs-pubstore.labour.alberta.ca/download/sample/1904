--- v0 (2025-11-04)
+++ v1 (2026-05-21)
@@ -1,1678 +1,1935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D94259A" w14:textId="4A5F0BCE" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...12 lines deleted...]
-        <w:t>）</w:t>
+    <w:p w14:paraId="43158EEC" w14:textId="613B23A6" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>暴力与骚扰预防计划（模板）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94259B" w14:textId="40E2F989" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="2D18D54B" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...1 lines deleted...]
-        <w:t>此模板用于示例目的。</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>模板仅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>作为示例供您参考</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。上一页</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>更多信息</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中提供了可根据您的工作和工作场所定制的</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>MS Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>版本链接。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>如果</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>选择使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>此</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>模板，务必根据</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>的工作和工作场所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>做出适当调整</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...63 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请注意，该模板仅针对</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>《职业健康与安全守则》</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>390</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）条的要求。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>守则</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>部分还有其他要求。建议</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>将这些</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>要求</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>纳入适当的暴力和骚扰预防计划。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94259C" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="2CBB64C1" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...10 lines deleted...]
-        <w:t>：</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>雇主名称：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94259D" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="2C151708" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>日期：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94259E" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="40215C5B" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>下次预定复核日期：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...54 lines deleted...]
-        <w:t>）</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（最长三年。）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94259F" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="5AE0EFB7" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>已咨询</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>健康与安全委员会或代表（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>如有</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>否</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>适用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425A0" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="02592576" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>已咨询</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>受影响的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>工人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（如果没有委员会或代表）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>是</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>否</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>不适用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FEDB83" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="180" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>否</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>必要的预防计划内容</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C37FA8C" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>雇主将采取</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:t>___</w:t>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>消除或控制暴力和骚扰风险</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>的措施</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425A1" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...25 lines deleted...]
-    <w:p w14:paraId="0D9425A3" w14:textId="08A0E8FE" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="4A93A20D" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...73 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（这些</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>措施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...14 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>必须符合《职业健康</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>安全</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>守则</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>部分中的所有危害评估和控制要求。如果您是零售加油</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>站</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>或便利店，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>则需另</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>包含</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>守则</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>392.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>条要求的控制措施。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425A4" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="1CBCBAB8" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425A5" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="0F53F133" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425A6" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...12 lines deleted...]
-        <w:t>：</w:t>
+    <w:p w14:paraId="2258E887" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>告知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>工人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>有关暴力和骚扰危害的性质和范围的程序，包括关于存在或可能存在的具体或一般威胁的信息：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425A7" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="47DD42F5" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425A8" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="0E5E8886" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425A9" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5BA83626" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>的</w:t>
-[...18 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>暴力与骚扰举报程序：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425AA" w14:textId="2748DCA3" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="5F3235DB" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>该</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>程序必须包括根据《职业</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>健康与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>安全法》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）条要求的报告事件程序。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425AB" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="2448FB89" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425AC" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="1EE67C9B" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425AD" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...12 lines deleted...]
-        <w:t>：</w:t>
+    <w:p w14:paraId="0B4704E1" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>调查暴力和骚扰投诉及事件的程序：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425AE" w14:textId="562AF183" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="3E92D28D" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>该程序</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>必须包括您的内部投诉解决流程，以及《职业</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>健康与</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>安全法》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）至（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>）条的调查要求。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425AF" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="21A44883" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425B0" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="367E8289" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425B1" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="0020009A">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E629D69" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>保护所有参与投诉或事件的各方的保密性条款，除非法律要求披露或调查投诉或事件时必须披露</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>采取纠正措施</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>或通知相关方调查结果及采取的任何纠正措施：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9425B2" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="183D7E3E" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425B3" w14:textId="77777777" w:rsidR="00784014" w:rsidRDefault="00784014">
+    <w:p w14:paraId="0A20D3BD" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9425B4" w14:textId="77777777" w:rsidR="00784014" w:rsidRPr="00FE7215" w:rsidRDefault="0020009A">
+    <w:p w14:paraId="2867AA84" w14:textId="77777777" w:rsidR="00E52C21" w:rsidRPr="00E52C21" w:rsidRDefault="00E52C21" w:rsidP="00E52C21">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="240" w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52C21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>本表仅作为示例供您参考。仅填写本表并不意味着您已满足相关法规规定。根据您工作场所中的独特情况对本表进行适当调整非常重要且必要。此外，您不仅要填写本表，还必须依法对其使用、传达和实施。政府及其代理人、雇员或承包商均不对您因使用本表而产生的任何直接或间接损害承担责任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9425B4" w14:textId="32B478CF" w:rsidR="00784014" w:rsidRPr="00FE7215" w:rsidRDefault="00784014">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...97 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00784014" w:rsidRPr="00FE7215" w:rsidSect="00FE7215">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="567" w:right="1080" w:bottom="1276" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12D92805" w14:textId="77777777" w:rsidR="00E03875" w:rsidRDefault="00E03875">
+    <w:p w14:paraId="21C29273" w14:textId="77777777" w:rsidR="00075060" w:rsidRDefault="00075060">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67F7FCAE" w14:textId="77777777" w:rsidR="00E03875" w:rsidRDefault="00E03875">
+    <w:p w14:paraId="7E5AA920" w14:textId="77777777" w:rsidR="00075060" w:rsidRDefault="00075060">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1693,385 +1950,381 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="72 Condensed"/>
+    <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2162422A" w14:textId="4DE1061A" w:rsidR="009E2EB0" w:rsidRDefault="004F5C91">
+  <w:p w14:paraId="2162422A" w14:textId="40A85BA5" w:rsidR="009E2EB0" w:rsidRDefault="000D45FB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB400EA" wp14:editId="01F937C6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15D09539" wp14:editId="08892552">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1780802835" name="Text Box 2" descr="Classification: Public">
+              <wp:docPr id="117949049" name="Text Box 2" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="37D01F8B" w14:textId="4656FB27" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                        <w:p w14:paraId="624125B1" w14:textId="784FF4CD" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004F5C91">
+                          <w:r w:rsidRPr="000D45FB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4CB400EA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="15D09539" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP87VuEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Lc2EkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS1f5dTHFEMfY15vpdTGJZbLLbet8+CFAk2hU1CEtCS22&#10;X/kwpJ5SYjMDy1apRI0yfzmwZvRklxGjFfpNT9r61fgbqA+4lYOBcG/5ssXWK+bDE3PIME6Lqg2P&#10;eEgFXUXhaFHSgPv9P3/MR+AxSkmHiqmoQUlTon4aJGQ8ucrzqLD0h4Y7GZtkFN/ySYybnb4DFGOB&#10;78LyZMbkoE6mdKBfUNSL2A1DzHDsWdHNybwLg37xUXCxWKQkFJNlYWXWlsfSEbMI6HP/wpw9oh6Q&#10;rwc4aYqVb8AfcuNNbxe7gBQkZiK+A5pH2FGIidvjo4lKf/2fsi5Pe/4HAAD//wMAUEsDBBQABgAI&#10;AAAAIQAXnQk02AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLoeKihN&#10;p4kvcaUgwTFtvKZa45Q628q/x3CBiyXrffX4cbVZwqiOOPMQycB6lYFC6qIbqDfw9vp4dQ2KkyVn&#10;x0ho4AsZNvX5WWVLF0/0gscm9UogxKU14FOaSq258xgsr+KEJNkuzsEmWedeu9meBB5GnWdZoYMd&#10;SC54O+Gdx27fHIKB4v5p66f34uNzl/Mzt3GfmvhgzOXFsr0FlXBJf2X40Rd1qMWpjQdyrEYD8kj6&#10;nZLl+boA1Qo4uwFdV/q/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT/O1bhECAAAi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF50JNNgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="37D01F8B" w14:textId="4656FB27" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                  <w:p w14:paraId="624125B1" w14:textId="784FF4CD" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004F5C91">
+                    <w:r w:rsidRPr="000D45FB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D9425C2" w14:textId="55698A65" w:rsidR="00784014" w:rsidRDefault="004F5C91">
+  <w:p w14:paraId="0D9425C2" w14:textId="39A0A264" w:rsidR="00784014" w:rsidRDefault="000D45FB">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CEF37DB" wp14:editId="0F0CF5C6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6282A5AD" wp14:editId="37E9B09D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1116703216" name="Text Box 3" descr="Classification: Public">
+              <wp:docPr id="867822827" name="Text Box 3" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F8DBCB3" w14:textId="0B8CF8CC" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                        <w:p w14:paraId="4611680D" w14:textId="24D1A725" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004F5C91">
+                          <w:r w:rsidRPr="000D45FB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4CEF37DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6282A5AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251661313;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeZUYsEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTdoZcYqsRYYB&#10;RVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kmKX6897S47bUiB+F8C6aixSSnRBgOdWt2Ff3xsv50&#10;Q4kPzNRMgREVPQpPb5cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yaZ7Psw5cbR1w4T1674cgXab6UgoenqT0IhBVUZwtpNOlcxvPbLlg5c4x27T8NAb7hyk0aw02&#10;PZe6Z4GRvWv/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSA8XrrKr4s5hjjGPt/Mr4tZLJNdblvnwzcBmkSjog5pSWix&#10;w4MPQ+qYEpsZWLdKJWqU+c2BNaMnu4wYrdBve9LWFZ2O42+hPuJWDgbCveXrFls/MB+emUOGcVpU&#10;bXjCQyroKgoni5IG3M+/+WM+Ao9RSjpUTEUNSpoS9d0gIdPZVZ5HhaU/NNxobJNRfMlnMW72+g5Q&#10;jAW+C8uTGZODGk3pQL+iqFexG4aY4dizotvRvAuDfvFRcLFapSQUk2XhwWwsj6UjZhHQl/6VOXtC&#10;PSBfjzBqipXvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUp/+5+yLk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhABedCTTYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuh4q&#10;KE2niS9xpSDBMW28plrjlDrbyr/HcIGLJet99fhxtVnCqI448xDJwHqVgULqohuoN/D2+nh1DYqT&#10;JWfHSGjgCxk29flZZUsXT/SCxyb1SiDEpTXgU5pKrbnzGCyv4oQk2S7OwSZZ51672Z4EHkadZ1mh&#10;gx1ILng74Z3Hbt8cgoHi/mnrp/fi43OX8zO3cZ+a+GDM5cWyvQWVcEl/ZfjRF3WoxamNB3KsRgPy&#10;SPqdkuX5ugDVCji7AV1X+r98/Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeZUYsEwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXnQk0&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F8DBCB3" w14:textId="0B8CF8CC" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                  <w:p w14:paraId="4611680D" w14:textId="24D1A725" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004F5C91">
+                    <w:r w:rsidRPr="000D45FB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009E2EB0">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D9425C6" wp14:editId="0D9425C7">
@@ -2114,71 +2367,71 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="009E2EB0">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>工作场所的暴力和骚扰</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="0D9425C3" w14:textId="7F8965B7" w:rsidR="00784014" w:rsidRDefault="0020009A">
+  <w:p w14:paraId="0D9425C3" w14:textId="34E9DFCA" w:rsidR="00784014" w:rsidRDefault="0020009A">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D92EDB">
+    <w:r w:rsidR="00B04F60">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>阿尔伯塔省政府</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>更新时间</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t>：</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">2025 </w:t>
@@ -2198,361 +2451,367 @@
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00784014">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">LI045CHIS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00784014">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>系列</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:hyperlink>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D9425C4" w14:textId="3A466210" w:rsidR="00784014" w:rsidRDefault="004F5C91">
+  <w:p w14:paraId="1286A5D3" w14:textId="46C68A26" w:rsidR="00EF0035" w:rsidRPr="00EF0035" w:rsidRDefault="000D45FB" w:rsidP="00EF0035">
     <w:pPr>
-      <w:pStyle w:val="Calltoaction"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="40"/>
       <w:rPr>
-        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:rFonts w:eastAsia="SimSun"/>
         <w:b/>
         <w:bCs/>
+        <w:noProof/>
+        <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+        <w:rFonts w:eastAsia="SimSun"/>
         <w:noProof/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DB3C039" wp14:editId="5DB43202">
-              <wp:simplePos x="682388" y="9103057"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49AEB463" wp14:editId="699FF91A">
+              <wp:simplePos x="685800" y="9163050"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="595853619" name="Text Box 1" descr="Classification: Public">
+              <wp:docPr id="794216565" name="Text Box 1" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4A80687A" w14:textId="3B34FF4A" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                        <w:p w14:paraId="3209EE96" w14:textId="4212BA12" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004F5C91">
+                          <w:r w:rsidRPr="000D45FB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7DB3C039" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="49AEB463" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251659265;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSDftUDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azJu2MOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZJ6pF8fFrc9lqRg3C+BVPRYpJTIgyHujW7iv54WX+6&#10;ocQHZmqmwIiKHoWnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfN51oGrrQMuvEfv/RCky4QvpeDhSUovAlEVxd5COl06t/HMlgtW7hyzTcvHNtg/dKFZa7Do&#10;GeqeBUb2rv0DSrfcgQcZJhx0BlK2XKQZcJoifzfNpmFWpFmQHG/PNPn/B8sfDxv77Ejov0KPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Ung80yb6QHi8dJVfF3MMcYx9vplfF7MIk11uW+fDNwGaRKOiDteS2GKH&#10;Bx+G1FNKLGZg3SqVVqPMbw7EjJ7s0mK0Qr/tx763UB9xHAfDpr3l6xZrPjAfnpnD1WKbKNfwhIdU&#10;0FUURouSBtzPv/ljPjKOUUo6lEpFDWqZEvXd4Cams6s8j9JKf2i4k7FNRvEln8W42es7QBUW+CAs&#10;T2ZMDupkSgf6FdW8itUwxAzHmhXdnsy7MAgXXwMXq1VKQhVZFh7MxvIIHcmKTL70r8zZke6Ai3qE&#10;k5hY+Y71ITfe9Ha1D8h9WkkkdmBz5BsVmJY6vpYo8bf/Kevyppe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF50JNNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6HiooTaeJ&#10;L3GlIMExbbymWuOUOtvKv8dwgYsl6331+HG1WcKojjjzEMnAepWBQuqiG6g38Pb6eHUNipMlZ8dI&#10;aOALGTb1+VllSxdP9ILHJvVKIMSlNeBTmkqtufMYLK/ihCTZLs7BJlnnXrvZngQeRp1nWaGDHUgu&#10;eDvhncdu3xyCgeL+aeun9+Ljc5fzM7dxn5r4YMzlxbK9BZVwSX9l+NEXdajFqY0HcqxGA/JI+p2S&#10;5fm6ANUKOLsBXVf6v3z9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIN+1QPAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABedCTTYAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz1bky9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixd&#10;hQp0TadpG4grBYkd08ZrqjVO12RbeXsMF7hYsv5fnz8Xy8n14oxj6DwpmM8SEEiNNx21Cj7en+8e&#10;QYSoyejeEyr4wgDL8vqq0LnxF3rDcxVbwRAKuVZgYxxyKUNj0ekw8wMSZ3s/Oh15HVtpRn1huOtl&#10;miSZdLojvmD1gGuLzaE6OQXZ5mVlh89sd9yn4TXU/hArv1Xq9mZaLUBEnOJfGX70WR1Kdqr9iUwQ&#10;vQJ+JP5OztL7+QOImsHJE8iykP/ly28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhRDD&#10;MhUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;z1bky9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="4A80687A" w14:textId="3B34FF4A" w:rsidR="004F5C91" w:rsidRPr="004F5C91" w:rsidRDefault="004F5C91" w:rsidP="004F5C91">
+                  <w:p w14:paraId="3209EE96" w14:textId="4212BA12" w:rsidR="000D45FB" w:rsidRPr="000D45FB" w:rsidRDefault="000D45FB" w:rsidP="000D45FB">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004F5C91">
+                    <w:r w:rsidRPr="000D45FB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidR="00617B00" w:rsidRPr="00617B00">
+    <w:r w:rsidR="00EF0035" w:rsidRPr="00EF0035">
       <w:rPr>
-        <w:rStyle w:val="CalltoactionChar1"/>
-[...20 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:eastAsia="SimSun"/>
         <w:noProof/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D9425C8" wp14:editId="0D9425C9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20893081" wp14:editId="4A167724">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5273040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9351645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1008897319" name="Picture 1008897319" descr="阿尔伯塔省政府标志"/>
+          <wp:docPr id="1950670645" name="Picture 1950670645" descr="阿尔伯塔政府标志"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1615701939" name="Picture 1615701939" descr="阿尔伯塔省政府标志"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00EF0035" w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>暴力和骚扰预防计划（模板</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00EF0035" w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>）</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0D9425C5" w14:textId="2237B0FF" w:rsidR="00784014" w:rsidRDefault="0020009A">
+  <w:p w14:paraId="0D9425C5" w14:textId="3F3E92F3" w:rsidR="00784014" w:rsidRDefault="00EF0035">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">© </w:t>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
+      <w:t>© 2025</w:t>
     </w:r>
-    <w:r>
-      <w:fldChar w:fldCharType="begin"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
+      <w:t>年阿尔伯塔省政府</w:t>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
+      <w:t xml:space="preserve">| </w:t>
     </w:r>
-    <w:r>
-      <w:fldChar w:fldCharType="separate"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
+      <w:t>更新于</w:t>
     </w:r>
-    <w:r w:rsidR="00D92EDB">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00EF0035">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="SimSun"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
-    <w:r>
-[...14 lines deleted...]
-    <w:r w:rsidR="00DE301D" w:rsidRPr="00DE301D">
+    <w:r w:rsidRPr="00EF0035">
       <w:rPr>
-        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+        <w:rFonts w:eastAsia="SimSun"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="00DE301D" w:rsidRPr="00DE301D">
-      <w:t>3</w:t>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00DE301D" w:rsidRPr="00DE301D">
+    <w:r w:rsidRPr="00EF0035">
       <w:rPr>
-        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+        <w:rFonts w:eastAsia="SimSun"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00EF0035">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+      </w:rPr>
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
-    <w:hyperlink r:id="rId2" w:history="1">
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00AB75BE">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:ins w:id="0" w:author="Author">
+      <w:r w:rsidR="00AB75BE">
+        <w:instrText>HYPERLINK "https://ohs-pubstore.labour.alberta.ca/TMP005chis"</w:instrText>
+      </w:r>
+    </w:ins>
+    <w:del w:id="1" w:author="Author">
+      <w:r w:rsidR="00AB75BE" w:rsidDel="00AB75BE">
+        <w:delInstrText>HYPERLINK "https://ohs-pubstore.labour.alberta.ca/LI045CHIS"</w:delInstrText>
+      </w:r>
+    </w:del>
+    <w:r w:rsidR="00AB75BE">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AB75BE">
+      <w:rPr>
+        <w:rFonts w:eastAsia="SimSun"/>
+        <w:color w:val="0077CD"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:t>TMP005CHIS</w:t>
+    </w:r>
+    <w:r w:rsidR="00AB75BE">
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2914F5B6" w14:textId="77777777" w:rsidR="00E03875" w:rsidRDefault="00E03875">
+    <w:p w14:paraId="318EF40A" w14:textId="77777777" w:rsidR="00075060" w:rsidRDefault="00075060">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70E83D5D" w14:textId="77777777" w:rsidR="00E03875" w:rsidRDefault="00E03875">
+    <w:p w14:paraId="0D045E21" w14:textId="77777777" w:rsidR="00075060" w:rsidRDefault="00075060">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1"/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0D9425BF" w14:textId="16389D98" w:rsidR="00784014" w:rsidRDefault="0020009A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
@@ -3359,93 +3618,88 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1188713613">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1783378591">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="500584795">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1370883023">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1935554869">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="728504539">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD0857"/>
-    <w:rsid w:val="9F91D776"/>
-[...5 lines deleted...]
-    <w:rsid w:val="FF6FEEBC"/>
     <w:rsid w:val="000012B9"/>
     <w:rsid w:val="00001B2F"/>
     <w:rsid w:val="0000256E"/>
     <w:rsid w:val="000029E5"/>
+    <w:rsid w:val="00002BAE"/>
     <w:rsid w:val="000034FB"/>
     <w:rsid w:val="00003B03"/>
     <w:rsid w:val="0000414B"/>
     <w:rsid w:val="00004880"/>
     <w:rsid w:val="00004DD9"/>
     <w:rsid w:val="0000551D"/>
     <w:rsid w:val="00007095"/>
     <w:rsid w:val="00007BC7"/>
     <w:rsid w:val="00010DC6"/>
     <w:rsid w:val="000120DC"/>
     <w:rsid w:val="00012A8A"/>
     <w:rsid w:val="0001426F"/>
     <w:rsid w:val="00014758"/>
     <w:rsid w:val="00015CF7"/>
     <w:rsid w:val="00016E4E"/>
     <w:rsid w:val="000172BC"/>
     <w:rsid w:val="00017627"/>
     <w:rsid w:val="00017E99"/>
     <w:rsid w:val="0002087A"/>
     <w:rsid w:val="0002160D"/>
     <w:rsid w:val="00021EBA"/>
     <w:rsid w:val="00021F72"/>
     <w:rsid w:val="0002266A"/>
     <w:rsid w:val="00022F4F"/>
     <w:rsid w:val="000230C6"/>
@@ -3473,104 +3727,105 @@
     <w:rsid w:val="00044C7C"/>
     <w:rsid w:val="00045A68"/>
     <w:rsid w:val="000460FE"/>
     <w:rsid w:val="00046D4C"/>
     <w:rsid w:val="00046E20"/>
     <w:rsid w:val="00047E6B"/>
     <w:rsid w:val="00050864"/>
     <w:rsid w:val="000510D9"/>
     <w:rsid w:val="00051973"/>
     <w:rsid w:val="00052C04"/>
     <w:rsid w:val="00052EB3"/>
     <w:rsid w:val="00053536"/>
     <w:rsid w:val="00055475"/>
     <w:rsid w:val="000554A0"/>
     <w:rsid w:val="000557B5"/>
     <w:rsid w:val="00057DFE"/>
     <w:rsid w:val="000614A8"/>
     <w:rsid w:val="0006425E"/>
     <w:rsid w:val="00066422"/>
     <w:rsid w:val="00067011"/>
     <w:rsid w:val="00070654"/>
     <w:rsid w:val="00071BC0"/>
     <w:rsid w:val="00072EC7"/>
     <w:rsid w:val="00073AF7"/>
     <w:rsid w:val="00073B75"/>
+    <w:rsid w:val="00075060"/>
     <w:rsid w:val="000757A7"/>
     <w:rsid w:val="000763AE"/>
     <w:rsid w:val="000763D3"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000812AA"/>
     <w:rsid w:val="00081689"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="000825D5"/>
     <w:rsid w:val="00083075"/>
     <w:rsid w:val="0008463E"/>
     <w:rsid w:val="00084F05"/>
     <w:rsid w:val="00085B14"/>
-    <w:rsid w:val="00086985"/>
     <w:rsid w:val="00086BC3"/>
     <w:rsid w:val="00087377"/>
     <w:rsid w:val="00087AAA"/>
     <w:rsid w:val="00091287"/>
     <w:rsid w:val="000914AC"/>
     <w:rsid w:val="000914FB"/>
     <w:rsid w:val="00091805"/>
     <w:rsid w:val="00095AD1"/>
     <w:rsid w:val="000979A0"/>
     <w:rsid w:val="000A0261"/>
     <w:rsid w:val="000A1C03"/>
     <w:rsid w:val="000A2D7F"/>
     <w:rsid w:val="000A39F0"/>
     <w:rsid w:val="000A44B1"/>
     <w:rsid w:val="000A451F"/>
     <w:rsid w:val="000A4DE4"/>
     <w:rsid w:val="000A4DF4"/>
     <w:rsid w:val="000A6540"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A78CD"/>
     <w:rsid w:val="000B175E"/>
     <w:rsid w:val="000B1DAB"/>
     <w:rsid w:val="000B3724"/>
     <w:rsid w:val="000B73EA"/>
     <w:rsid w:val="000C12C2"/>
     <w:rsid w:val="000C1D61"/>
     <w:rsid w:val="000C255D"/>
     <w:rsid w:val="000C2C25"/>
     <w:rsid w:val="000C2D3A"/>
     <w:rsid w:val="000C3196"/>
     <w:rsid w:val="000C3FEA"/>
     <w:rsid w:val="000C4123"/>
     <w:rsid w:val="000C5402"/>
     <w:rsid w:val="000C6818"/>
     <w:rsid w:val="000C7C0A"/>
     <w:rsid w:val="000D03CC"/>
     <w:rsid w:val="000D052C"/>
     <w:rsid w:val="000D0531"/>
     <w:rsid w:val="000D1EBB"/>
     <w:rsid w:val="000D2C27"/>
+    <w:rsid w:val="000D45FB"/>
     <w:rsid w:val="000D53FF"/>
     <w:rsid w:val="000D55F7"/>
     <w:rsid w:val="000D5C9F"/>
     <w:rsid w:val="000D65D5"/>
     <w:rsid w:val="000D6869"/>
     <w:rsid w:val="000E1859"/>
     <w:rsid w:val="000E2275"/>
     <w:rsid w:val="000E35DC"/>
     <w:rsid w:val="000E462C"/>
     <w:rsid w:val="000E487B"/>
     <w:rsid w:val="000E4C68"/>
     <w:rsid w:val="000E4DEC"/>
     <w:rsid w:val="000E6353"/>
     <w:rsid w:val="000E7D86"/>
     <w:rsid w:val="000F02D8"/>
     <w:rsid w:val="000F0D1F"/>
     <w:rsid w:val="000F183B"/>
     <w:rsid w:val="000F1CC0"/>
     <w:rsid w:val="000F2668"/>
     <w:rsid w:val="000F2E92"/>
     <w:rsid w:val="000F4003"/>
     <w:rsid w:val="000F49EA"/>
     <w:rsid w:val="000F573A"/>
     <w:rsid w:val="0010064E"/>
     <w:rsid w:val="00100926"/>
@@ -3704,78 +3959,78 @@
     <w:rsid w:val="001B6DA8"/>
     <w:rsid w:val="001B7860"/>
     <w:rsid w:val="001B7972"/>
     <w:rsid w:val="001B7A38"/>
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
     <w:rsid w:val="001C2188"/>
     <w:rsid w:val="001C224B"/>
     <w:rsid w:val="001C3030"/>
     <w:rsid w:val="001C5461"/>
     <w:rsid w:val="001C5A19"/>
     <w:rsid w:val="001C6A9E"/>
     <w:rsid w:val="001C6CDC"/>
     <w:rsid w:val="001C7A9E"/>
     <w:rsid w:val="001D266A"/>
     <w:rsid w:val="001D26A3"/>
     <w:rsid w:val="001D3B42"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D673A"/>
     <w:rsid w:val="001D67E1"/>
     <w:rsid w:val="001D69CE"/>
     <w:rsid w:val="001D7798"/>
     <w:rsid w:val="001D7B83"/>
+    <w:rsid w:val="001E22E5"/>
     <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E4977"/>
     <w:rsid w:val="001E50A8"/>
     <w:rsid w:val="001E5522"/>
     <w:rsid w:val="001E6588"/>
     <w:rsid w:val="001E71C6"/>
     <w:rsid w:val="001F1450"/>
     <w:rsid w:val="001F191C"/>
     <w:rsid w:val="001F3D5B"/>
     <w:rsid w:val="001F6DF4"/>
     <w:rsid w:val="0020009A"/>
     <w:rsid w:val="002000BA"/>
     <w:rsid w:val="00201764"/>
     <w:rsid w:val="00202388"/>
     <w:rsid w:val="00203632"/>
     <w:rsid w:val="002047D9"/>
     <w:rsid w:val="00204867"/>
     <w:rsid w:val="00206307"/>
     <w:rsid w:val="002079FD"/>
     <w:rsid w:val="00207F84"/>
     <w:rsid w:val="00207FCB"/>
     <w:rsid w:val="00214482"/>
     <w:rsid w:val="00214D6F"/>
     <w:rsid w:val="002159DD"/>
     <w:rsid w:val="00216251"/>
     <w:rsid w:val="002162D8"/>
     <w:rsid w:val="00216824"/>
-    <w:rsid w:val="00222770"/>
     <w:rsid w:val="00222E1D"/>
     <w:rsid w:val="002234C1"/>
     <w:rsid w:val="00223F12"/>
     <w:rsid w:val="0022434A"/>
     <w:rsid w:val="002259CF"/>
     <w:rsid w:val="00225B11"/>
     <w:rsid w:val="0022605C"/>
     <w:rsid w:val="00226C1C"/>
     <w:rsid w:val="00227098"/>
     <w:rsid w:val="00227C0B"/>
     <w:rsid w:val="002302C3"/>
     <w:rsid w:val="002313B8"/>
     <w:rsid w:val="0023272E"/>
     <w:rsid w:val="00233452"/>
     <w:rsid w:val="0023452F"/>
     <w:rsid w:val="00236AF3"/>
     <w:rsid w:val="002372E8"/>
     <w:rsid w:val="0023752C"/>
     <w:rsid w:val="00237A9F"/>
     <w:rsid w:val="00240D6C"/>
     <w:rsid w:val="002424E5"/>
     <w:rsid w:val="00243DC1"/>
     <w:rsid w:val="00244DC6"/>
     <w:rsid w:val="00245262"/>
     <w:rsid w:val="002471F2"/>
@@ -3945,50 +4200,51 @@
     <w:rsid w:val="00351B2F"/>
     <w:rsid w:val="00351C79"/>
     <w:rsid w:val="0035376E"/>
     <w:rsid w:val="00354059"/>
     <w:rsid w:val="00355B72"/>
     <w:rsid w:val="003561DF"/>
     <w:rsid w:val="003562F2"/>
     <w:rsid w:val="00357A47"/>
     <w:rsid w:val="00361202"/>
     <w:rsid w:val="003612F4"/>
     <w:rsid w:val="00362586"/>
     <w:rsid w:val="00362AE6"/>
     <w:rsid w:val="00364FC3"/>
     <w:rsid w:val="00366F7D"/>
     <w:rsid w:val="00370C68"/>
     <w:rsid w:val="00370C73"/>
     <w:rsid w:val="00371669"/>
     <w:rsid w:val="003718CF"/>
     <w:rsid w:val="003719CB"/>
     <w:rsid w:val="00371ADC"/>
     <w:rsid w:val="00371E31"/>
     <w:rsid w:val="00372721"/>
     <w:rsid w:val="00372C7A"/>
     <w:rsid w:val="00373391"/>
     <w:rsid w:val="00373483"/>
+    <w:rsid w:val="00373763"/>
     <w:rsid w:val="00373D2D"/>
     <w:rsid w:val="003746D1"/>
     <w:rsid w:val="00374BA7"/>
     <w:rsid w:val="00374C00"/>
     <w:rsid w:val="00375262"/>
     <w:rsid w:val="00376155"/>
     <w:rsid w:val="00380033"/>
     <w:rsid w:val="003804B1"/>
     <w:rsid w:val="00381908"/>
     <w:rsid w:val="00381D3F"/>
     <w:rsid w:val="00382872"/>
     <w:rsid w:val="00382E29"/>
     <w:rsid w:val="00384208"/>
     <w:rsid w:val="00385BE5"/>
     <w:rsid w:val="003866AD"/>
     <w:rsid w:val="00386741"/>
     <w:rsid w:val="0038782D"/>
     <w:rsid w:val="003903B9"/>
     <w:rsid w:val="00390A8A"/>
     <w:rsid w:val="00393C4F"/>
     <w:rsid w:val="00393C90"/>
     <w:rsid w:val="003944EA"/>
     <w:rsid w:val="00397799"/>
     <w:rsid w:val="00397BBD"/>
     <w:rsid w:val="003A0FC4"/>
@@ -4046,93 +4302,93 @@
     <w:rsid w:val="003F32E7"/>
     <w:rsid w:val="003F4847"/>
     <w:rsid w:val="003F562A"/>
     <w:rsid w:val="003F756E"/>
     <w:rsid w:val="003F7DCA"/>
     <w:rsid w:val="003F7F84"/>
     <w:rsid w:val="00401750"/>
     <w:rsid w:val="004021E9"/>
     <w:rsid w:val="00402C3B"/>
     <w:rsid w:val="00406742"/>
     <w:rsid w:val="0040710B"/>
     <w:rsid w:val="0040772E"/>
     <w:rsid w:val="00410643"/>
     <w:rsid w:val="00413930"/>
     <w:rsid w:val="00414A5E"/>
     <w:rsid w:val="00416075"/>
     <w:rsid w:val="00416B0B"/>
     <w:rsid w:val="00420149"/>
     <w:rsid w:val="00420641"/>
     <w:rsid w:val="0042189A"/>
     <w:rsid w:val="004222AF"/>
     <w:rsid w:val="00423ECD"/>
     <w:rsid w:val="00425612"/>
     <w:rsid w:val="004263DB"/>
     <w:rsid w:val="004264E6"/>
-    <w:rsid w:val="004301DC"/>
     <w:rsid w:val="004316CD"/>
     <w:rsid w:val="00431E09"/>
     <w:rsid w:val="00433011"/>
     <w:rsid w:val="00433079"/>
     <w:rsid w:val="00433BCD"/>
     <w:rsid w:val="00434928"/>
     <w:rsid w:val="0043700D"/>
     <w:rsid w:val="00437A07"/>
     <w:rsid w:val="00440675"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="004445F8"/>
     <w:rsid w:val="00445822"/>
     <w:rsid w:val="0044624F"/>
     <w:rsid w:val="00446728"/>
     <w:rsid w:val="00446EFB"/>
     <w:rsid w:val="004478C4"/>
     <w:rsid w:val="00447A99"/>
     <w:rsid w:val="004510E3"/>
     <w:rsid w:val="004513FA"/>
     <w:rsid w:val="00451617"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00453E5A"/>
     <w:rsid w:val="00455226"/>
     <w:rsid w:val="00455766"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0045746C"/>
     <w:rsid w:val="0045749F"/>
     <w:rsid w:val="00457CEB"/>
     <w:rsid w:val="004602EE"/>
     <w:rsid w:val="0046040A"/>
     <w:rsid w:val="004604FC"/>
     <w:rsid w:val="00460F99"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00462F84"/>
     <w:rsid w:val="0046320C"/>
     <w:rsid w:val="00463B6B"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="00466C19"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="00470077"/>
+    <w:rsid w:val="0047047E"/>
     <w:rsid w:val="00470575"/>
     <w:rsid w:val="00471B51"/>
     <w:rsid w:val="0047225C"/>
     <w:rsid w:val="00473208"/>
     <w:rsid w:val="004733C2"/>
     <w:rsid w:val="00473E1F"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004747B8"/>
     <w:rsid w:val="00474AC1"/>
     <w:rsid w:val="0047576F"/>
     <w:rsid w:val="00476225"/>
     <w:rsid w:val="004777AC"/>
     <w:rsid w:val="004812B3"/>
     <w:rsid w:val="004839E3"/>
     <w:rsid w:val="00484C0D"/>
     <w:rsid w:val="004860A8"/>
     <w:rsid w:val="004860D0"/>
     <w:rsid w:val="0048694E"/>
     <w:rsid w:val="00486D10"/>
     <w:rsid w:val="00487161"/>
     <w:rsid w:val="004877D2"/>
     <w:rsid w:val="00487B6D"/>
     <w:rsid w:val="00487D01"/>
     <w:rsid w:val="00491D57"/>
     <w:rsid w:val="00492105"/>
@@ -4174,105 +4430,105 @@
     <w:rsid w:val="004C4AA3"/>
     <w:rsid w:val="004C54E8"/>
     <w:rsid w:val="004D0224"/>
     <w:rsid w:val="004D08CF"/>
     <w:rsid w:val="004D1390"/>
     <w:rsid w:val="004D3162"/>
     <w:rsid w:val="004D3577"/>
     <w:rsid w:val="004D3BC1"/>
     <w:rsid w:val="004D3BD4"/>
     <w:rsid w:val="004D3CEA"/>
     <w:rsid w:val="004D40EE"/>
     <w:rsid w:val="004D4785"/>
     <w:rsid w:val="004D4D1B"/>
     <w:rsid w:val="004D58A9"/>
     <w:rsid w:val="004D6C58"/>
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004E28DD"/>
     <w:rsid w:val="004E4D4A"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="004E6C1A"/>
     <w:rsid w:val="004E75F3"/>
     <w:rsid w:val="004E7CAE"/>
     <w:rsid w:val="004F3270"/>
     <w:rsid w:val="004F479E"/>
-    <w:rsid w:val="004F5C91"/>
     <w:rsid w:val="004F5E09"/>
     <w:rsid w:val="004F62C5"/>
     <w:rsid w:val="004F7347"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00502D5A"/>
     <w:rsid w:val="005035E4"/>
     <w:rsid w:val="00503C97"/>
     <w:rsid w:val="00503D80"/>
     <w:rsid w:val="00504166"/>
     <w:rsid w:val="005045B9"/>
     <w:rsid w:val="005048C6"/>
     <w:rsid w:val="0050512C"/>
     <w:rsid w:val="005059EE"/>
     <w:rsid w:val="00505CBE"/>
+    <w:rsid w:val="005075A2"/>
     <w:rsid w:val="00510A5D"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00511501"/>
     <w:rsid w:val="00511928"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00513DB7"/>
     <w:rsid w:val="00514251"/>
     <w:rsid w:val="00514444"/>
     <w:rsid w:val="005149FC"/>
     <w:rsid w:val="00514DFD"/>
     <w:rsid w:val="0051719E"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="00517C5F"/>
     <w:rsid w:val="00517E19"/>
     <w:rsid w:val="00520B03"/>
     <w:rsid w:val="005216D8"/>
     <w:rsid w:val="0052182E"/>
     <w:rsid w:val="00521D55"/>
     <w:rsid w:val="00524897"/>
     <w:rsid w:val="0052597A"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00526B16"/>
     <w:rsid w:val="00530E6B"/>
     <w:rsid w:val="00532D8D"/>
     <w:rsid w:val="00533E67"/>
     <w:rsid w:val="005346B5"/>
     <w:rsid w:val="00535C1C"/>
     <w:rsid w:val="005361EA"/>
     <w:rsid w:val="00536206"/>
     <w:rsid w:val="00536354"/>
     <w:rsid w:val="00537456"/>
     <w:rsid w:val="0054075A"/>
     <w:rsid w:val="00540B55"/>
     <w:rsid w:val="00540C92"/>
     <w:rsid w:val="005411A1"/>
     <w:rsid w:val="005419B1"/>
     <w:rsid w:val="00541DF8"/>
-    <w:rsid w:val="0054333F"/>
     <w:rsid w:val="00543D7A"/>
     <w:rsid w:val="00544985"/>
+    <w:rsid w:val="00545ABA"/>
     <w:rsid w:val="00545E89"/>
     <w:rsid w:val="00550440"/>
     <w:rsid w:val="00550BB8"/>
     <w:rsid w:val="00550CD5"/>
     <w:rsid w:val="00550D31"/>
     <w:rsid w:val="00550EA4"/>
     <w:rsid w:val="00551548"/>
     <w:rsid w:val="00552520"/>
     <w:rsid w:val="005526AD"/>
     <w:rsid w:val="00553117"/>
     <w:rsid w:val="00553464"/>
     <w:rsid w:val="00555C33"/>
     <w:rsid w:val="00555DAE"/>
     <w:rsid w:val="0055690C"/>
     <w:rsid w:val="00556B02"/>
     <w:rsid w:val="005578CD"/>
     <w:rsid w:val="005601AD"/>
     <w:rsid w:val="0056021E"/>
     <w:rsid w:val="00562F66"/>
     <w:rsid w:val="005639A2"/>
     <w:rsid w:val="00565B29"/>
     <w:rsid w:val="00566BD8"/>
     <w:rsid w:val="0056719C"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="00571C70"/>
@@ -4298,51 +4554,50 @@
     <w:rsid w:val="00592750"/>
     <w:rsid w:val="00592B43"/>
     <w:rsid w:val="00592D6A"/>
     <w:rsid w:val="0059427F"/>
     <w:rsid w:val="00594631"/>
     <w:rsid w:val="00596980"/>
     <w:rsid w:val="005971D0"/>
     <w:rsid w:val="005A012F"/>
     <w:rsid w:val="005A05CB"/>
     <w:rsid w:val="005A10E3"/>
     <w:rsid w:val="005A18F9"/>
     <w:rsid w:val="005A213E"/>
     <w:rsid w:val="005A39CC"/>
     <w:rsid w:val="005A42E6"/>
     <w:rsid w:val="005A4E6C"/>
     <w:rsid w:val="005A6B07"/>
     <w:rsid w:val="005B06D9"/>
     <w:rsid w:val="005B1CE6"/>
     <w:rsid w:val="005B1EC2"/>
     <w:rsid w:val="005B2472"/>
     <w:rsid w:val="005B27B6"/>
     <w:rsid w:val="005B2BA3"/>
     <w:rsid w:val="005B3D68"/>
     <w:rsid w:val="005B556F"/>
     <w:rsid w:val="005B57AC"/>
-    <w:rsid w:val="005B6C2A"/>
     <w:rsid w:val="005B763B"/>
     <w:rsid w:val="005B7776"/>
     <w:rsid w:val="005C13F1"/>
     <w:rsid w:val="005C382B"/>
     <w:rsid w:val="005C3AC0"/>
     <w:rsid w:val="005C44F5"/>
     <w:rsid w:val="005C620D"/>
     <w:rsid w:val="005C62D1"/>
     <w:rsid w:val="005C6905"/>
     <w:rsid w:val="005C72E6"/>
     <w:rsid w:val="005C7472"/>
     <w:rsid w:val="005C7C37"/>
     <w:rsid w:val="005D01F8"/>
     <w:rsid w:val="005D13BE"/>
     <w:rsid w:val="005D26C4"/>
     <w:rsid w:val="005D2B2A"/>
     <w:rsid w:val="005D2BAC"/>
     <w:rsid w:val="005D2C51"/>
     <w:rsid w:val="005D4FE3"/>
     <w:rsid w:val="005D5043"/>
     <w:rsid w:val="005D5178"/>
     <w:rsid w:val="005D5524"/>
     <w:rsid w:val="005D5C66"/>
     <w:rsid w:val="005D69DB"/>
     <w:rsid w:val="005E1305"/>
@@ -4407,51 +4662,50 @@
     <w:rsid w:val="00651EB9"/>
     <w:rsid w:val="00654F9B"/>
     <w:rsid w:val="00655B61"/>
     <w:rsid w:val="00656C5D"/>
     <w:rsid w:val="0065732E"/>
     <w:rsid w:val="00657963"/>
     <w:rsid w:val="00661AE1"/>
     <w:rsid w:val="00663FA4"/>
     <w:rsid w:val="00664B3E"/>
     <w:rsid w:val="00664FF8"/>
     <w:rsid w:val="006655D6"/>
     <w:rsid w:val="00666477"/>
     <w:rsid w:val="0066675D"/>
     <w:rsid w:val="00667360"/>
     <w:rsid w:val="00670802"/>
     <w:rsid w:val="00670B5D"/>
     <w:rsid w:val="00672D06"/>
     <w:rsid w:val="006741EE"/>
     <w:rsid w:val="006757CD"/>
     <w:rsid w:val="00675A75"/>
     <w:rsid w:val="00675B27"/>
     <w:rsid w:val="006762F1"/>
     <w:rsid w:val="00676748"/>
     <w:rsid w:val="00676839"/>
     <w:rsid w:val="00680166"/>
-    <w:rsid w:val="00680483"/>
     <w:rsid w:val="00680659"/>
     <w:rsid w:val="006815B7"/>
     <w:rsid w:val="00681B98"/>
     <w:rsid w:val="00681E94"/>
     <w:rsid w:val="00682C44"/>
     <w:rsid w:val="006836BE"/>
     <w:rsid w:val="00683FD6"/>
     <w:rsid w:val="00684672"/>
     <w:rsid w:val="006850E1"/>
     <w:rsid w:val="00686085"/>
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="00690D97"/>
     <w:rsid w:val="0069118B"/>
     <w:rsid w:val="00692311"/>
     <w:rsid w:val="00692938"/>
     <w:rsid w:val="00693D7C"/>
     <w:rsid w:val="00693FCE"/>
     <w:rsid w:val="00695962"/>
     <w:rsid w:val="00695A9D"/>
     <w:rsid w:val="00695DD2"/>
     <w:rsid w:val="0069761D"/>
     <w:rsid w:val="006979E9"/>
     <w:rsid w:val="006A04E0"/>
     <w:rsid w:val="006A091A"/>
     <w:rsid w:val="006A0DD1"/>
@@ -4482,51 +4736,50 @@
     <w:rsid w:val="006D4EC3"/>
     <w:rsid w:val="006D5BE3"/>
     <w:rsid w:val="006D63A8"/>
     <w:rsid w:val="006D64DB"/>
     <w:rsid w:val="006D6AAE"/>
     <w:rsid w:val="006D6DC0"/>
     <w:rsid w:val="006D7372"/>
     <w:rsid w:val="006D78D3"/>
     <w:rsid w:val="006D7BA3"/>
     <w:rsid w:val="006E03A9"/>
     <w:rsid w:val="006E2A64"/>
     <w:rsid w:val="006E2F32"/>
     <w:rsid w:val="006E31E5"/>
     <w:rsid w:val="006E32C6"/>
     <w:rsid w:val="006E38CF"/>
     <w:rsid w:val="006E39D8"/>
     <w:rsid w:val="006E5377"/>
     <w:rsid w:val="006E5781"/>
     <w:rsid w:val="006E5BE4"/>
     <w:rsid w:val="006E6DD1"/>
     <w:rsid w:val="006E715E"/>
     <w:rsid w:val="006E7A08"/>
     <w:rsid w:val="006E7E0B"/>
     <w:rsid w:val="006F0864"/>
     <w:rsid w:val="006F18A4"/>
-    <w:rsid w:val="006F1C61"/>
     <w:rsid w:val="006F1F3F"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F37C8"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="007015E4"/>
     <w:rsid w:val="00702938"/>
     <w:rsid w:val="00702EB6"/>
     <w:rsid w:val="007032F1"/>
     <w:rsid w:val="0070340D"/>
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="007041FE"/>
     <w:rsid w:val="00705645"/>
     <w:rsid w:val="0070637B"/>
     <w:rsid w:val="00706511"/>
     <w:rsid w:val="007065D6"/>
     <w:rsid w:val="00706A55"/>
     <w:rsid w:val="00707037"/>
     <w:rsid w:val="0070731F"/>
     <w:rsid w:val="00707920"/>
     <w:rsid w:val="00707FE3"/>
     <w:rsid w:val="0071015D"/>
     <w:rsid w:val="00710BD5"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00711A0B"/>
     <w:rsid w:val="00711EAE"/>
@@ -4606,74 +4859,74 @@
     <w:rsid w:val="00762DC4"/>
     <w:rsid w:val="00763169"/>
     <w:rsid w:val="00764EB2"/>
     <w:rsid w:val="0076516D"/>
     <w:rsid w:val="007653A2"/>
     <w:rsid w:val="007654DC"/>
     <w:rsid w:val="00765ED4"/>
     <w:rsid w:val="007667BB"/>
     <w:rsid w:val="00766B0B"/>
     <w:rsid w:val="007670AB"/>
     <w:rsid w:val="00767155"/>
     <w:rsid w:val="007672AA"/>
     <w:rsid w:val="007701D7"/>
     <w:rsid w:val="00771A4B"/>
     <w:rsid w:val="007726C9"/>
     <w:rsid w:val="007734F3"/>
     <w:rsid w:val="00773614"/>
     <w:rsid w:val="007737C5"/>
     <w:rsid w:val="0077471C"/>
     <w:rsid w:val="00774C1D"/>
     <w:rsid w:val="007764DB"/>
     <w:rsid w:val="00776DD1"/>
     <w:rsid w:val="00776FFC"/>
     <w:rsid w:val="007816F7"/>
     <w:rsid w:val="00781B8B"/>
+    <w:rsid w:val="00782BAA"/>
     <w:rsid w:val="00783A4F"/>
     <w:rsid w:val="00783C3F"/>
     <w:rsid w:val="00784014"/>
     <w:rsid w:val="007847B7"/>
     <w:rsid w:val="0078517C"/>
     <w:rsid w:val="00785ACE"/>
     <w:rsid w:val="0078656E"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="00793172"/>
     <w:rsid w:val="00793CA7"/>
     <w:rsid w:val="00795F84"/>
     <w:rsid w:val="007969A3"/>
     <w:rsid w:val="007974F6"/>
     <w:rsid w:val="00797F6C"/>
     <w:rsid w:val="007A0690"/>
     <w:rsid w:val="007A09AB"/>
     <w:rsid w:val="007A0BAB"/>
     <w:rsid w:val="007A0FB1"/>
     <w:rsid w:val="007A10BF"/>
     <w:rsid w:val="007A390A"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007A6046"/>
     <w:rsid w:val="007B0395"/>
-    <w:rsid w:val="007B163A"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007B39AA"/>
     <w:rsid w:val="007B4CD7"/>
     <w:rsid w:val="007B5A1C"/>
     <w:rsid w:val="007B5DB3"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007C0234"/>
     <w:rsid w:val="007C07C1"/>
     <w:rsid w:val="007C0A91"/>
     <w:rsid w:val="007C17B9"/>
     <w:rsid w:val="007C18AB"/>
     <w:rsid w:val="007C1D6B"/>
     <w:rsid w:val="007C282F"/>
     <w:rsid w:val="007C3B30"/>
     <w:rsid w:val="007C449E"/>
     <w:rsid w:val="007C54C6"/>
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007C7218"/>
     <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D10C4"/>
     <w:rsid w:val="007D1AE5"/>
     <w:rsid w:val="007D1F9B"/>
     <w:rsid w:val="007D390C"/>
     <w:rsid w:val="007D6D40"/>
@@ -4688,71 +4941,73 @@
     <w:rsid w:val="007E5811"/>
     <w:rsid w:val="007E6398"/>
     <w:rsid w:val="007E6BA5"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007F0479"/>
     <w:rsid w:val="007F098E"/>
     <w:rsid w:val="007F1023"/>
     <w:rsid w:val="007F13C5"/>
     <w:rsid w:val="007F4DBB"/>
     <w:rsid w:val="007F4FF1"/>
     <w:rsid w:val="007F6AEC"/>
     <w:rsid w:val="007F7E85"/>
     <w:rsid w:val="0080007E"/>
     <w:rsid w:val="00801336"/>
     <w:rsid w:val="00801C14"/>
     <w:rsid w:val="0080334B"/>
     <w:rsid w:val="00803DB4"/>
     <w:rsid w:val="0080431F"/>
     <w:rsid w:val="00804468"/>
     <w:rsid w:val="00805328"/>
     <w:rsid w:val="00806814"/>
     <w:rsid w:val="00806B31"/>
     <w:rsid w:val="0080798F"/>
     <w:rsid w:val="00807AD2"/>
     <w:rsid w:val="00811F92"/>
+    <w:rsid w:val="00812175"/>
     <w:rsid w:val="00813C03"/>
     <w:rsid w:val="00815A26"/>
     <w:rsid w:val="00816716"/>
     <w:rsid w:val="00816EBE"/>
     <w:rsid w:val="0081777C"/>
     <w:rsid w:val="0082120A"/>
     <w:rsid w:val="008212D9"/>
     <w:rsid w:val="0082325C"/>
     <w:rsid w:val="00823862"/>
     <w:rsid w:val="0082578F"/>
     <w:rsid w:val="0082593A"/>
     <w:rsid w:val="00825A86"/>
     <w:rsid w:val="00825B32"/>
     <w:rsid w:val="008273CA"/>
     <w:rsid w:val="008279EA"/>
     <w:rsid w:val="00827CEF"/>
     <w:rsid w:val="0083270C"/>
     <w:rsid w:val="008328BB"/>
     <w:rsid w:val="00835009"/>
     <w:rsid w:val="008358E8"/>
     <w:rsid w:val="00836188"/>
+    <w:rsid w:val="008363E2"/>
     <w:rsid w:val="0083709E"/>
     <w:rsid w:val="008377A6"/>
     <w:rsid w:val="00837E70"/>
     <w:rsid w:val="0084001B"/>
     <w:rsid w:val="008411EA"/>
     <w:rsid w:val="00841590"/>
     <w:rsid w:val="0084163D"/>
     <w:rsid w:val="00841B36"/>
     <w:rsid w:val="0084392A"/>
     <w:rsid w:val="00844389"/>
     <w:rsid w:val="008453CB"/>
     <w:rsid w:val="008466C0"/>
     <w:rsid w:val="00846757"/>
     <w:rsid w:val="00846894"/>
     <w:rsid w:val="00847188"/>
     <w:rsid w:val="0084719F"/>
     <w:rsid w:val="00847AF4"/>
     <w:rsid w:val="00847F79"/>
     <w:rsid w:val="00851900"/>
     <w:rsid w:val="00851F07"/>
     <w:rsid w:val="0085227B"/>
     <w:rsid w:val="00854947"/>
     <w:rsid w:val="00854F06"/>
     <w:rsid w:val="00855966"/>
     <w:rsid w:val="00855A75"/>
@@ -4771,53 +5026,55 @@
     <w:rsid w:val="00866A1C"/>
     <w:rsid w:val="00866BFB"/>
     <w:rsid w:val="00866FE8"/>
     <w:rsid w:val="00870723"/>
     <w:rsid w:val="008713D7"/>
     <w:rsid w:val="008714B6"/>
     <w:rsid w:val="00871B0B"/>
     <w:rsid w:val="00871BA3"/>
     <w:rsid w:val="00873B4A"/>
     <w:rsid w:val="00875685"/>
     <w:rsid w:val="008765EF"/>
     <w:rsid w:val="00876B84"/>
     <w:rsid w:val="00877215"/>
     <w:rsid w:val="008776BE"/>
     <w:rsid w:val="0088032F"/>
     <w:rsid w:val="00880591"/>
     <w:rsid w:val="00880DEB"/>
     <w:rsid w:val="00881789"/>
     <w:rsid w:val="00882686"/>
     <w:rsid w:val="008836EA"/>
     <w:rsid w:val="0088384D"/>
     <w:rsid w:val="008838F6"/>
     <w:rsid w:val="0088433C"/>
     <w:rsid w:val="00884CDA"/>
     <w:rsid w:val="00884CFB"/>
+    <w:rsid w:val="00884E38"/>
     <w:rsid w:val="00885AA7"/>
     <w:rsid w:val="0088737D"/>
     <w:rsid w:val="00887EE7"/>
+    <w:rsid w:val="00890E56"/>
     <w:rsid w:val="00892C3F"/>
     <w:rsid w:val="00892F2B"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="00897DD8"/>
     <w:rsid w:val="008A0E89"/>
     <w:rsid w:val="008A17AF"/>
     <w:rsid w:val="008A4107"/>
     <w:rsid w:val="008A4EF6"/>
     <w:rsid w:val="008A51FB"/>
     <w:rsid w:val="008A6440"/>
     <w:rsid w:val="008A6B13"/>
     <w:rsid w:val="008A6E2B"/>
     <w:rsid w:val="008A717B"/>
     <w:rsid w:val="008B1632"/>
     <w:rsid w:val="008B21D7"/>
     <w:rsid w:val="008B2736"/>
     <w:rsid w:val="008B27D5"/>
     <w:rsid w:val="008B2EEB"/>
     <w:rsid w:val="008B30E9"/>
     <w:rsid w:val="008B30FB"/>
     <w:rsid w:val="008B5075"/>
     <w:rsid w:val="008B517E"/>
     <w:rsid w:val="008C12DA"/>
     <w:rsid w:val="008C2DAD"/>
     <w:rsid w:val="008C32A4"/>
@@ -5028,188 +5285,190 @@
     <w:rsid w:val="009F5727"/>
     <w:rsid w:val="009F5D7D"/>
     <w:rsid w:val="009F6A2E"/>
     <w:rsid w:val="009F7260"/>
     <w:rsid w:val="009F7282"/>
     <w:rsid w:val="00A00B92"/>
     <w:rsid w:val="00A00DCA"/>
     <w:rsid w:val="00A0175F"/>
     <w:rsid w:val="00A03BFC"/>
     <w:rsid w:val="00A05D1D"/>
     <w:rsid w:val="00A060C2"/>
     <w:rsid w:val="00A075FB"/>
     <w:rsid w:val="00A1004C"/>
     <w:rsid w:val="00A10510"/>
     <w:rsid w:val="00A10657"/>
     <w:rsid w:val="00A107B4"/>
     <w:rsid w:val="00A131B4"/>
     <w:rsid w:val="00A13D26"/>
     <w:rsid w:val="00A17B32"/>
     <w:rsid w:val="00A20370"/>
     <w:rsid w:val="00A21298"/>
     <w:rsid w:val="00A21C6B"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22B32"/>
     <w:rsid w:val="00A22DB0"/>
-    <w:rsid w:val="00A23E38"/>
     <w:rsid w:val="00A23ECD"/>
     <w:rsid w:val="00A245F6"/>
     <w:rsid w:val="00A26F14"/>
     <w:rsid w:val="00A272D4"/>
     <w:rsid w:val="00A2745A"/>
     <w:rsid w:val="00A274F1"/>
     <w:rsid w:val="00A2782C"/>
     <w:rsid w:val="00A27DE1"/>
     <w:rsid w:val="00A27F63"/>
     <w:rsid w:val="00A302A9"/>
     <w:rsid w:val="00A32091"/>
     <w:rsid w:val="00A32357"/>
     <w:rsid w:val="00A328E5"/>
     <w:rsid w:val="00A330DA"/>
     <w:rsid w:val="00A3408E"/>
     <w:rsid w:val="00A378D9"/>
     <w:rsid w:val="00A4117E"/>
     <w:rsid w:val="00A4260C"/>
     <w:rsid w:val="00A4268C"/>
     <w:rsid w:val="00A427F3"/>
     <w:rsid w:val="00A42827"/>
     <w:rsid w:val="00A42CC4"/>
     <w:rsid w:val="00A43216"/>
     <w:rsid w:val="00A43FE5"/>
     <w:rsid w:val="00A44EFC"/>
     <w:rsid w:val="00A46868"/>
     <w:rsid w:val="00A50051"/>
     <w:rsid w:val="00A504C6"/>
     <w:rsid w:val="00A5065E"/>
     <w:rsid w:val="00A50A1D"/>
-    <w:rsid w:val="00A510A1"/>
     <w:rsid w:val="00A520BE"/>
     <w:rsid w:val="00A534F7"/>
     <w:rsid w:val="00A53F08"/>
     <w:rsid w:val="00A5468C"/>
     <w:rsid w:val="00A5508A"/>
     <w:rsid w:val="00A5550C"/>
     <w:rsid w:val="00A55AA5"/>
     <w:rsid w:val="00A57DFC"/>
     <w:rsid w:val="00A610CE"/>
     <w:rsid w:val="00A6138D"/>
     <w:rsid w:val="00A61934"/>
     <w:rsid w:val="00A61E47"/>
     <w:rsid w:val="00A6319C"/>
     <w:rsid w:val="00A632B4"/>
     <w:rsid w:val="00A63A53"/>
     <w:rsid w:val="00A63B10"/>
     <w:rsid w:val="00A63F53"/>
     <w:rsid w:val="00A64623"/>
     <w:rsid w:val="00A6466E"/>
     <w:rsid w:val="00A64779"/>
     <w:rsid w:val="00A64C55"/>
     <w:rsid w:val="00A65AA3"/>
     <w:rsid w:val="00A6684E"/>
     <w:rsid w:val="00A67F7D"/>
     <w:rsid w:val="00A70D96"/>
     <w:rsid w:val="00A71960"/>
     <w:rsid w:val="00A71C04"/>
     <w:rsid w:val="00A71F5B"/>
     <w:rsid w:val="00A72F91"/>
     <w:rsid w:val="00A737A7"/>
     <w:rsid w:val="00A74441"/>
     <w:rsid w:val="00A76B90"/>
     <w:rsid w:val="00A76CE8"/>
     <w:rsid w:val="00A77F99"/>
     <w:rsid w:val="00A80778"/>
     <w:rsid w:val="00A80E38"/>
     <w:rsid w:val="00A814AB"/>
     <w:rsid w:val="00A83D7B"/>
+    <w:rsid w:val="00A84A1B"/>
     <w:rsid w:val="00A85D14"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00A877B5"/>
     <w:rsid w:val="00A879B9"/>
     <w:rsid w:val="00A91045"/>
     <w:rsid w:val="00A91E06"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A950B6"/>
     <w:rsid w:val="00A95B4B"/>
     <w:rsid w:val="00A95E96"/>
     <w:rsid w:val="00A96023"/>
     <w:rsid w:val="00A96B93"/>
     <w:rsid w:val="00A96C45"/>
     <w:rsid w:val="00A9715F"/>
     <w:rsid w:val="00A97B38"/>
     <w:rsid w:val="00AA0CAC"/>
     <w:rsid w:val="00AA376A"/>
     <w:rsid w:val="00AA420E"/>
     <w:rsid w:val="00AA49D9"/>
     <w:rsid w:val="00AA635B"/>
     <w:rsid w:val="00AA74E1"/>
     <w:rsid w:val="00AA76A7"/>
     <w:rsid w:val="00AB0AFE"/>
     <w:rsid w:val="00AB2C94"/>
     <w:rsid w:val="00AB4F39"/>
     <w:rsid w:val="00AB559C"/>
     <w:rsid w:val="00AB73E6"/>
+    <w:rsid w:val="00AB75BE"/>
     <w:rsid w:val="00AC09B7"/>
     <w:rsid w:val="00AC12B7"/>
     <w:rsid w:val="00AC1AA1"/>
     <w:rsid w:val="00AC2081"/>
     <w:rsid w:val="00AC30C7"/>
     <w:rsid w:val="00AC3CB2"/>
     <w:rsid w:val="00AC4963"/>
     <w:rsid w:val="00AC4DC4"/>
     <w:rsid w:val="00AC79EA"/>
     <w:rsid w:val="00AC7BFD"/>
     <w:rsid w:val="00AD0BCB"/>
     <w:rsid w:val="00AD13B7"/>
     <w:rsid w:val="00AD1F48"/>
     <w:rsid w:val="00AD3272"/>
     <w:rsid w:val="00AD4502"/>
     <w:rsid w:val="00AD6370"/>
     <w:rsid w:val="00AD6FE4"/>
+    <w:rsid w:val="00AD71C2"/>
     <w:rsid w:val="00AE064C"/>
     <w:rsid w:val="00AE0688"/>
     <w:rsid w:val="00AE10B3"/>
     <w:rsid w:val="00AE1569"/>
     <w:rsid w:val="00AE27A4"/>
     <w:rsid w:val="00AE5BE5"/>
     <w:rsid w:val="00AE6239"/>
     <w:rsid w:val="00AE6A6B"/>
     <w:rsid w:val="00AE6DC3"/>
     <w:rsid w:val="00AE6F6F"/>
     <w:rsid w:val="00AF0922"/>
     <w:rsid w:val="00AF0992"/>
     <w:rsid w:val="00AF1E3F"/>
     <w:rsid w:val="00AF2270"/>
     <w:rsid w:val="00AF27DA"/>
     <w:rsid w:val="00AF3A86"/>
     <w:rsid w:val="00AF572C"/>
     <w:rsid w:val="00AF5D0C"/>
     <w:rsid w:val="00AF76D2"/>
     <w:rsid w:val="00AF78FD"/>
     <w:rsid w:val="00B034B4"/>
     <w:rsid w:val="00B03605"/>
     <w:rsid w:val="00B040E9"/>
     <w:rsid w:val="00B04341"/>
+    <w:rsid w:val="00B04F60"/>
     <w:rsid w:val="00B0518C"/>
     <w:rsid w:val="00B05244"/>
     <w:rsid w:val="00B053B8"/>
     <w:rsid w:val="00B05C0F"/>
     <w:rsid w:val="00B05E6D"/>
     <w:rsid w:val="00B05F3D"/>
     <w:rsid w:val="00B064D1"/>
     <w:rsid w:val="00B0658A"/>
     <w:rsid w:val="00B0735E"/>
     <w:rsid w:val="00B1153C"/>
     <w:rsid w:val="00B11EB8"/>
     <w:rsid w:val="00B11FC6"/>
     <w:rsid w:val="00B13A19"/>
     <w:rsid w:val="00B1494D"/>
     <w:rsid w:val="00B1496D"/>
     <w:rsid w:val="00B15A85"/>
     <w:rsid w:val="00B16BE3"/>
     <w:rsid w:val="00B17153"/>
     <w:rsid w:val="00B174C6"/>
     <w:rsid w:val="00B17772"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B178E0"/>
     <w:rsid w:val="00B20344"/>
     <w:rsid w:val="00B2036A"/>
     <w:rsid w:val="00B20FD0"/>
@@ -5310,97 +5569,99 @@
     <w:rsid w:val="00B878CE"/>
     <w:rsid w:val="00B87F09"/>
     <w:rsid w:val="00B91327"/>
     <w:rsid w:val="00B9175A"/>
     <w:rsid w:val="00B924D8"/>
     <w:rsid w:val="00B927B9"/>
     <w:rsid w:val="00B9373D"/>
     <w:rsid w:val="00B939E5"/>
     <w:rsid w:val="00B93B85"/>
     <w:rsid w:val="00B9552B"/>
     <w:rsid w:val="00B95B95"/>
     <w:rsid w:val="00B97ADC"/>
     <w:rsid w:val="00B97EB4"/>
     <w:rsid w:val="00BA10D0"/>
     <w:rsid w:val="00BA148B"/>
     <w:rsid w:val="00BA1C31"/>
     <w:rsid w:val="00BA2410"/>
     <w:rsid w:val="00BA2AEF"/>
     <w:rsid w:val="00BA2B99"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA39AB"/>
     <w:rsid w:val="00BA3E80"/>
     <w:rsid w:val="00BA7C5E"/>
     <w:rsid w:val="00BA7CD7"/>
     <w:rsid w:val="00BB018B"/>
+    <w:rsid w:val="00BB16B4"/>
     <w:rsid w:val="00BB1979"/>
     <w:rsid w:val="00BB2BAC"/>
     <w:rsid w:val="00BB3CB5"/>
     <w:rsid w:val="00BB4C0F"/>
     <w:rsid w:val="00BB518C"/>
     <w:rsid w:val="00BB62E2"/>
     <w:rsid w:val="00BB6666"/>
     <w:rsid w:val="00BB672F"/>
     <w:rsid w:val="00BC16EF"/>
     <w:rsid w:val="00BC20D4"/>
     <w:rsid w:val="00BC2215"/>
     <w:rsid w:val="00BC225E"/>
     <w:rsid w:val="00BC3219"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BC59B6"/>
     <w:rsid w:val="00BC5AB1"/>
     <w:rsid w:val="00BC5E3F"/>
     <w:rsid w:val="00BC5E5F"/>
     <w:rsid w:val="00BC63AC"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BC6CF4"/>
     <w:rsid w:val="00BC6FC1"/>
     <w:rsid w:val="00BC700D"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD00DC"/>
     <w:rsid w:val="00BD0CB1"/>
     <w:rsid w:val="00BD1427"/>
     <w:rsid w:val="00BD18A3"/>
     <w:rsid w:val="00BD1AF1"/>
     <w:rsid w:val="00BD20F9"/>
     <w:rsid w:val="00BD39B3"/>
     <w:rsid w:val="00BD5A6A"/>
     <w:rsid w:val="00BE2E61"/>
     <w:rsid w:val="00BE38A8"/>
     <w:rsid w:val="00BE45E7"/>
     <w:rsid w:val="00BE4617"/>
     <w:rsid w:val="00BE47C1"/>
     <w:rsid w:val="00BE47E1"/>
     <w:rsid w:val="00BE5FBA"/>
     <w:rsid w:val="00BE6C08"/>
     <w:rsid w:val="00BE6D2B"/>
     <w:rsid w:val="00BE76AB"/>
     <w:rsid w:val="00BF0E62"/>
     <w:rsid w:val="00BF12E5"/>
     <w:rsid w:val="00BF144B"/>
     <w:rsid w:val="00BF172E"/>
     <w:rsid w:val="00BF2B10"/>
+    <w:rsid w:val="00BF36F3"/>
     <w:rsid w:val="00BF4BA5"/>
     <w:rsid w:val="00BF4C9B"/>
     <w:rsid w:val="00BF4D69"/>
     <w:rsid w:val="00BF4DCB"/>
     <w:rsid w:val="00BF56B8"/>
     <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00BF5DCE"/>
     <w:rsid w:val="00BF7F6F"/>
     <w:rsid w:val="00C00329"/>
     <w:rsid w:val="00C00A93"/>
     <w:rsid w:val="00C00F6F"/>
     <w:rsid w:val="00C01538"/>
     <w:rsid w:val="00C070BC"/>
     <w:rsid w:val="00C07395"/>
     <w:rsid w:val="00C07536"/>
     <w:rsid w:val="00C07C56"/>
     <w:rsid w:val="00C10409"/>
     <w:rsid w:val="00C1110B"/>
     <w:rsid w:val="00C112DD"/>
     <w:rsid w:val="00C15055"/>
     <w:rsid w:val="00C15E8F"/>
     <w:rsid w:val="00C16030"/>
     <w:rsid w:val="00C206E5"/>
     <w:rsid w:val="00C2083D"/>
     <w:rsid w:val="00C208FB"/>
@@ -5553,51 +5814,50 @@
     <w:rsid w:val="00CF6DA7"/>
     <w:rsid w:val="00CF793E"/>
     <w:rsid w:val="00CF7B64"/>
     <w:rsid w:val="00D00EA8"/>
     <w:rsid w:val="00D01F42"/>
     <w:rsid w:val="00D050ED"/>
     <w:rsid w:val="00D057BF"/>
     <w:rsid w:val="00D05CE2"/>
     <w:rsid w:val="00D06562"/>
     <w:rsid w:val="00D06A69"/>
     <w:rsid w:val="00D07791"/>
     <w:rsid w:val="00D07EEF"/>
     <w:rsid w:val="00D10124"/>
     <w:rsid w:val="00D1045B"/>
     <w:rsid w:val="00D1085D"/>
     <w:rsid w:val="00D13E1A"/>
     <w:rsid w:val="00D14575"/>
     <w:rsid w:val="00D146F9"/>
     <w:rsid w:val="00D14702"/>
     <w:rsid w:val="00D14E74"/>
     <w:rsid w:val="00D15409"/>
     <w:rsid w:val="00D165C8"/>
     <w:rsid w:val="00D1672C"/>
     <w:rsid w:val="00D17B7C"/>
     <w:rsid w:val="00D17F3A"/>
-    <w:rsid w:val="00D2026D"/>
     <w:rsid w:val="00D21B61"/>
     <w:rsid w:val="00D22576"/>
     <w:rsid w:val="00D2386F"/>
     <w:rsid w:val="00D23FA2"/>
     <w:rsid w:val="00D2482E"/>
     <w:rsid w:val="00D24B34"/>
     <w:rsid w:val="00D24F02"/>
     <w:rsid w:val="00D2622A"/>
     <w:rsid w:val="00D2635E"/>
     <w:rsid w:val="00D26E9F"/>
     <w:rsid w:val="00D275EB"/>
     <w:rsid w:val="00D32127"/>
     <w:rsid w:val="00D34A20"/>
     <w:rsid w:val="00D35849"/>
     <w:rsid w:val="00D3640B"/>
     <w:rsid w:val="00D42AFE"/>
     <w:rsid w:val="00D433B1"/>
     <w:rsid w:val="00D43BCB"/>
     <w:rsid w:val="00D44016"/>
     <w:rsid w:val="00D46603"/>
     <w:rsid w:val="00D47397"/>
     <w:rsid w:val="00D476E4"/>
     <w:rsid w:val="00D478B2"/>
     <w:rsid w:val="00D47914"/>
     <w:rsid w:val="00D51A59"/>
@@ -5622,283 +5882,282 @@
     <w:rsid w:val="00D65246"/>
     <w:rsid w:val="00D665E3"/>
     <w:rsid w:val="00D67EB6"/>
     <w:rsid w:val="00D70665"/>
     <w:rsid w:val="00D70A1E"/>
     <w:rsid w:val="00D71029"/>
     <w:rsid w:val="00D71ED1"/>
     <w:rsid w:val="00D7224E"/>
     <w:rsid w:val="00D73B45"/>
     <w:rsid w:val="00D744A9"/>
     <w:rsid w:val="00D7488D"/>
     <w:rsid w:val="00D748B2"/>
     <w:rsid w:val="00D748B6"/>
     <w:rsid w:val="00D74E34"/>
     <w:rsid w:val="00D7602D"/>
     <w:rsid w:val="00D76838"/>
     <w:rsid w:val="00D8094B"/>
     <w:rsid w:val="00D82BC7"/>
     <w:rsid w:val="00D842CC"/>
     <w:rsid w:val="00D844C6"/>
     <w:rsid w:val="00D85DA8"/>
     <w:rsid w:val="00D86C91"/>
     <w:rsid w:val="00D87A27"/>
     <w:rsid w:val="00D90270"/>
     <w:rsid w:val="00D92B72"/>
-    <w:rsid w:val="00D92EDB"/>
     <w:rsid w:val="00D93B1A"/>
     <w:rsid w:val="00D93E34"/>
     <w:rsid w:val="00D93F67"/>
     <w:rsid w:val="00D94A65"/>
     <w:rsid w:val="00D94E10"/>
     <w:rsid w:val="00D95613"/>
     <w:rsid w:val="00D96CD1"/>
     <w:rsid w:val="00D97256"/>
     <w:rsid w:val="00D97EF0"/>
     <w:rsid w:val="00DA1F7A"/>
     <w:rsid w:val="00DA2A58"/>
     <w:rsid w:val="00DA2D49"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA3F03"/>
     <w:rsid w:val="00DA49EC"/>
     <w:rsid w:val="00DA5213"/>
     <w:rsid w:val="00DA5AEC"/>
     <w:rsid w:val="00DA671F"/>
     <w:rsid w:val="00DA68A7"/>
+    <w:rsid w:val="00DA69E0"/>
     <w:rsid w:val="00DA6A0D"/>
     <w:rsid w:val="00DA70AB"/>
     <w:rsid w:val="00DA7B87"/>
     <w:rsid w:val="00DA7E67"/>
     <w:rsid w:val="00DA9C86"/>
     <w:rsid w:val="00DB0283"/>
     <w:rsid w:val="00DB02FB"/>
     <w:rsid w:val="00DB3A42"/>
     <w:rsid w:val="00DB3E32"/>
     <w:rsid w:val="00DB3E4B"/>
     <w:rsid w:val="00DB4369"/>
     <w:rsid w:val="00DB4EFA"/>
     <w:rsid w:val="00DB5E61"/>
     <w:rsid w:val="00DB6023"/>
     <w:rsid w:val="00DB67E8"/>
     <w:rsid w:val="00DB7747"/>
     <w:rsid w:val="00DB7F1D"/>
     <w:rsid w:val="00DC0600"/>
     <w:rsid w:val="00DC0DBA"/>
     <w:rsid w:val="00DC1250"/>
     <w:rsid w:val="00DC2622"/>
     <w:rsid w:val="00DC423F"/>
     <w:rsid w:val="00DC4481"/>
     <w:rsid w:val="00DC4C9D"/>
     <w:rsid w:val="00DC6059"/>
     <w:rsid w:val="00DC6A71"/>
     <w:rsid w:val="00DC6C11"/>
     <w:rsid w:val="00DC6C37"/>
     <w:rsid w:val="00DC7123"/>
     <w:rsid w:val="00DC729C"/>
     <w:rsid w:val="00DC7A34"/>
     <w:rsid w:val="00DC7FF1"/>
     <w:rsid w:val="00DD0698"/>
     <w:rsid w:val="00DD1CB5"/>
     <w:rsid w:val="00DD2E39"/>
     <w:rsid w:val="00DD3A81"/>
     <w:rsid w:val="00DD3EBB"/>
     <w:rsid w:val="00DD48A3"/>
     <w:rsid w:val="00DD5234"/>
     <w:rsid w:val="00DD539E"/>
     <w:rsid w:val="00DD6714"/>
     <w:rsid w:val="00DD7889"/>
     <w:rsid w:val="00DD7F4C"/>
     <w:rsid w:val="00DE21D2"/>
     <w:rsid w:val="00DE2B67"/>
-    <w:rsid w:val="00DE301D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE4F4D"/>
     <w:rsid w:val="00DE50AE"/>
     <w:rsid w:val="00DE55C6"/>
     <w:rsid w:val="00DE5F10"/>
     <w:rsid w:val="00DE6B03"/>
     <w:rsid w:val="00DE7CA9"/>
     <w:rsid w:val="00DF14AD"/>
     <w:rsid w:val="00DF29C4"/>
     <w:rsid w:val="00DF2CBA"/>
     <w:rsid w:val="00DF2D79"/>
     <w:rsid w:val="00DF2F5E"/>
     <w:rsid w:val="00DF3492"/>
     <w:rsid w:val="00DF350A"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4E2B"/>
     <w:rsid w:val="00DF58A7"/>
     <w:rsid w:val="00DF594D"/>
     <w:rsid w:val="00DF59B2"/>
     <w:rsid w:val="00DF615A"/>
     <w:rsid w:val="00DF66FF"/>
     <w:rsid w:val="00E00FC0"/>
     <w:rsid w:val="00E02F39"/>
-    <w:rsid w:val="00E03875"/>
     <w:rsid w:val="00E0394C"/>
     <w:rsid w:val="00E03F4C"/>
     <w:rsid w:val="00E04E7A"/>
     <w:rsid w:val="00E1016D"/>
     <w:rsid w:val="00E10F6F"/>
     <w:rsid w:val="00E1197F"/>
     <w:rsid w:val="00E13B9E"/>
     <w:rsid w:val="00E1471B"/>
     <w:rsid w:val="00E1496E"/>
     <w:rsid w:val="00E160F6"/>
     <w:rsid w:val="00E16721"/>
     <w:rsid w:val="00E17516"/>
     <w:rsid w:val="00E1774F"/>
     <w:rsid w:val="00E177DE"/>
     <w:rsid w:val="00E17BB2"/>
     <w:rsid w:val="00E20638"/>
     <w:rsid w:val="00E20F4F"/>
     <w:rsid w:val="00E214ED"/>
     <w:rsid w:val="00E2188D"/>
     <w:rsid w:val="00E22A08"/>
     <w:rsid w:val="00E23874"/>
     <w:rsid w:val="00E23883"/>
     <w:rsid w:val="00E23FE7"/>
     <w:rsid w:val="00E24036"/>
     <w:rsid w:val="00E2433B"/>
     <w:rsid w:val="00E24600"/>
     <w:rsid w:val="00E24FAD"/>
     <w:rsid w:val="00E25488"/>
     <w:rsid w:val="00E254C9"/>
     <w:rsid w:val="00E25533"/>
     <w:rsid w:val="00E31B4F"/>
     <w:rsid w:val="00E3300A"/>
     <w:rsid w:val="00E336BF"/>
     <w:rsid w:val="00E35C1B"/>
     <w:rsid w:val="00E37BE5"/>
     <w:rsid w:val="00E40A83"/>
     <w:rsid w:val="00E40BE2"/>
     <w:rsid w:val="00E413DD"/>
     <w:rsid w:val="00E41573"/>
     <w:rsid w:val="00E4243F"/>
     <w:rsid w:val="00E4329C"/>
     <w:rsid w:val="00E43431"/>
     <w:rsid w:val="00E43BA5"/>
     <w:rsid w:val="00E44325"/>
     <w:rsid w:val="00E452F3"/>
     <w:rsid w:val="00E45751"/>
     <w:rsid w:val="00E4653F"/>
     <w:rsid w:val="00E46ADA"/>
     <w:rsid w:val="00E47786"/>
     <w:rsid w:val="00E50568"/>
+    <w:rsid w:val="00E52C21"/>
     <w:rsid w:val="00E543DE"/>
     <w:rsid w:val="00E550B3"/>
     <w:rsid w:val="00E55452"/>
     <w:rsid w:val="00E557F9"/>
     <w:rsid w:val="00E55B9E"/>
     <w:rsid w:val="00E55EE7"/>
     <w:rsid w:val="00E56394"/>
     <w:rsid w:val="00E56E34"/>
     <w:rsid w:val="00E56FB6"/>
     <w:rsid w:val="00E57D52"/>
     <w:rsid w:val="00E57EF8"/>
     <w:rsid w:val="00E60531"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E620BD"/>
     <w:rsid w:val="00E632D1"/>
     <w:rsid w:val="00E63E84"/>
     <w:rsid w:val="00E657E6"/>
     <w:rsid w:val="00E67E3A"/>
     <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E716B4"/>
     <w:rsid w:val="00E71F0F"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E733D5"/>
     <w:rsid w:val="00E76673"/>
     <w:rsid w:val="00E77247"/>
     <w:rsid w:val="00E77715"/>
     <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E77962"/>
     <w:rsid w:val="00E8053D"/>
     <w:rsid w:val="00E8063C"/>
     <w:rsid w:val="00E80EB2"/>
     <w:rsid w:val="00E833D0"/>
     <w:rsid w:val="00E84611"/>
-    <w:rsid w:val="00E8480D"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00E872F3"/>
     <w:rsid w:val="00E87DCD"/>
     <w:rsid w:val="00E90B39"/>
     <w:rsid w:val="00E91F0D"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E92C71"/>
     <w:rsid w:val="00E93086"/>
     <w:rsid w:val="00E93B61"/>
+    <w:rsid w:val="00E94DEB"/>
     <w:rsid w:val="00E95C07"/>
     <w:rsid w:val="00E95CCA"/>
     <w:rsid w:val="00EA03CE"/>
     <w:rsid w:val="00EA0939"/>
     <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA25CA"/>
     <w:rsid w:val="00EA384B"/>
     <w:rsid w:val="00EA4981"/>
     <w:rsid w:val="00EA4FDD"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA6F3E"/>
     <w:rsid w:val="00EA70E6"/>
     <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EA7F44"/>
+    <w:rsid w:val="00EB0214"/>
     <w:rsid w:val="00EB09B8"/>
     <w:rsid w:val="00EB0C4D"/>
     <w:rsid w:val="00EB19D8"/>
     <w:rsid w:val="00EB2E0B"/>
     <w:rsid w:val="00EB3A42"/>
     <w:rsid w:val="00EB4FE0"/>
     <w:rsid w:val="00EB6203"/>
     <w:rsid w:val="00EB6D85"/>
     <w:rsid w:val="00EB79DB"/>
     <w:rsid w:val="00EB7E5F"/>
     <w:rsid w:val="00EC052B"/>
     <w:rsid w:val="00EC262D"/>
     <w:rsid w:val="00EC2729"/>
     <w:rsid w:val="00EC2A61"/>
     <w:rsid w:val="00EC31CD"/>
     <w:rsid w:val="00EC39C3"/>
     <w:rsid w:val="00EC42BA"/>
     <w:rsid w:val="00EC4544"/>
     <w:rsid w:val="00EC6103"/>
     <w:rsid w:val="00EC66EF"/>
     <w:rsid w:val="00EC704C"/>
     <w:rsid w:val="00ED01FC"/>
     <w:rsid w:val="00ED0274"/>
     <w:rsid w:val="00ED0961"/>
     <w:rsid w:val="00ED212E"/>
     <w:rsid w:val="00ED608D"/>
     <w:rsid w:val="00ED6E5C"/>
     <w:rsid w:val="00ED7792"/>
     <w:rsid w:val="00EE0138"/>
     <w:rsid w:val="00EE2373"/>
     <w:rsid w:val="00EE457A"/>
     <w:rsid w:val="00EE65A2"/>
     <w:rsid w:val="00EE71D8"/>
     <w:rsid w:val="00EE7A85"/>
     <w:rsid w:val="00EE7AFB"/>
     <w:rsid w:val="00EE7CD4"/>
+    <w:rsid w:val="00EF0035"/>
     <w:rsid w:val="00EF13E6"/>
     <w:rsid w:val="00EF17ED"/>
     <w:rsid w:val="00EF496C"/>
     <w:rsid w:val="00EF4A83"/>
     <w:rsid w:val="00EF519E"/>
     <w:rsid w:val="00EF5FD3"/>
     <w:rsid w:val="00EF61FF"/>
     <w:rsid w:val="00F01356"/>
     <w:rsid w:val="00F03C4C"/>
     <w:rsid w:val="00F0569F"/>
     <w:rsid w:val="00F06B2D"/>
     <w:rsid w:val="00F0740E"/>
     <w:rsid w:val="00F109FE"/>
     <w:rsid w:val="00F122AA"/>
     <w:rsid w:val="00F124A6"/>
     <w:rsid w:val="00F12593"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1355B"/>
     <w:rsid w:val="00F14E13"/>
     <w:rsid w:val="00F14E9E"/>
     <w:rsid w:val="00F15B9A"/>
     <w:rsid w:val="00F15DF5"/>
     <w:rsid w:val="00F163A2"/>
     <w:rsid w:val="00F20D85"/>
     <w:rsid w:val="00F2231F"/>
@@ -5922,50 +6181,51 @@
     <w:rsid w:val="00F34BE7"/>
     <w:rsid w:val="00F34C09"/>
     <w:rsid w:val="00F34E73"/>
     <w:rsid w:val="00F35927"/>
     <w:rsid w:val="00F369CC"/>
     <w:rsid w:val="00F36E69"/>
     <w:rsid w:val="00F37D37"/>
     <w:rsid w:val="00F43C6D"/>
     <w:rsid w:val="00F44267"/>
     <w:rsid w:val="00F445FF"/>
     <w:rsid w:val="00F4589F"/>
     <w:rsid w:val="00F46C4D"/>
     <w:rsid w:val="00F46D5B"/>
     <w:rsid w:val="00F47841"/>
     <w:rsid w:val="00F50A08"/>
     <w:rsid w:val="00F51AF2"/>
     <w:rsid w:val="00F55471"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F5705F"/>
     <w:rsid w:val="00F57FFE"/>
     <w:rsid w:val="00F61703"/>
     <w:rsid w:val="00F61F55"/>
     <w:rsid w:val="00F64268"/>
     <w:rsid w:val="00F6490D"/>
     <w:rsid w:val="00F64DC8"/>
+    <w:rsid w:val="00F654D5"/>
     <w:rsid w:val="00F6639A"/>
     <w:rsid w:val="00F66683"/>
     <w:rsid w:val="00F66F41"/>
     <w:rsid w:val="00F67385"/>
     <w:rsid w:val="00F70037"/>
     <w:rsid w:val="00F70518"/>
     <w:rsid w:val="00F70A3F"/>
     <w:rsid w:val="00F71638"/>
     <w:rsid w:val="00F73566"/>
     <w:rsid w:val="00F73AC3"/>
     <w:rsid w:val="00F73BA0"/>
     <w:rsid w:val="00F73C9C"/>
     <w:rsid w:val="00F74931"/>
     <w:rsid w:val="00F75377"/>
     <w:rsid w:val="00F7541D"/>
     <w:rsid w:val="00F75F36"/>
     <w:rsid w:val="00F76920"/>
     <w:rsid w:val="00F76944"/>
     <w:rsid w:val="00F76F62"/>
     <w:rsid w:val="00F805EE"/>
     <w:rsid w:val="00F80895"/>
     <w:rsid w:val="00F817D4"/>
     <w:rsid w:val="00F81E86"/>
     <w:rsid w:val="00F82848"/>
     <w:rsid w:val="00F831BB"/>
@@ -6010,65 +6270,67 @@
     <w:rsid w:val="00FB22D5"/>
     <w:rsid w:val="00FB2413"/>
     <w:rsid w:val="00FB319C"/>
     <w:rsid w:val="00FB34A1"/>
     <w:rsid w:val="00FB34E1"/>
     <w:rsid w:val="00FB3883"/>
     <w:rsid w:val="00FB4F40"/>
     <w:rsid w:val="00FB5179"/>
     <w:rsid w:val="00FB6A9B"/>
     <w:rsid w:val="00FB7FC8"/>
     <w:rsid w:val="00FC00CC"/>
     <w:rsid w:val="00FC0DAC"/>
     <w:rsid w:val="00FC2F9C"/>
     <w:rsid w:val="00FC4D18"/>
     <w:rsid w:val="00FC5DD6"/>
     <w:rsid w:val="00FC6713"/>
     <w:rsid w:val="00FC7A19"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD3EEA"/>
     <w:rsid w:val="00FD4651"/>
     <w:rsid w:val="00FD5125"/>
     <w:rsid w:val="00FE063C"/>
     <w:rsid w:val="00FE0CB7"/>
     <w:rsid w:val="00FE1225"/>
     <w:rsid w:val="00FE1B60"/>
+    <w:rsid w:val="00FE1C27"/>
     <w:rsid w:val="00FE21A4"/>
     <w:rsid w:val="00FE54D0"/>
     <w:rsid w:val="00FE64E8"/>
     <w:rsid w:val="00FE7215"/>
     <w:rsid w:val="00FE7C3A"/>
     <w:rsid w:val="00FE7E50"/>
     <w:rsid w:val="00FE7F57"/>
     <w:rsid w:val="00FE7FD2"/>
     <w:rsid w:val="00FF06C4"/>
     <w:rsid w:val="00FF367B"/>
     <w:rsid w:val="00FF43D3"/>
     <w:rsid w:val="00FF489F"/>
     <w:rsid w:val="00FF498C"/>
     <w:rsid w:val="00FF53E0"/>
     <w:rsid w:val="00FF5A4A"/>
+    <w:rsid w:val="00FF7CBF"/>
     <w:rsid w:val="0459F5FD"/>
     <w:rsid w:val="05FD9F90"/>
     <w:rsid w:val="06A78092"/>
     <w:rsid w:val="070521DC"/>
     <w:rsid w:val="0EEE7ED6"/>
     <w:rsid w:val="0F8D0111"/>
     <w:rsid w:val="0FDE26D9"/>
     <w:rsid w:val="12B3ACF2"/>
     <w:rsid w:val="1433AD8D"/>
     <w:rsid w:val="14C649A3"/>
     <w:rsid w:val="1699668F"/>
     <w:rsid w:val="18C555D9"/>
     <w:rsid w:val="1BCDE21C"/>
     <w:rsid w:val="1D498168"/>
     <w:rsid w:val="1DA099F2"/>
     <w:rsid w:val="207F6317"/>
     <w:rsid w:val="2132246F"/>
     <w:rsid w:val="239F85D2"/>
     <w:rsid w:val="23E033B2"/>
     <w:rsid w:val="240497B2"/>
     <w:rsid w:val="2516ADB8"/>
     <w:rsid w:val="25F25294"/>
     <w:rsid w:val="27EE5568"/>
     <w:rsid w:val="2807F2B4"/>
     <w:rsid w:val="2D7F5732"/>
@@ -6100,50 +6362,57 @@
     <w:rsid w:val="4E1C3976"/>
     <w:rsid w:val="4E87E8FD"/>
     <w:rsid w:val="54D1CAF5"/>
     <w:rsid w:val="562CD74C"/>
     <w:rsid w:val="579CB2EE"/>
     <w:rsid w:val="5E50AF6D"/>
     <w:rsid w:val="5FF9AF81"/>
     <w:rsid w:val="6015BCA1"/>
     <w:rsid w:val="62FFE614"/>
     <w:rsid w:val="6517102B"/>
     <w:rsid w:val="665D7074"/>
     <w:rsid w:val="6723119E"/>
     <w:rsid w:val="6ABD2F5C"/>
     <w:rsid w:val="6DCD3712"/>
     <w:rsid w:val="7125D1AB"/>
     <w:rsid w:val="71FF8CCC"/>
     <w:rsid w:val="77275467"/>
     <w:rsid w:val="7B763C94"/>
     <w:rsid w:val="7C1C4B5A"/>
     <w:rsid w:val="7CE113FB"/>
     <w:rsid w:val="7D7C7154"/>
     <w:rsid w:val="7DABE210"/>
     <w:rsid w:val="7EB0EB11"/>
     <w:rsid w:val="7F195638"/>
     <w:rsid w:val="7F230ACC"/>
+    <w:rsid w:val="9F91D776"/>
+    <w:rsid w:val="C5F79E8F"/>
+    <w:rsid w:val="D77F5301"/>
+    <w:rsid w:val="E8DF1098"/>
+    <w:rsid w:val="EBBFC614"/>
+    <w:rsid w:val="FD6B8656"/>
+    <w:rsid w:val="FF6FEEBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8565,51 +8834,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A26F14"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/LI045" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005CHIS" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="GoA_Sky">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -8893,107 +9162,74 @@
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" StyleName="APA" SelectedStyle="\APASixthEditionOfficeOnline.xsl" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>118</Words>
-  <Characters>676</Characters>
+  <Words>704</Words>
+  <Characters>739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>793</CharactersWithSpaces>
+  <CharactersWithSpaces>768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>