--- v0 (2025-11-04)
+++ v1 (2026-05-19)
@@ -1,8913 +1,3766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="444511E8" w14:textId="0611A5C8" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00F930B3" w:rsidP="00F930B3">
+    <w:p w14:paraId="1D878247" w14:textId="2CE3A0E1" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="001D5576" w:rsidP="00800BA6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-      <w:r w:rsidR="0019072E" w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:rFonts w:cs="Raavi" w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:cs/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ਨ ਕੀਤੇ ਜਾਣ </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00800BA6" w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਰੋਕਥਾਮ ਯੋਜਨਾ (ਟੈਂਪਲੇਟ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CCC2A8" w14:textId="5B37B40D" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="729DA0C7" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਇਹ ਟੈਂਪਲੇਟ ਉਦਾਹਰਨ ਦੇ ਉਦੇਸ਼ਾਂ ਲਈ ਹੈ। </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਐੱਮ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਐੱਸ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="003C3CB3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਵਰਡ ਸੰਸਕਰਣ ਦਾ ਇੱਕ ਲਿੰਕ ਜਿਸਨੂੰ ਤੁਸੀਂ ਆਪਣੇ ਕੰਮ ਅਤੇ ਕੰਮ ਦੀ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਥਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="003C3CB3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਲਈ ਅਨੁਕੂਲਿਤ ਕਰ ਸਕਦੇ ਹੋ, ਪਿਛਲੇ ਪੰਨੇ 'ਤੇ "ਵਧੇਰੇ ਜਾਣਕਾਰੀ ਲਈ" ਵਿੱਚ ਪ੍ਰਦਾਨ ਕੀਤਾ ਗਿਆ ਹੈ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>।</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਜੇ ਤੁਸੀਂ ਇਸ ਟੈਂਪਲੇਟ ਦੀ ਵਰਤੋਂ ਕਰਨ ਦੀ ਚੋਣ ਕਰਦੇ ਹੋ, ਤਾਂ ਇਹ ਸੁਨਿਸ਼ਚਿਤ ਕਰੋ ਕਿ ਤੁਸੀਂ ਇਸ ਨੂੰ ਆਪਣੇ ਕੰਮ ਅਤੇ ਕੰਮ ਦੀ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਥਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> '</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="003C3CB3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਅਨੁਕੂਲਿਤ ਕਰ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਲੈਂਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="003C3CB3">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ਹੋ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>।</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਨੋਟ ਕਰੋ ਕਿ ਇਹ ਟੈਂਪਲੇਟ ਸਿਰਫ ਸੈਕਸ਼ਨ 390 (1), OHS ਕੋਡ ਦੀਆਂ ਜ਼ਰੂਰਤਾਂ ਨੂੰ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਪੂਰੀਆਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਕਰਦਾ ਹੈ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>।</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਕੋਡ ਦੇ ਭਾਗ 27 ਵਿੱਚ ਹੋਰ ਲੋੜਾਂ ਹਨ। ਇਹ ਸਿਫਾਰਸ਼ ਕੀਤੀ ਜਾਂਦੀ ਹੈ ਕਿ ਤੁਸੀਂ ਉਹਨਾਂ ਨੂੰ ਆਪਣੀ ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਰੋਕਥਾਮ ਯੋਜਨਾ ਵਿੱਚ ਉਚਿਤ ਤੌਰ 'ਤੇ ਸ਼ਾਮਲ ਕਰੋ। </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242DDAF8" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E362C7F" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...18 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਐਂਪਲਾਇਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1116 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...740 lines deleted...]
-        <w:t xml:space="preserve">।   </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਦਾ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਦਾ ਨਾਮ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5254648C" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="4F55B3CA" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...47 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਮਿਤੀ: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA22D93" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="25DF3A4E" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਅਗਲੀ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜਾਂਚ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਪੜਤਾਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਮਿਥੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਗਈ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਤਾਰੀਖ਼: ( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਵੱਧ ਤੋਂ ਵੱਧ ਤਿੰਨ ਸਾਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>।</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB044C" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="7FCC87B7" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਸਿਹਤ ਅਤੇ ਸੁਰੱਖਿਆ ਕਮੇਟੀ ਜਾਂ ਪ੍ਰਤੀਨਿਧ ਨਾਲ ਸਲਾਹ-ਮਸ਼ਵਰਾ ਕੀਤਾ ਗਿਆ (ਜੇ ਕੋਈ ਹੈ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...93 lines deleted...]
-        <w:t>.)</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Yes___ No___ N/A___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A08B4F" w14:textId="7671790F" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="647F7F53" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਪ੍ਰਭਾਵਿਤ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਵਰਕਰਾਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਨਾਲ ਸਲਾਹ-ਮਸ਼ਵਰਾ ਕੀਤਾ ਗਿਆ (ਜੇ ਕੋਈ ਕਮੇਟੀ ਜਾਂ ਪ੍ਰਤੀਨਿਧ ਨਹੀਂ ਹੈ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="14"/>
-[...15 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Yes___ No___ N/A___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A447922" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਲੋੜੀਂਦੀ ਰੋਕਥਾਮ ਯੋਜਨਾ ਸਮੱਗਰੀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE7C8FE" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਦੇ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਖਤਰਿਆਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਨੂੰ ਖਤਮ ਕਰਨ ਜਾਂ ਕੰਟਰੋਲ ਕਰਨ ਲਈ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਐਂਪਲਾਇਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...251 lines deleted...]
-        <w:t>___</w:t>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਦੁਆਰਾ ਕੀਤੇ ਜਾਣ ਵਾਲੇ ਉਪਾਅ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D3C48" w14:textId="1FE2F94C" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="7A16A896" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
-[...504 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ਇਹਨਾਂ ਨੂੰ ਲਾਜ਼ਮੀ ਤੌਰ 'ਤੇ OHS ਕੋਡ ਦੇ ਭਾਗ 2 ਵਿੱਚ ਸਾਰੇ ਖਤਰੇ ਦੇ ਮੁਲਾਂਕਣ ਅਤੇ ਕੰਟਰੋਲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜ਼ਰੂਰਤਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Raavi"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00676896" w:rsidRPr="004F2F9D">
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00676896" w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਅਨੁਸਾਰੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F2F9D">
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋਣਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਚਾਹੀਦਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੈ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>।</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00FB6DB7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਜੇ ਤੁਸੀਂ ਇੱਕ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਰੀਟੇਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਫਿਊਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਕਨਵੀਨੀਐਂਸ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਸਟੋਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,, ਤਾਂ ਤੁਹਾਨੂੰ ਲਾਜ਼ਮੀ ਤੌਰ 'ਤੇ ਕੋਡ ਦੇ ਸੈਕਸ਼ਨ 392.2 ਵਿੱਚ ਲੋੜੀਂਦੇ ਕੰਟਰੋਲਾਂ ਨੂੰ ਵੀ ਸ਼ਾਮਲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਕਰਨਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="14"/>
-[...621 lines deleted...]
-        <w:t>।)</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਚਾਹੀਦਾ ਹੈ।)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5905350B" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="524E8D7C" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D0DAE9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2A96A5CA" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626AF668" w14:textId="31DD0BE0" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="706304C1" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਵਰਕਰਾਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਨੂੰ ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ਖਤਰਿਆਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00FB6DB7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੀ ਪ੍ਰਵਿਰਤੀ ਅਤੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ਮਾਤਰਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00FB6DB7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਬਾਰੇ ਸੂਚਿਤ ਕਰਨ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>ਦੇ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਢੰਗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi" w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤਰੀਕੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...199 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, ਜਿਸ ਵਿੱਚ ਉਹਨਾਂ ਵਿਸ਼ੇਸ਼ ਜਾਂ ਆਮ ਖਤਰਿਆਂ ਬਾਰੇ ਜਾਣਕਾਰੀ ਵੀ ਸ਼ਾਮਲ ਹੈ ਜੋ ਮੌਜੂਦ ਹਨ ਜਾਂ ਮੌਜ਼ੂਦ ਹੋ ਸਕਦੇ ਹਨ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BE4D9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="21BA602B" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78073657" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="0608156F" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BC9BD2" w14:textId="081D5D7B" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="7F2B058F" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਦੀ ਰਿਪੋਰਟ ਕਰਨ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਢੰਗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤਰੀਕੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B296A4" w14:textId="72DB9572" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="30812EAB" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ਇਹਨਾਂ ਵਿੱਚ  OHS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Raavi" w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਐਕਟ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:cs/>
-          <w:lang w:bidi="pa-IN"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਦੇ ਸੈਕਸ਼ਨ 33 (1) ਦੇ ਅਧੀਨ ਲੋੜੀਂਦੀਆਂ ਘਟਨਾਵਾਂ ਦੀ ਰਿਪੋਰਟ ਕਰਨ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi" w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B54A9" w:rsidRPr="004F2F9D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Raavi"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:cs/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਢੰਗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:cs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤਰੀਕੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜ਼ਰੂਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋਣ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਸ਼ਾਮਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋਣੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਚਾਹੀਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹਨ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...161 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">।) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349D2C4" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="66E8295D" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02278418" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="7387CD6B" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41034CDC" w14:textId="1D15525E" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="3BE06CA5" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਹਿੰਸਾ ਅਤੇ ਪਰੇਸ਼ਾਨੀ ਦੀਆਂ ਸ਼ਿਕਾਇਤਾਂ ਅਤੇ ਘਟਨਾਵਾਂ ਦੀ ਜਾਂਚ ਕਰਨ ਲਈ  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਢੰਗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...116 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਤਰੀਕੇ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A859FC" w14:textId="12224664" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2BB4C9A3" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ਇਹਨਾਂ ਵਿੱਚ ਲਾਜ਼ਮੀ ਤੌਰ 'ਤੇ ਤੁਹਾਡੀ  ਸ਼ਿਕਾਇਤ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਨਿਪਟਾਰਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਕਰਨ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਅੰਦਰੂਨੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਢੰਗ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤਰੀਕੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00D051CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਸ਼ਾਮਲ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋਣੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਚਾਹੀਦੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹਨ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00D051CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਅਤੇ ਨਾਲ ਹੀ OHS ਐਕਟ ਦੇ ਸੈਕਸ਼ਨ 33(6)(a) ਤੋਂ (c) ਤੱਕ ਦੀਆਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜਾਂਚ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਪੜਤਾਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੀਆਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜ਼ਰੂਰਤਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00D051CB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="14"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਵੀ ਸ਼ਾਮਲ ਹੋਣੀਆਂ ਚਾਹੀਦੀਆਂ ਹਨ।)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390DCA7" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="51A847EF" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176DF725" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="3FDC6DDF" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70AEFF4F" w14:textId="3E73EAD7" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="066FD9E2" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਕਿਸੇ ਸ਼ਿਕਾਇਤ ਜਾਂ ਘਟਨਾ ਵਿੱਚ ਸ਼ਾਮਲ ਸਾਰੀਆਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ਪਾਰਟੀਆਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00D051CB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਦੀ ਗੁਪਤਤਾ ਦੀ ਰੱਖਿਆ ਕਰਨ ਦੇ ਪ੍ਰਬੰਧ, ਸਿਵਾਏ ਜਿੱਥੇ ਖੁਲਾਸਾ ਜਾਂ ਤਾਂ ਕਨੂੰਨ ਦੁਆਰਾ ਲੋੜੀਂਦਾ ਹੈ ਜਾਂ ਸ਼ਿਕਾਇਤ ਜਾਂ ਘਟਨਾ ਦੀ ਜਾਂਚ ਕਰਨ ਲਈ ਜ਼ਰੂਰੀ ਹੈ; ਸੁਧਾਰਾਤਮਕ ਕਾਰਵਾਈ ਕਰੋ; ਜਾਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਸ਼ਾਮਲ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F2F9D">
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਪਾਰਟੀਆਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="00D051CB">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...433 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਨੂੰ ਜਾਂਚ ਦੇ ਨਤੀਜਿਆਂ ਅਤੇ ਕੀਤੀ ਗਈ ਕਿਸੇ ਸੁਧਾਰਾਤਮਕ ਕਾਰਵਾਈ ਬਾਰੇ ਸੂਚਿਤ ਕਰੋ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048574BC" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="0C066CBA" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDC0DAB" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="004F2F9D" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="6D85C2D5" w14:textId="77777777" w:rsidR="00800BA6" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00800BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49529DDF" w14:textId="751140E6" w:rsidR="00664FF8" w:rsidRPr="006C3CC6" w:rsidRDefault="00A96C45" w:rsidP="001D5576">
+    <w:p w14:paraId="49529DDF" w14:textId="7A8296DF" w:rsidR="00664FF8" w:rsidRPr="00C102BA" w:rsidRDefault="00800BA6" w:rsidP="00507872">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...15 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਇਹ ਫਾਰਮ ਕੇਵਲ ਉਦਾਹਰਨ ਦੇ ਮਕਸਦਾਂ ਵਾਸਤੇ ਹੈ। ਇਕੱਲੇ ਇਸ ਫਾਰਮ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਭਰਨਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਤੁਹਾਨੂੰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜ਼ਰੂਰੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਨਹੀਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਕਿ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਵਿਧਾਨ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ਦੇ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਅਨੁਸਾਰੀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਹੋਣਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਬਣਾ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਦੇਵੇ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Nirmala UI" w:hAnsi="Nirmala UI" w:cs="Nirmala UI"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>।)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA" w:rsidDel="002213CD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਇਹ ਮਹੱਤਵਪੂਰਨ ਅਤੇ ਜ਼ਰੂਰੀ ਹੈ ਕਿ ਤੁਸੀਂ ਆਪਣੀ ਕੰਮ ਵਾਲੀ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਥਾਂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਦੇ ਵਿਲੱਖਣ ਹਾਲਾਤਾਂ ਨੂੰ ਪੂਰਾ ਕਰਨ ਲਈ ਇਸ ਦਸਤਾਵੇਜ਼ ਨੂੰ ਅਨੁਕੂਲਿਤ ਕਰੋ। ਇਸ ਤੋਂ ਇਲਾਵਾ, ਇਹ ਜ਼ਰੂਰੀ ਹੈ ਕਿ ਇਹ ਦਸਤਾਵੇਜ਼ ਨਾ ਸਿਰਫ ਪੂਰਾ ਕੀਤਾ ਜਾਵੇ, ਬਲਕਿ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਵਿਧਾਨ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ਦੇ ਅਨੁਸਾਰ ਵਰਤਿਆ ਜਾਵੇ, ਸੰਚਾਰਿਤ ਕੀਤਾ ਜਾਵੇ ਅਤੇ ਲਾਗੂ ਕੀਤਾ ਜਾਵੇ। ਨਾ ਤਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ਸਰਕਾਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ਅਤੇ ਨਾ ਹੀ ਇਸਦੇ ਏਜੰਟ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਵਰਕਰ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਜਾਂ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ਕਾਂਟਰੈਕਟਰ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ਤੁਹਾਡੇ ਵੱਲੋਂ ਇਸ ਫਾਰਮ ਦੀ ਵਰਤੋਂ ਕਰਕੇ ਹੋਣ ਵਾਲੇ ਕਿਸੇ ਵੀ ਨੁਕਸਾਨ, ਸਿੱਧੇ ਜਾਂ ਅਸਿੱਧੇ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ਲਈ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1600 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ਤੁਹਾਡੇ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ਪ੍ਰਤਿ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C102BA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ਜ਼ਿੰਮੇਵਾਰ ਹੋਣਗੇ।</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00664FF8" w:rsidRPr="006C3CC6" w:rsidSect="008776BE">
+    <w:sectPr w:rsidR="00664FF8" w:rsidRPr="00C102BA" w:rsidSect="00C102BA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00B64775" w14:textId="77777777" w:rsidR="000452E8" w:rsidRDefault="000452E8" w:rsidP="00166C55">
+    <w:p w14:paraId="21214A16" w14:textId="77777777" w:rsidR="009D309F" w:rsidRDefault="009D309F" w:rsidP="00166C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABDF0C7" w14:textId="77777777" w:rsidR="000452E8" w:rsidRDefault="000452E8" w:rsidP="00166C55">
+    <w:p w14:paraId="20CEF941" w14:textId="77777777" w:rsidR="009D309F" w:rsidRDefault="009D309F" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01B4E35D" w14:textId="77777777" w:rsidR="000452E8" w:rsidRDefault="000452E8" w:rsidP="00166C55"/>
+    <w:p w14:paraId="1FE91FCB" w14:textId="77777777" w:rsidR="009D309F" w:rsidRDefault="009D309F" w:rsidP="00166C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{4C1966D5-EAF2-4BBA-BEF4-B53082F389DD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{E6732323-709E-45BA-890B-AA1986F54BFA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{64C91CE9-D5AC-4BBF-B2FB-879AEB3DC2B0}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{CBD1F898-A0ED-4A3E-96F0-8442C1F27469}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{00E03E5F-82F4-4E59-B256-41597BF7F6FE}"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{B7DBAD22-36DF-4862-81E3-ABE1C84E0EF8}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{98989C27-3554-410B-B62A-CC939DFFA251}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{4F8B56CF-54D7-4EDE-8BB4-8BDAC3A480AE}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{383CB1BE-500E-44AE-A5BF-4F245D835C5C}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{375B4391-B241-4812-912E-78A04C41C864}"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="72 Condensed"/>
+    <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{322533B8-0B7D-4D2C-932C-9484C17BFC62}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{68F14FF4-7062-45CB-8B2D-B7C8BBDF9041}"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{7EAF841D-943D-41CF-BEC8-98E57F4B9084}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{DB884AC3-2792-4FDD-B4B9-AA03C05C1341}"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Nirmala UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{EBCA5096-26A4-4E34-A1A4-5D3AAF5950C2}"/>
+    <w:sig w:usb0="80FF8023" w:usb1="0200004A" w:usb2="00000200" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{BB4218E9-9FE1-4BBB-94B8-A32874981A39}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{56A1E092-0987-4648-B2AF-8CA5755951BD}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{5735B87A-4C38-42B2-AC5F-0B9218D704E8}"/>
+    <w:embedBoldItalic r:id="rId12" w:fontKey="{393CF81E-34C6-47AF-9438-FE23D91442BD}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{064AD1AE-B09E-4A5B-B8DD-171A629E0F21}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{0867EFAB-FE1F-402C-8C8C-49B1EAA88B6E}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{B00C3DC4-D8A4-4C49-88F8-E97672F5A280}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CE08C9D" w14:textId="6DCC6AD5" w:rsidR="009B5F9D" w:rsidRDefault="0078554E">
+  <w:p w14:paraId="5CE08C9D" w14:textId="418F9E73" w:rsidR="009B5F9D" w:rsidRDefault="0070516A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="562B584D" wp14:editId="6D105D35">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665409" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DBE85BB" wp14:editId="04B6B4D6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1084213944" name="Text Box 5" descr="Classification: Public">
+              <wp:docPr id="563024754" name="Text Box 2" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62E4FEC8" w14:textId="060F37D2" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                        <w:p w14:paraId="63F1610F" w14:textId="3E255F81" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0078554E">
+                          <w:r w:rsidRPr="0070516A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="562B584D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3DBE85BB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSDftUDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azJu2MOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZJ6pF8fFrc9lqRg3C+BVPRYpJTIgyHujW7iv54WX+6&#10;ocQHZmqmwIiKHoWnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfN51oGrrQMuvEfv/RCky4QvpeDhSUovAlEVxd5COl06t/HMlgtW7hyzTcvHNtg/dKFZa7Do&#10;GeqeBUb2rv0DSrfcgQcZJhx0BlK2XKQZcJoifzfNpmFWpFmQHG/PNPn/B8sfDxv77Ejov0KPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Ung80yb6QHi8dJVfF3MMcYx9vplfF7MIk11uW+fDNwGaRKOiDteS2GKH&#10;Bx+G1FNKLGZg3SqVVqPMbw7EjJ7s0mK0Qr/tx763UB9xHAfDpr3l6xZrPjAfnpnD1WKbKNfwhIdU&#10;0FUURouSBtzPv/ljPjKOUUo6lEpFDWqZEvXd4Cams6s8j9JKf2i4k7FNRvEln8W42es7QBUW+CAs&#10;T2ZMDupkSgf6FdW8itUwxAzHmhXdnsy7MAgXXwMXq1VKQhVZFh7MxvIIHcmKTL70r8zZke6Ai3qE&#10;k5hY+Y71ITfe9Ha1D8h9WkkkdmBz5BsVmJY6vpYo8bf/Kevyppe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF50JNNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6HiooTaeJ&#10;L3GlIMExbbymWuOUOtvKv8dwgYsl6331+HG1WcKojjjzEMnAepWBQuqiG6g38Pb6eHUNipMlZ8dI&#10;aOALGTb1+VllSxdP9ILHJvVKIMSlNeBTmkqtufMYLK/ihCTZLs7BJlnnXrvZngQeRp1nWaGDHUgu&#10;eDvhncdu3xyCgeL+aeun9+Ljc5fzM7dxn5r4YMzlxbK9BZVwSX9l+NEXdajFqY0HcqxGA/JI+p2S&#10;5fm6ANUKOLsBXVf6v3z9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIN+1QPAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABedCTTYAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251665409;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="62E4FEC8" w14:textId="060F37D2" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                  <w:p w14:paraId="63F1610F" w14:textId="3E255F81" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0078554E">
+                    <w:r w:rsidRPr="0070516A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7211A04E" w14:textId="59CC2B22" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="0078554E" w:rsidP="00EF4CAA">
+  <w:p w14:paraId="7211A04E" w14:textId="03D9A4E8" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="0070516A" w:rsidP="00EF4CAA">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA75126" wp14:editId="67C28B5F">
-              <wp:simplePos x="685800" y="9124950"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F97FD38" wp14:editId="11D61320">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1410299338" name="Text Box 6" descr="Classification: Public">
+              <wp:docPr id="1052407885" name="Text Box 3" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57A0C1BB" w14:textId="4D34F6C7" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                        <w:p w14:paraId="76663F0D" w14:textId="4B8DC07F" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0078554E">
+                          <w:r w:rsidRPr="0070516A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5AA75126" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4F97FD38" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251661313;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP87VuEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Lc2EkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS1f5dTHFEMfY15vpdTGJZbLLbet8+CFAk2hU1CEtCS22&#10;X/kwpJ5SYjMDy1apRI0yfzmwZvRklxGjFfpNT9r61fgbqA+4lYOBcG/5ssXWK+bDE3PIME6Lqg2P&#10;eEgFXUXhaFHSgPv9P3/MR+AxSkmHiqmoQUlTon4aJGQ8ucrzqLD0h4Y7GZtkFN/ySYybnb4DFGOB&#10;78LyZMbkoE6mdKBfUNSL2A1DzHDsWdHNybwLg37xUXCxWKQkFJNlYWXWlsfSEbMI6HP/wpw9oh6Q&#10;rwc4aYqVb8AfcuNNbxe7gBQkZiK+A5pH2FGIidvjo4lKf/2fsi5Pe/4HAAD//wMAUEsDBBQABgAI&#10;AAAAIQAXnQk02AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLoeKihN&#10;p4kvcaUgwTFtvKZa45Q628q/x3CBiyXrffX4cbVZwqiOOPMQycB6lYFC6qIbqDfw9vp4dQ2KkyVn&#10;x0ho4AsZNvX5WWVLF0/0gscm9UogxKU14FOaSq258xgsr+KEJNkuzsEmWedeu9meBB5GnWdZoYMd&#10;SC54O+Gdx27fHIKB4v5p66f34uNzl/Mzt3GfmvhgzOXFsr0FlXBJf2X40Rd1qMWpjQdyrEYD8kj6&#10;nZLl+boA1Qo4uwFdV/q/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT/O1bhECAAAi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF50JNNgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251666433;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="57A0C1BB" w14:textId="4D34F6C7" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                  <w:p w14:paraId="76663F0D" w14:textId="4B8DC07F" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0078554E">
+                    <w:r w:rsidRPr="0070516A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E6353" w:rsidRPr="0000551D">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB4A41A" wp14:editId="0EF72909">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5273040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9351645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="331445030" name="Picture 331445030" descr="ਅਲਬਰਟਾ ਸਰਕਾਰ ਦਾ ਲੋਗੋ"/>
+          <wp:docPr id="1200352693" name="Picture 1200352693" descr="ਅਲਬਰਟਾ ਸਰਕਾਰ ਦਾ ਲੋਗੋ"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
+    <w:r w:rsidR="00EF4CAA">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਹਿੰਸਾ</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
+      <w:rPr>
+        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਅਪੈਂਡਿਕਸ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਅਤੇ</w:t>
+      <w:t>ਹਿੰਸਾ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਪਰੇਸ਼ਾਨ</w:t>
+      <w:t>ਅਤੇ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਕੀਤੇ</w:t>
+      <w:t>ਪਰੇਸ਼ਾਨ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਜਾਣ</w:t>
+      <w:t>ਕੀਤੇ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਰੋਕਥਾਮ</w:t>
+      <w:t>ਜਾਣ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਯੋਜਨਾ</w:t>
+      <w:t>ਰੋਕਥਾਮ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਟੈਂਪਲੇਟ</w:t>
+      <w:t>ਯੋਜਨਾ</w:t>
     </w:r>
     <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:rFonts w:cs="Raavi"/>
         <w:b/>
         <w:bCs/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
+      <w:rPr>
+        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਟੈਂਪਲੇਟ</w:t>
+    </w:r>
+    <w:r w:rsidR="008E1EB8" w:rsidRPr="008E1EB8">
+      <w:rPr>
+        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:rFonts w:cs="Raavi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D638990" w14:textId="01D3A569" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
+  <w:p w14:paraId="2D638990" w14:textId="5784731D" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
     </w:pPr>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve">© </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-[...11 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00462F8B">
       <w:t>2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve"> ਅਲਬਰਟਾ ਸਰਕਾਰ |  ਅ</w:t>
+    </w:r>
+    <w:r w:rsidR="00DC0627">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ਪ੍ਰੇਲ </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:t>ਅਲਬਰਟਾ</w:t>
+    <w:r w:rsidRPr="00D9312C">
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>2025</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-    <w:r w:rsidR="00AA51DC" w:rsidRPr="00AA51DC">
+    <w:r w:rsidR="00DC0627">
       <w:rPr>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਪ੍ਰਕਾਸ਼ਿਤ</w:t>
+      <w:t xml:space="preserve"> ਵਿੱਚ </w:t>
     </w:r>
-    <w:r w:rsidR="00AA51DC" w:rsidRPr="00AA51DC">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidR="00DC0627" w:rsidRPr="00237A9F">
+      <w:t>ਅਪਡੇਟ</w:t>
     </w:r>
-    <w:r w:rsidR="00AA51DC" w:rsidRPr="00AA51DC">
+    <w:r w:rsidR="00DC0627">
       <w:rPr>
         <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t>ਮਾਰਚ</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AA51DC" w:rsidRPr="00AA51DC">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Raavi"/>
+    <w:r w:rsidR="004C67A1">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
         <w:cs/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>ਕੀ</w:t>
     </w:r>
-    <w:r w:rsidR="00AA51DC" w:rsidRPr="00AA51DC">
-      <w:t>2025</w:t>
+    <w:r w:rsidR="00DC0627">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਤਾ ਗਿਆ</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00F832AD" w:rsidRPr="00F832AD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">TMP005PUN </w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA09B61" w14:textId="17DCE580" w:rsidR="004F3270" w:rsidRPr="0000551D" w:rsidRDefault="0078554E" w:rsidP="004F3270">
+  <w:p w14:paraId="07291EE4" w14:textId="33DECA85" w:rsidR="00C638BC" w:rsidRPr="0000551D" w:rsidRDefault="0070516A" w:rsidP="00C638BC">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4305BA0A" wp14:editId="4F9868B1">
-              <wp:simplePos x="685800" y="9124950"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664385" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="050C2643" wp14:editId="6B29217C">
+              <wp:simplePos x="685800" y="8877300"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1874020792" name="Text Box 4" descr="Classification: Public">
+              <wp:docPr id="944142532" name="Text Box 1" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="324ABC63" w14:textId="7829E912" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                        <w:p w14:paraId="1D0BABF8" w14:textId="63D103D6" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0078554E">
+                          <w:r w:rsidRPr="0070516A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4305BA0A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="050C2643" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251659265;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeZUYsEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTdoZcYqsRYYB&#10;RVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kmKX6897S47bUiB+F8C6aixSSnRBgOdWt2Ff3xsv50&#10;Q4kPzNRMgREVPQpPb5cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yaZ7Psw5cbR1w4T1674cgXab6UgoenqT0IhBVUZwtpNOlcxvPbLlg5c4x27T8NAb7hyk0aw02&#10;PZe6Z4GRvWv/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSA8XrrKr4s5hjjGPt/Mr4tZLJNdblvnwzcBmkSjog5pSWix&#10;w4MPQ+qYEpsZWLdKJWqU+c2BNaMnu4wYrdBve9LWFZ2O42+hPuJWDgbCveXrFls/MB+emUOGcVpU&#10;bXjCQyroKgoni5IG3M+/+WM+Ao9RSjpUTEUNSpoS9d0gIdPZVZ5HhaU/NNxobJNRfMlnMW72+g5Q&#10;jAW+C8uTGZODGk3pQL+iqFexG4aY4dizotvRvAuDfvFRcLFapSQUk2XhwWwsj6UjZhHQl/6VOXtC&#10;PSBfjzBqipXvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUp/+5+yLk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhABedCTTYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuh4q&#10;KE2niS9xpSDBMW28plrjlDrbyr/HcIGLJet99fhxtVnCqI448xDJwHqVgULqohuoN/D2+nh1DYqT&#10;JWfHSGjgCxk29flZZUsXT/SCxyb1SiDEpTXgU5pKrbnzGCyv4oQk2S7OwSZZ51672Z4EHkadZ1mh&#10;gx1ILng74Z3Hbt8cgoHi/mnrp/fi43OX8zO3cZ+a+GDM5cWyvQWVcEl/ZfjRF3WoxamNB3KsRgPy&#10;SPqdkuX5ugDVCji7AV1X+r98/Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeZUYsEwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXnQk0&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251664385;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz1bky9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixd&#10;hQp0TadpG4grBYkd08ZrqjVO12RbeXsMF7hYsv5fnz8Xy8n14oxj6DwpmM8SEEiNNx21Cj7en+8e&#10;QYSoyejeEyr4wgDL8vqq0LnxF3rDcxVbwRAKuVZgYxxyKUNj0ekw8wMSZ3s/Oh15HVtpRn1huOtl&#10;miSZdLojvmD1gGuLzaE6OQXZ5mVlh89sd9yn4TXU/hArv1Xq9mZaLUBEnOJfGX70WR1Kdqr9iUwQ&#10;vQJ+JP5OztL7+QOImsHJE8iykP/ly28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhRDD&#10;MhUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;z1bky9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="324ABC63" w14:textId="7829E912" w:rsidR="0078554E" w:rsidRPr="0078554E" w:rsidRDefault="0078554E" w:rsidP="0078554E">
+                  <w:p w14:paraId="1D0BABF8" w14:textId="63D103D6" w:rsidR="0070516A" w:rsidRPr="0070516A" w:rsidRDefault="0070516A" w:rsidP="0070516A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0078554E">
+                    <w:r w:rsidRPr="0070516A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00BA12E4" w:rsidRPr="00BA12E4">
-[...180 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00C638BC">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B2C92BB" wp14:editId="522399A1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663361" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27B934BE" wp14:editId="301743AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5273040</wp:posOffset>
+            <wp:posOffset>5587365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9351645</wp:posOffset>
+            <wp:posOffset>9065895</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="2003881667" name="Picture 2003881667" descr="ਅਲਬਰਟਾ ਸਰਕਾਰ ਦਾ ਲੋਗੋ"/>
+          <wp:docPr id="489628047" name="Picture 1" descr="ਅਲਬਰਟਾ ਸਰਕਾਰ ਦਾ ਲੋਗੋ"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1615701939" descr="ਅਲਬਰਟਾ ਸਰਕਾਰ ਦਾ ਲੋਗੋ"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਹਿੰਸਾ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਅਤੇ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਪਰੇਸ਼ਾਨ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਕੀਤੇ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਜਾਣ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਰੋਕਥਾਮ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਯੋਜਨਾ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi" w:hint="cs"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>ਟੈਂਪਲੇਟ</w:t>
+    </w:r>
+    <w:r w:rsidR="00C638BC" w:rsidRPr="002F6F35">
+      <w:rPr>
+        <w:rFonts w:cs="Raavi"/>
+        <w:cs/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0117FB60" w14:textId="160D0621" w:rsidR="00D14E74" w:rsidRPr="004F3270" w:rsidRDefault="004F3270" w:rsidP="004F3270">
+  <w:p w14:paraId="4F92B757" w14:textId="104634D8" w:rsidR="00C638BC" w:rsidRDefault="00C638BC" w:rsidP="00C638BC">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
     </w:pPr>
     <w:r w:rsidRPr="00237A9F">
-      <w:t xml:space="preserve">© </w:t>
+      <w:t xml:space="preserve">© 2025 </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
-      <w:fldChar w:fldCharType="begin"/>
-[...14 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>ਅਲਬਰਟਾ</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00237A9F">
-      <w:t>ਅਲਬਰਟਾ</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>ਦੀ</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00237A9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
       <w:t>ਸਰਕਾਰ</w:t>
-    </w:r>
-[...37 lines deleted...]
-      <w:t>2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>ਅਪਡੇਟ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>ਕੀਤਾ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:rPr>
+        <w:rFonts w:ascii="Raavi" w:hAnsi="Raavi" w:cs="Raavi"/>
+      </w:rPr>
+      <w:t>ਅਪ੍ਰੈਲ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00237A9F">
+      <w:t xml:space="preserve"> 2025 |  </w:t>
+    </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00F832AD">
+      <w:r w:rsidR="003C5E0B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">TMP005PUN </w:t>
+        <w:t>TMP005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>PUN</w:t>
       </w:r>
     </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="0117FB60" w14:textId="09BD84F6" w:rsidR="00D14E74" w:rsidRPr="004F3270" w:rsidRDefault="00D14E74" w:rsidP="004F3270">
+    <w:pPr>
+      <w:pStyle w:val="FooterNormal"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58039C7E" w14:textId="77777777" w:rsidR="000452E8" w:rsidRPr="001522A5" w:rsidRDefault="000452E8" w:rsidP="00166C55">
+    <w:p w14:paraId="78251097" w14:textId="77777777" w:rsidR="009D309F" w:rsidRPr="001522A5" w:rsidRDefault="009D309F" w:rsidP="00166C55">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C7DFB2" w14:textId="77777777" w:rsidR="000452E8" w:rsidRDefault="000452E8" w:rsidP="00166C55">
+    <w:p w14:paraId="6209C731" w14:textId="77777777" w:rsidR="009D309F" w:rsidRDefault="009D309F" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BB99FF3" w14:textId="77777777" w:rsidR="000452E8" w:rsidRDefault="000452E8" w:rsidP="00166C55"/>
+    <w:p w14:paraId="1FBD5EB0" w14:textId="77777777" w:rsidR="009D309F" w:rsidRDefault="009D309F" w:rsidP="00166C55"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-835002066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="76F4698E" w14:textId="40AC6047" w:rsidR="004F3270" w:rsidRDefault="004F3270">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -11576,51 +6429,50 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="145096767">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="291520212">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1975018385">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1193542696">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD0857"/>
@@ -11652,93 +6504,92 @@
     <w:rsid w:val="00021F72"/>
     <w:rsid w:val="0002266A"/>
     <w:rsid w:val="00022F4F"/>
     <w:rsid w:val="000230C6"/>
     <w:rsid w:val="00024E47"/>
     <w:rsid w:val="00025250"/>
     <w:rsid w:val="0002546F"/>
     <w:rsid w:val="000259C6"/>
     <w:rsid w:val="00025EF4"/>
     <w:rsid w:val="000261BC"/>
     <w:rsid w:val="00027525"/>
     <w:rsid w:val="00027C6B"/>
     <w:rsid w:val="00032238"/>
     <w:rsid w:val="000327D2"/>
     <w:rsid w:val="00032C53"/>
     <w:rsid w:val="00033873"/>
     <w:rsid w:val="0003423C"/>
     <w:rsid w:val="00034A38"/>
     <w:rsid w:val="00035F6E"/>
     <w:rsid w:val="0003619B"/>
     <w:rsid w:val="00036DC5"/>
     <w:rsid w:val="00036FF5"/>
     <w:rsid w:val="00041DED"/>
     <w:rsid w:val="0004229D"/>
     <w:rsid w:val="00044C7C"/>
-    <w:rsid w:val="000452E8"/>
     <w:rsid w:val="00045A68"/>
     <w:rsid w:val="000460FE"/>
     <w:rsid w:val="00046D4C"/>
     <w:rsid w:val="00046E20"/>
     <w:rsid w:val="00047E6B"/>
     <w:rsid w:val="00050864"/>
     <w:rsid w:val="000510D9"/>
     <w:rsid w:val="00051529"/>
     <w:rsid w:val="00051973"/>
     <w:rsid w:val="00052C04"/>
     <w:rsid w:val="00052EB3"/>
     <w:rsid w:val="00053536"/>
     <w:rsid w:val="00055475"/>
     <w:rsid w:val="000554A0"/>
     <w:rsid w:val="000557B5"/>
     <w:rsid w:val="00057D11"/>
     <w:rsid w:val="00057DFE"/>
     <w:rsid w:val="000614A8"/>
     <w:rsid w:val="0006425E"/>
     <w:rsid w:val="00066422"/>
     <w:rsid w:val="00067011"/>
     <w:rsid w:val="00067C26"/>
     <w:rsid w:val="00070654"/>
+    <w:rsid w:val="00071A35"/>
     <w:rsid w:val="00071BC0"/>
     <w:rsid w:val="00072EC7"/>
     <w:rsid w:val="00073AF7"/>
     <w:rsid w:val="00073B75"/>
     <w:rsid w:val="000757A7"/>
     <w:rsid w:val="000763AE"/>
     <w:rsid w:val="000763D3"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000812AA"/>
     <w:rsid w:val="00081689"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="000825D5"/>
     <w:rsid w:val="00083075"/>
     <w:rsid w:val="0008463E"/>
     <w:rsid w:val="0008489C"/>
     <w:rsid w:val="00084F05"/>
     <w:rsid w:val="00085B14"/>
-    <w:rsid w:val="00086985"/>
     <w:rsid w:val="00086BC3"/>
     <w:rsid w:val="00087377"/>
     <w:rsid w:val="00087AAA"/>
     <w:rsid w:val="00091287"/>
     <w:rsid w:val="000914AC"/>
     <w:rsid w:val="000914FB"/>
     <w:rsid w:val="00091805"/>
     <w:rsid w:val="00091AF6"/>
     <w:rsid w:val="00095AD1"/>
     <w:rsid w:val="000979A0"/>
     <w:rsid w:val="000A0261"/>
     <w:rsid w:val="000A1C03"/>
     <w:rsid w:val="000A39F0"/>
     <w:rsid w:val="000A44B1"/>
     <w:rsid w:val="000A451F"/>
     <w:rsid w:val="000A4DE4"/>
     <w:rsid w:val="000A4DF4"/>
     <w:rsid w:val="000A6540"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A78CD"/>
     <w:rsid w:val="000B175E"/>
     <w:rsid w:val="000B1DAB"/>
     <w:rsid w:val="000B3724"/>
     <w:rsid w:val="000B73EA"/>
     <w:rsid w:val="000C12C2"/>
@@ -11919,77 +6770,78 @@
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
     <w:rsid w:val="001C2188"/>
     <w:rsid w:val="001C224B"/>
     <w:rsid w:val="001C3030"/>
     <w:rsid w:val="001C5461"/>
     <w:rsid w:val="001C5A19"/>
     <w:rsid w:val="001C6A9E"/>
     <w:rsid w:val="001C6CDC"/>
     <w:rsid w:val="001C7A9E"/>
     <w:rsid w:val="001D266A"/>
     <w:rsid w:val="001D26A3"/>
     <w:rsid w:val="001D2CBF"/>
     <w:rsid w:val="001D3B42"/>
     <w:rsid w:val="001D5576"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D5D66"/>
     <w:rsid w:val="001D673A"/>
     <w:rsid w:val="001D67E1"/>
     <w:rsid w:val="001D6924"/>
     <w:rsid w:val="001D69CE"/>
     <w:rsid w:val="001D7798"/>
     <w:rsid w:val="001D7B83"/>
+    <w:rsid w:val="001E22E5"/>
     <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E4977"/>
     <w:rsid w:val="001E50A8"/>
     <w:rsid w:val="001E5522"/>
     <w:rsid w:val="001E6588"/>
     <w:rsid w:val="001E71C6"/>
     <w:rsid w:val="001F1450"/>
     <w:rsid w:val="001F191C"/>
-    <w:rsid w:val="001F2767"/>
     <w:rsid w:val="001F3D5B"/>
     <w:rsid w:val="001F6DF4"/>
     <w:rsid w:val="002000BA"/>
     <w:rsid w:val="00201764"/>
     <w:rsid w:val="00202388"/>
     <w:rsid w:val="00203632"/>
     <w:rsid w:val="002047D9"/>
     <w:rsid w:val="00204867"/>
     <w:rsid w:val="00206307"/>
     <w:rsid w:val="002079FD"/>
     <w:rsid w:val="00207F84"/>
     <w:rsid w:val="00207FCB"/>
     <w:rsid w:val="00214482"/>
     <w:rsid w:val="00214D6F"/>
     <w:rsid w:val="002159DD"/>
     <w:rsid w:val="00216251"/>
     <w:rsid w:val="002162D8"/>
     <w:rsid w:val="00216824"/>
+    <w:rsid w:val="00221161"/>
     <w:rsid w:val="00222E1D"/>
     <w:rsid w:val="002234C1"/>
     <w:rsid w:val="00223F12"/>
     <w:rsid w:val="0022434A"/>
     <w:rsid w:val="002259CF"/>
     <w:rsid w:val="00225B11"/>
     <w:rsid w:val="0022605C"/>
     <w:rsid w:val="00226C1C"/>
     <w:rsid w:val="00227098"/>
     <w:rsid w:val="00227C0B"/>
     <w:rsid w:val="002302C3"/>
     <w:rsid w:val="002313B8"/>
     <w:rsid w:val="0023272E"/>
     <w:rsid w:val="00233452"/>
     <w:rsid w:val="0023452F"/>
     <w:rsid w:val="00236AF3"/>
     <w:rsid w:val="002372E8"/>
     <w:rsid w:val="0023752C"/>
     <w:rsid w:val="00237A9F"/>
     <w:rsid w:val="00240D6C"/>
     <w:rsid w:val="002424E5"/>
     <w:rsid w:val="00243DC1"/>
     <w:rsid w:val="00244DC6"/>
     <w:rsid w:val="00245262"/>
     <w:rsid w:val="002471F2"/>
@@ -12000,50 +6852,51 @@
     <w:rsid w:val="002528A5"/>
     <w:rsid w:val="0025311B"/>
     <w:rsid w:val="00253384"/>
     <w:rsid w:val="0025375D"/>
     <w:rsid w:val="00253A3B"/>
     <w:rsid w:val="0025405E"/>
     <w:rsid w:val="002551FE"/>
     <w:rsid w:val="002554FF"/>
     <w:rsid w:val="002559E7"/>
     <w:rsid w:val="00255C55"/>
     <w:rsid w:val="00256499"/>
     <w:rsid w:val="002569D2"/>
     <w:rsid w:val="00257B07"/>
     <w:rsid w:val="00262107"/>
     <w:rsid w:val="00262542"/>
     <w:rsid w:val="00262C22"/>
     <w:rsid w:val="00262D78"/>
     <w:rsid w:val="00263DCB"/>
     <w:rsid w:val="00264741"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="0026567E"/>
     <w:rsid w:val="00266831"/>
     <w:rsid w:val="00266BF3"/>
     <w:rsid w:val="00270F05"/>
     <w:rsid w:val="0027121C"/>
+    <w:rsid w:val="00271EDC"/>
     <w:rsid w:val="002725B6"/>
     <w:rsid w:val="00272B87"/>
     <w:rsid w:val="0027431C"/>
     <w:rsid w:val="00274366"/>
     <w:rsid w:val="00274552"/>
     <w:rsid w:val="00276792"/>
     <w:rsid w:val="00277077"/>
     <w:rsid w:val="00277438"/>
     <w:rsid w:val="00277E81"/>
     <w:rsid w:val="00277F44"/>
     <w:rsid w:val="00281A7B"/>
     <w:rsid w:val="002826F5"/>
     <w:rsid w:val="00282C1C"/>
     <w:rsid w:val="00284DB0"/>
     <w:rsid w:val="002850D9"/>
     <w:rsid w:val="0029021D"/>
     <w:rsid w:val="00290588"/>
     <w:rsid w:val="0029131F"/>
     <w:rsid w:val="002917E8"/>
     <w:rsid w:val="00292ABF"/>
     <w:rsid w:val="002932CE"/>
     <w:rsid w:val="002937C6"/>
     <w:rsid w:val="0029387F"/>
     <w:rsid w:val="00294709"/>
     <w:rsid w:val="00294E4F"/>
@@ -12189,177 +7042,178 @@
     <w:rsid w:val="00372721"/>
     <w:rsid w:val="00372C7A"/>
     <w:rsid w:val="00372FD4"/>
     <w:rsid w:val="00373391"/>
     <w:rsid w:val="00373483"/>
     <w:rsid w:val="00373D2D"/>
     <w:rsid w:val="003746D1"/>
     <w:rsid w:val="00374BA7"/>
     <w:rsid w:val="00374C00"/>
     <w:rsid w:val="00375262"/>
     <w:rsid w:val="00376155"/>
     <w:rsid w:val="00380033"/>
     <w:rsid w:val="003804B1"/>
     <w:rsid w:val="003817A2"/>
     <w:rsid w:val="00381908"/>
     <w:rsid w:val="00381D3F"/>
     <w:rsid w:val="00382872"/>
     <w:rsid w:val="00384208"/>
     <w:rsid w:val="00385BE5"/>
     <w:rsid w:val="00386162"/>
     <w:rsid w:val="003866AD"/>
     <w:rsid w:val="00386741"/>
     <w:rsid w:val="0038782D"/>
     <w:rsid w:val="003903B9"/>
     <w:rsid w:val="00390A8A"/>
-    <w:rsid w:val="0039146C"/>
     <w:rsid w:val="00393C4F"/>
     <w:rsid w:val="00393C90"/>
     <w:rsid w:val="003944EA"/>
     <w:rsid w:val="00394B68"/>
     <w:rsid w:val="0039583A"/>
-    <w:rsid w:val="00396C47"/>
     <w:rsid w:val="00397799"/>
     <w:rsid w:val="00397BBD"/>
     <w:rsid w:val="003A0FC4"/>
     <w:rsid w:val="003A1233"/>
     <w:rsid w:val="003A14ED"/>
     <w:rsid w:val="003A34C9"/>
     <w:rsid w:val="003A3CB5"/>
     <w:rsid w:val="003A50E6"/>
     <w:rsid w:val="003A5CD7"/>
     <w:rsid w:val="003A6A46"/>
     <w:rsid w:val="003A7BB8"/>
     <w:rsid w:val="003B0520"/>
     <w:rsid w:val="003B2021"/>
     <w:rsid w:val="003B248E"/>
     <w:rsid w:val="003B2C66"/>
     <w:rsid w:val="003B2EB5"/>
     <w:rsid w:val="003B431B"/>
     <w:rsid w:val="003B46C1"/>
     <w:rsid w:val="003B64E5"/>
     <w:rsid w:val="003B6AD0"/>
     <w:rsid w:val="003C0BFA"/>
     <w:rsid w:val="003C15D9"/>
     <w:rsid w:val="003C1E12"/>
     <w:rsid w:val="003C1E36"/>
     <w:rsid w:val="003C26E0"/>
     <w:rsid w:val="003C3BD7"/>
     <w:rsid w:val="003C3D19"/>
     <w:rsid w:val="003C3F89"/>
     <w:rsid w:val="003C428D"/>
     <w:rsid w:val="003C46FD"/>
     <w:rsid w:val="003C5118"/>
     <w:rsid w:val="003C56FF"/>
     <w:rsid w:val="003C5AAB"/>
+    <w:rsid w:val="003C5E0B"/>
     <w:rsid w:val="003C607C"/>
     <w:rsid w:val="003C6E2C"/>
     <w:rsid w:val="003D00E3"/>
     <w:rsid w:val="003D2722"/>
     <w:rsid w:val="003D298D"/>
     <w:rsid w:val="003D36F1"/>
     <w:rsid w:val="003D45F0"/>
     <w:rsid w:val="003D4627"/>
     <w:rsid w:val="003D4B93"/>
     <w:rsid w:val="003D4D06"/>
     <w:rsid w:val="003D6165"/>
     <w:rsid w:val="003D66C3"/>
     <w:rsid w:val="003D6957"/>
     <w:rsid w:val="003D7801"/>
     <w:rsid w:val="003E0EFE"/>
     <w:rsid w:val="003E1CBD"/>
     <w:rsid w:val="003E2363"/>
     <w:rsid w:val="003E2996"/>
     <w:rsid w:val="003E74B3"/>
     <w:rsid w:val="003F02ED"/>
     <w:rsid w:val="003F199C"/>
     <w:rsid w:val="003F2198"/>
     <w:rsid w:val="003F2BEE"/>
     <w:rsid w:val="003F32E7"/>
     <w:rsid w:val="003F4847"/>
     <w:rsid w:val="003F562A"/>
     <w:rsid w:val="003F705E"/>
     <w:rsid w:val="003F756E"/>
     <w:rsid w:val="003F7DCA"/>
     <w:rsid w:val="003F7F84"/>
     <w:rsid w:val="00401750"/>
     <w:rsid w:val="004021E9"/>
     <w:rsid w:val="00402C3B"/>
-    <w:rsid w:val="00404B70"/>
     <w:rsid w:val="00406742"/>
     <w:rsid w:val="0040710B"/>
     <w:rsid w:val="0040772E"/>
     <w:rsid w:val="00410643"/>
     <w:rsid w:val="00413930"/>
     <w:rsid w:val="00416075"/>
     <w:rsid w:val="00416B0B"/>
     <w:rsid w:val="00420149"/>
     <w:rsid w:val="00420641"/>
     <w:rsid w:val="0042189A"/>
     <w:rsid w:val="004222AF"/>
     <w:rsid w:val="00425612"/>
     <w:rsid w:val="004263DB"/>
     <w:rsid w:val="004264E6"/>
     <w:rsid w:val="004316CD"/>
     <w:rsid w:val="00431E09"/>
     <w:rsid w:val="00433011"/>
     <w:rsid w:val="00433079"/>
     <w:rsid w:val="00433BCD"/>
     <w:rsid w:val="00434928"/>
     <w:rsid w:val="0043700D"/>
     <w:rsid w:val="00437216"/>
     <w:rsid w:val="00437A07"/>
+    <w:rsid w:val="004402C3"/>
     <w:rsid w:val="00440675"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="004445F8"/>
     <w:rsid w:val="00445822"/>
     <w:rsid w:val="0044624F"/>
     <w:rsid w:val="00446728"/>
     <w:rsid w:val="00446EFB"/>
     <w:rsid w:val="004478C4"/>
     <w:rsid w:val="00447A99"/>
     <w:rsid w:val="004510E3"/>
     <w:rsid w:val="004513FA"/>
     <w:rsid w:val="00451617"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00453E5A"/>
     <w:rsid w:val="00455226"/>
     <w:rsid w:val="00455766"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0045746C"/>
     <w:rsid w:val="0045749F"/>
+    <w:rsid w:val="004575C7"/>
     <w:rsid w:val="00457CEB"/>
     <w:rsid w:val="004602EE"/>
     <w:rsid w:val="0046040A"/>
     <w:rsid w:val="004604FC"/>
     <w:rsid w:val="00460F99"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00462A95"/>
     <w:rsid w:val="00462DD4"/>
     <w:rsid w:val="00462F84"/>
+    <w:rsid w:val="00462F8B"/>
     <w:rsid w:val="0046320C"/>
     <w:rsid w:val="00463B6B"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="00466C19"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="00470077"/>
     <w:rsid w:val="00470575"/>
     <w:rsid w:val="00471B51"/>
     <w:rsid w:val="0047225C"/>
     <w:rsid w:val="00473208"/>
     <w:rsid w:val="004733C2"/>
     <w:rsid w:val="00473E1F"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004747B8"/>
     <w:rsid w:val="00474AC1"/>
     <w:rsid w:val="0047576F"/>
     <w:rsid w:val="00476225"/>
     <w:rsid w:val="004777AC"/>
     <w:rsid w:val="004812B3"/>
     <w:rsid w:val="004839E3"/>
     <w:rsid w:val="00484C0D"/>
     <w:rsid w:val="004860A8"/>
     <w:rsid w:val="004860D0"/>
     <w:rsid w:val="0048694E"/>
     <w:rsid w:val="00486D10"/>
@@ -12430,50 +7284,52 @@
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004E28DD"/>
     <w:rsid w:val="004E4D4A"/>
     <w:rsid w:val="004E5B71"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="004E6C1A"/>
     <w:rsid w:val="004E75F3"/>
     <w:rsid w:val="004E7CAE"/>
     <w:rsid w:val="004F2F9D"/>
     <w:rsid w:val="004F3270"/>
     <w:rsid w:val="004F479E"/>
     <w:rsid w:val="004F5E09"/>
     <w:rsid w:val="004F62C5"/>
     <w:rsid w:val="004F7347"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00502D5A"/>
     <w:rsid w:val="005035E4"/>
     <w:rsid w:val="00503C97"/>
     <w:rsid w:val="00503D80"/>
     <w:rsid w:val="00504166"/>
     <w:rsid w:val="005045B9"/>
     <w:rsid w:val="005048C6"/>
     <w:rsid w:val="0050512C"/>
     <w:rsid w:val="005059EE"/>
     <w:rsid w:val="00505CBE"/>
+    <w:rsid w:val="005075A2"/>
+    <w:rsid w:val="00507872"/>
     <w:rsid w:val="00510A5D"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00511501"/>
     <w:rsid w:val="00511776"/>
     <w:rsid w:val="0051190E"/>
     <w:rsid w:val="00511928"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00513DB7"/>
     <w:rsid w:val="00514251"/>
     <w:rsid w:val="00514444"/>
     <w:rsid w:val="00514502"/>
     <w:rsid w:val="005149FC"/>
     <w:rsid w:val="00514DFD"/>
     <w:rsid w:val="0051719E"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="00517C5F"/>
     <w:rsid w:val="00517E19"/>
     <w:rsid w:val="00520B03"/>
     <w:rsid w:val="005216D8"/>
     <w:rsid w:val="0052182E"/>
     <w:rsid w:val="00521D55"/>
     <w:rsid w:val="00524897"/>
     <w:rsid w:val="0052597A"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00526B16"/>
@@ -12604,51 +7460,50 @@
     <w:rsid w:val="005E3BC6"/>
     <w:rsid w:val="005E4164"/>
     <w:rsid w:val="005E42AD"/>
     <w:rsid w:val="005E50D4"/>
     <w:rsid w:val="005E5583"/>
     <w:rsid w:val="005E66B6"/>
     <w:rsid w:val="005E6BEF"/>
     <w:rsid w:val="005E781B"/>
     <w:rsid w:val="005E7D1E"/>
     <w:rsid w:val="005F0551"/>
     <w:rsid w:val="005F0760"/>
     <w:rsid w:val="005F0CBA"/>
     <w:rsid w:val="005F1162"/>
     <w:rsid w:val="005F2565"/>
     <w:rsid w:val="005F34AF"/>
     <w:rsid w:val="005F390D"/>
     <w:rsid w:val="005F4F2F"/>
     <w:rsid w:val="005F5272"/>
     <w:rsid w:val="005F59D7"/>
     <w:rsid w:val="005F7EBB"/>
     <w:rsid w:val="00600028"/>
     <w:rsid w:val="00602D49"/>
     <w:rsid w:val="00603891"/>
     <w:rsid w:val="00606CA6"/>
     <w:rsid w:val="0060716A"/>
-    <w:rsid w:val="0060731A"/>
     <w:rsid w:val="00607344"/>
     <w:rsid w:val="00607BE2"/>
     <w:rsid w:val="00607DFD"/>
     <w:rsid w:val="006115E4"/>
     <w:rsid w:val="00611949"/>
     <w:rsid w:val="00611D66"/>
     <w:rsid w:val="00611DDA"/>
     <w:rsid w:val="00613431"/>
     <w:rsid w:val="006162E2"/>
     <w:rsid w:val="006219C6"/>
     <w:rsid w:val="006221DC"/>
     <w:rsid w:val="00622429"/>
     <w:rsid w:val="00630E3C"/>
     <w:rsid w:val="006314C1"/>
     <w:rsid w:val="00631FB7"/>
     <w:rsid w:val="00633D28"/>
     <w:rsid w:val="006346FB"/>
     <w:rsid w:val="00634BFF"/>
     <w:rsid w:val="00636159"/>
     <w:rsid w:val="00637324"/>
     <w:rsid w:val="00637720"/>
     <w:rsid w:val="00640582"/>
     <w:rsid w:val="00640589"/>
     <w:rsid w:val="00640A66"/>
     <w:rsid w:val="00640D9E"/>
@@ -12687,50 +7542,51 @@
     <w:rsid w:val="00676839"/>
     <w:rsid w:val="00676896"/>
     <w:rsid w:val="00677F23"/>
     <w:rsid w:val="00680166"/>
     <w:rsid w:val="00680659"/>
     <w:rsid w:val="006815B7"/>
     <w:rsid w:val="00681B98"/>
     <w:rsid w:val="00681E94"/>
     <w:rsid w:val="00682C44"/>
     <w:rsid w:val="006836BE"/>
     <w:rsid w:val="00683FD6"/>
     <w:rsid w:val="006850E1"/>
     <w:rsid w:val="00686085"/>
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="00690D97"/>
     <w:rsid w:val="0069118B"/>
     <w:rsid w:val="00692311"/>
     <w:rsid w:val="00692938"/>
     <w:rsid w:val="00692CF4"/>
     <w:rsid w:val="00693D7C"/>
     <w:rsid w:val="00693FCE"/>
     <w:rsid w:val="00695962"/>
     <w:rsid w:val="00695A9D"/>
     <w:rsid w:val="00695DD2"/>
     <w:rsid w:val="0069669D"/>
+    <w:rsid w:val="0069672D"/>
     <w:rsid w:val="0069761D"/>
     <w:rsid w:val="006979E9"/>
     <w:rsid w:val="006A04E0"/>
     <w:rsid w:val="006A091A"/>
     <w:rsid w:val="006A0DD1"/>
     <w:rsid w:val="006A1C97"/>
     <w:rsid w:val="006A4989"/>
     <w:rsid w:val="006A4BD1"/>
     <w:rsid w:val="006A61EC"/>
     <w:rsid w:val="006A73C9"/>
     <w:rsid w:val="006B4F9D"/>
     <w:rsid w:val="006B5F33"/>
     <w:rsid w:val="006B71F6"/>
     <w:rsid w:val="006B7B5F"/>
     <w:rsid w:val="006B7B63"/>
     <w:rsid w:val="006C0AED"/>
     <w:rsid w:val="006C167B"/>
     <w:rsid w:val="006C2A0D"/>
     <w:rsid w:val="006C3325"/>
     <w:rsid w:val="006C3CC6"/>
     <w:rsid w:val="006C3D9D"/>
     <w:rsid w:val="006C3FD9"/>
     <w:rsid w:val="006C41FE"/>
     <w:rsid w:val="006C4361"/>
     <w:rsid w:val="006C43BA"/>
@@ -12762,50 +7618,51 @@
     <w:rsid w:val="006E32C6"/>
     <w:rsid w:val="006E38CF"/>
     <w:rsid w:val="006E39D8"/>
     <w:rsid w:val="006E5377"/>
     <w:rsid w:val="006E5781"/>
     <w:rsid w:val="006E5BE4"/>
     <w:rsid w:val="006E6DD1"/>
     <w:rsid w:val="006E715E"/>
     <w:rsid w:val="006E7A08"/>
     <w:rsid w:val="006E7E0B"/>
     <w:rsid w:val="006F0864"/>
     <w:rsid w:val="006F18A4"/>
     <w:rsid w:val="006F1F3F"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F37C8"/>
     <w:rsid w:val="006F4B79"/>
     <w:rsid w:val="006F6FAC"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="007015E4"/>
     <w:rsid w:val="00702938"/>
     <w:rsid w:val="00702EB6"/>
     <w:rsid w:val="007032F1"/>
     <w:rsid w:val="0070340D"/>
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="007041FE"/>
+    <w:rsid w:val="0070516A"/>
     <w:rsid w:val="00705645"/>
     <w:rsid w:val="0070637B"/>
     <w:rsid w:val="00706511"/>
     <w:rsid w:val="007065D6"/>
     <w:rsid w:val="00706A55"/>
     <w:rsid w:val="00707037"/>
     <w:rsid w:val="0070731F"/>
     <w:rsid w:val="00707920"/>
     <w:rsid w:val="00707FE3"/>
     <w:rsid w:val="0071015D"/>
     <w:rsid w:val="00710307"/>
     <w:rsid w:val="00710BD5"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00711A0B"/>
     <w:rsid w:val="00711EAE"/>
     <w:rsid w:val="00712B8C"/>
     <w:rsid w:val="00712CA0"/>
     <w:rsid w:val="00712FC1"/>
     <w:rsid w:val="007139FF"/>
     <w:rsid w:val="0071496D"/>
     <w:rsid w:val="00714CFC"/>
     <w:rsid w:val="00715186"/>
     <w:rsid w:val="00715B6F"/>
     <w:rsid w:val="00715FF6"/>
     <w:rsid w:val="00716571"/>
@@ -12882,122 +7739,123 @@
     <w:rsid w:val="00764EB2"/>
     <w:rsid w:val="0076516D"/>
     <w:rsid w:val="007653A2"/>
     <w:rsid w:val="007654DC"/>
     <w:rsid w:val="00765ED4"/>
     <w:rsid w:val="007667BB"/>
     <w:rsid w:val="00766B0B"/>
     <w:rsid w:val="007670AB"/>
     <w:rsid w:val="00767155"/>
     <w:rsid w:val="007672AA"/>
     <w:rsid w:val="007701D7"/>
     <w:rsid w:val="00771A4B"/>
     <w:rsid w:val="00772133"/>
     <w:rsid w:val="007726C9"/>
     <w:rsid w:val="007734F3"/>
     <w:rsid w:val="00773614"/>
     <w:rsid w:val="007737C5"/>
     <w:rsid w:val="0077471C"/>
     <w:rsid w:val="00774C1D"/>
     <w:rsid w:val="007764DB"/>
     <w:rsid w:val="00776912"/>
     <w:rsid w:val="00776DD1"/>
     <w:rsid w:val="00776FFC"/>
     <w:rsid w:val="007816F7"/>
     <w:rsid w:val="00781B8B"/>
-    <w:rsid w:val="0078344A"/>
+    <w:rsid w:val="00782BAA"/>
     <w:rsid w:val="00783A4F"/>
     <w:rsid w:val="00783C3F"/>
     <w:rsid w:val="007847B7"/>
     <w:rsid w:val="0078517C"/>
-    <w:rsid w:val="0078554E"/>
     <w:rsid w:val="00785ACE"/>
     <w:rsid w:val="0078656E"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="00793172"/>
     <w:rsid w:val="00793CA7"/>
     <w:rsid w:val="00795F84"/>
     <w:rsid w:val="007969A3"/>
     <w:rsid w:val="007974F6"/>
     <w:rsid w:val="00797F6C"/>
     <w:rsid w:val="007A0690"/>
     <w:rsid w:val="007A09AB"/>
     <w:rsid w:val="007A0BAB"/>
     <w:rsid w:val="007A0FB1"/>
     <w:rsid w:val="007A10BF"/>
     <w:rsid w:val="007A390A"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007B0395"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007B39AA"/>
     <w:rsid w:val="007B45D5"/>
     <w:rsid w:val="007B4CD7"/>
     <w:rsid w:val="007B5A1C"/>
     <w:rsid w:val="007B5DB3"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007C0234"/>
     <w:rsid w:val="007C07C1"/>
     <w:rsid w:val="007C0A91"/>
     <w:rsid w:val="007C17B9"/>
     <w:rsid w:val="007C18AB"/>
     <w:rsid w:val="007C1D6B"/>
     <w:rsid w:val="007C282F"/>
     <w:rsid w:val="007C3B30"/>
     <w:rsid w:val="007C449E"/>
     <w:rsid w:val="007C54C6"/>
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007C5F6A"/>
     <w:rsid w:val="007C7218"/>
     <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D10C4"/>
+    <w:rsid w:val="007D194A"/>
     <w:rsid w:val="007D1AE5"/>
     <w:rsid w:val="007D1F9B"/>
     <w:rsid w:val="007D390C"/>
     <w:rsid w:val="007D6D40"/>
     <w:rsid w:val="007D7513"/>
     <w:rsid w:val="007D77F1"/>
     <w:rsid w:val="007E04D9"/>
     <w:rsid w:val="007E11A9"/>
     <w:rsid w:val="007E2CFE"/>
     <w:rsid w:val="007E43BA"/>
     <w:rsid w:val="007E4991"/>
     <w:rsid w:val="007E501B"/>
     <w:rsid w:val="007E528D"/>
     <w:rsid w:val="007E5811"/>
     <w:rsid w:val="007E6398"/>
     <w:rsid w:val="007E6BA5"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007F0479"/>
     <w:rsid w:val="007F098E"/>
     <w:rsid w:val="007F1023"/>
     <w:rsid w:val="007F13C5"/>
     <w:rsid w:val="007F4DBB"/>
     <w:rsid w:val="007F4FF1"/>
     <w:rsid w:val="007F6AEC"/>
     <w:rsid w:val="007F7E85"/>
     <w:rsid w:val="0080007E"/>
+    <w:rsid w:val="00800BA6"/>
     <w:rsid w:val="00801336"/>
     <w:rsid w:val="00801C14"/>
     <w:rsid w:val="0080334B"/>
     <w:rsid w:val="00803DB4"/>
     <w:rsid w:val="0080431F"/>
     <w:rsid w:val="00804468"/>
     <w:rsid w:val="00805328"/>
     <w:rsid w:val="00806814"/>
     <w:rsid w:val="00806B31"/>
     <w:rsid w:val="0080798F"/>
     <w:rsid w:val="00807AD2"/>
     <w:rsid w:val="00811F92"/>
     <w:rsid w:val="00813C03"/>
     <w:rsid w:val="00815A26"/>
     <w:rsid w:val="00816716"/>
     <w:rsid w:val="00816EBE"/>
     <w:rsid w:val="0081777C"/>
     <w:rsid w:val="0082120A"/>
     <w:rsid w:val="008212D9"/>
     <w:rsid w:val="00821D86"/>
     <w:rsid w:val="0082325C"/>
     <w:rsid w:val="00823862"/>
     <w:rsid w:val="0082578F"/>
     <w:rsid w:val="0082593A"/>
     <w:rsid w:val="00825A86"/>
@@ -13096,53 +7954,51 @@
     <w:rsid w:val="008B2736"/>
     <w:rsid w:val="008B27D5"/>
     <w:rsid w:val="008B2EEB"/>
     <w:rsid w:val="008B30E9"/>
     <w:rsid w:val="008B30FB"/>
     <w:rsid w:val="008B5075"/>
     <w:rsid w:val="008B517E"/>
     <w:rsid w:val="008B521F"/>
     <w:rsid w:val="008B54A9"/>
     <w:rsid w:val="008C12DA"/>
     <w:rsid w:val="008C270C"/>
     <w:rsid w:val="008C2DAD"/>
     <w:rsid w:val="008C32A4"/>
     <w:rsid w:val="008C3635"/>
     <w:rsid w:val="008C38F3"/>
     <w:rsid w:val="008C44BE"/>
     <w:rsid w:val="008C4833"/>
     <w:rsid w:val="008C4EBD"/>
     <w:rsid w:val="008C5E86"/>
     <w:rsid w:val="008C5F45"/>
     <w:rsid w:val="008C7D30"/>
     <w:rsid w:val="008C7EE0"/>
     <w:rsid w:val="008D036A"/>
     <w:rsid w:val="008D14B0"/>
     <w:rsid w:val="008D1A03"/>
-    <w:rsid w:val="008D3684"/>
     <w:rsid w:val="008D37F6"/>
-    <w:rsid w:val="008D3AC5"/>
     <w:rsid w:val="008D5581"/>
     <w:rsid w:val="008D565C"/>
     <w:rsid w:val="008D5CE9"/>
     <w:rsid w:val="008D5E6D"/>
     <w:rsid w:val="008D6FEF"/>
     <w:rsid w:val="008E03E1"/>
     <w:rsid w:val="008E05C1"/>
     <w:rsid w:val="008E0F73"/>
     <w:rsid w:val="008E1EB8"/>
     <w:rsid w:val="008E2F90"/>
     <w:rsid w:val="008E38CB"/>
     <w:rsid w:val="008E4118"/>
     <w:rsid w:val="008E4668"/>
     <w:rsid w:val="008E47F1"/>
     <w:rsid w:val="008E5583"/>
     <w:rsid w:val="008E576D"/>
     <w:rsid w:val="008E58B4"/>
     <w:rsid w:val="008E5BDF"/>
     <w:rsid w:val="008E69E6"/>
     <w:rsid w:val="008E6A77"/>
     <w:rsid w:val="008E6D5B"/>
     <w:rsid w:val="008E763D"/>
     <w:rsid w:val="008F0ADC"/>
     <w:rsid w:val="008F0CEC"/>
     <w:rsid w:val="008F0F8D"/>
@@ -13160,50 +8016,51 @@
     <w:rsid w:val="00902379"/>
     <w:rsid w:val="00902F36"/>
     <w:rsid w:val="00903AC9"/>
     <w:rsid w:val="00906D00"/>
     <w:rsid w:val="009070BC"/>
     <w:rsid w:val="009078B6"/>
     <w:rsid w:val="00907AFD"/>
     <w:rsid w:val="009101AC"/>
     <w:rsid w:val="00911141"/>
     <w:rsid w:val="00911FC8"/>
     <w:rsid w:val="009128DF"/>
     <w:rsid w:val="00913CED"/>
     <w:rsid w:val="00914729"/>
     <w:rsid w:val="00914798"/>
     <w:rsid w:val="00914E4C"/>
     <w:rsid w:val="00915E54"/>
     <w:rsid w:val="0091629E"/>
     <w:rsid w:val="0091641C"/>
     <w:rsid w:val="009165E5"/>
     <w:rsid w:val="00916FB9"/>
     <w:rsid w:val="00920731"/>
     <w:rsid w:val="0092429F"/>
     <w:rsid w:val="009245C2"/>
     <w:rsid w:val="009251E6"/>
     <w:rsid w:val="009253AE"/>
+    <w:rsid w:val="0092542E"/>
     <w:rsid w:val="00925AF1"/>
     <w:rsid w:val="009265D3"/>
     <w:rsid w:val="009267D0"/>
     <w:rsid w:val="00926800"/>
     <w:rsid w:val="00927186"/>
     <w:rsid w:val="009274E7"/>
     <w:rsid w:val="0093081C"/>
     <w:rsid w:val="0093142F"/>
     <w:rsid w:val="00932796"/>
     <w:rsid w:val="00932D08"/>
     <w:rsid w:val="00933D0B"/>
     <w:rsid w:val="00934DC1"/>
     <w:rsid w:val="0094151E"/>
     <w:rsid w:val="00941997"/>
     <w:rsid w:val="00941ECD"/>
     <w:rsid w:val="009431F9"/>
     <w:rsid w:val="00943228"/>
     <w:rsid w:val="00943597"/>
     <w:rsid w:val="0094466F"/>
     <w:rsid w:val="0094546D"/>
     <w:rsid w:val="00945FD9"/>
     <w:rsid w:val="00951526"/>
     <w:rsid w:val="0095274E"/>
     <w:rsid w:val="00954026"/>
     <w:rsid w:val="00955221"/>
@@ -13236,125 +8093,126 @@
     <w:rsid w:val="00982D45"/>
     <w:rsid w:val="00982DEF"/>
     <w:rsid w:val="00982ED9"/>
     <w:rsid w:val="00983451"/>
     <w:rsid w:val="00983719"/>
     <w:rsid w:val="009844F7"/>
     <w:rsid w:val="00984B47"/>
     <w:rsid w:val="00984DF9"/>
     <w:rsid w:val="0098559F"/>
     <w:rsid w:val="009856E9"/>
     <w:rsid w:val="009857B2"/>
     <w:rsid w:val="00985850"/>
     <w:rsid w:val="00985987"/>
     <w:rsid w:val="00985C0E"/>
     <w:rsid w:val="009860D4"/>
     <w:rsid w:val="009867B0"/>
     <w:rsid w:val="00987759"/>
     <w:rsid w:val="00987B85"/>
     <w:rsid w:val="00990684"/>
     <w:rsid w:val="00990C57"/>
     <w:rsid w:val="00990FDB"/>
     <w:rsid w:val="00991D1F"/>
     <w:rsid w:val="009926F9"/>
     <w:rsid w:val="00993573"/>
     <w:rsid w:val="009959FE"/>
-    <w:rsid w:val="00995A70"/>
     <w:rsid w:val="00996123"/>
     <w:rsid w:val="009966FD"/>
     <w:rsid w:val="00996CB6"/>
     <w:rsid w:val="00997DEB"/>
     <w:rsid w:val="009A0023"/>
     <w:rsid w:val="009A024C"/>
     <w:rsid w:val="009A0BA0"/>
     <w:rsid w:val="009A0FAB"/>
     <w:rsid w:val="009A12B9"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A2A77"/>
     <w:rsid w:val="009A3957"/>
     <w:rsid w:val="009A4E19"/>
     <w:rsid w:val="009A551D"/>
     <w:rsid w:val="009A6235"/>
     <w:rsid w:val="009A77A5"/>
     <w:rsid w:val="009B17E1"/>
     <w:rsid w:val="009B22AD"/>
     <w:rsid w:val="009B268D"/>
     <w:rsid w:val="009B32A3"/>
     <w:rsid w:val="009B35A1"/>
     <w:rsid w:val="009B492A"/>
     <w:rsid w:val="009B49AE"/>
     <w:rsid w:val="009B5012"/>
     <w:rsid w:val="009B5E31"/>
     <w:rsid w:val="009B5F0F"/>
     <w:rsid w:val="009B5F9D"/>
     <w:rsid w:val="009B60CA"/>
     <w:rsid w:val="009B60D8"/>
     <w:rsid w:val="009B62AB"/>
     <w:rsid w:val="009B7088"/>
     <w:rsid w:val="009C0E11"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C240A"/>
     <w:rsid w:val="009C346F"/>
     <w:rsid w:val="009C3BBF"/>
     <w:rsid w:val="009C4718"/>
     <w:rsid w:val="009C5241"/>
     <w:rsid w:val="009C6495"/>
     <w:rsid w:val="009C64F3"/>
     <w:rsid w:val="009C6A3A"/>
     <w:rsid w:val="009C743D"/>
     <w:rsid w:val="009C74C0"/>
     <w:rsid w:val="009C7889"/>
     <w:rsid w:val="009D28D9"/>
+    <w:rsid w:val="009D309F"/>
     <w:rsid w:val="009D33C8"/>
     <w:rsid w:val="009D3E2B"/>
     <w:rsid w:val="009D4623"/>
     <w:rsid w:val="009D4FC3"/>
     <w:rsid w:val="009D5504"/>
     <w:rsid w:val="009E2678"/>
     <w:rsid w:val="009E29C5"/>
     <w:rsid w:val="009E2D1F"/>
     <w:rsid w:val="009E3DD4"/>
     <w:rsid w:val="009E569A"/>
     <w:rsid w:val="009E57A5"/>
     <w:rsid w:val="009E5CA1"/>
     <w:rsid w:val="009E6024"/>
     <w:rsid w:val="009E66CE"/>
     <w:rsid w:val="009E681A"/>
     <w:rsid w:val="009E6EA9"/>
     <w:rsid w:val="009E760B"/>
     <w:rsid w:val="009E7721"/>
     <w:rsid w:val="009E7A7E"/>
     <w:rsid w:val="009F0B21"/>
     <w:rsid w:val="009F1FCB"/>
     <w:rsid w:val="009F2817"/>
     <w:rsid w:val="009F368B"/>
     <w:rsid w:val="009F47DF"/>
     <w:rsid w:val="009F4960"/>
     <w:rsid w:val="009F4D8F"/>
     <w:rsid w:val="009F5727"/>
     <w:rsid w:val="009F5CBA"/>
     <w:rsid w:val="009F5D7D"/>
+    <w:rsid w:val="009F68E9"/>
     <w:rsid w:val="009F6A2E"/>
     <w:rsid w:val="009F7260"/>
     <w:rsid w:val="009F7282"/>
     <w:rsid w:val="00A00B92"/>
     <w:rsid w:val="00A00DCA"/>
     <w:rsid w:val="00A0175F"/>
     <w:rsid w:val="00A03BFC"/>
     <w:rsid w:val="00A05D1D"/>
     <w:rsid w:val="00A060C2"/>
     <w:rsid w:val="00A075FB"/>
     <w:rsid w:val="00A1004C"/>
     <w:rsid w:val="00A10510"/>
     <w:rsid w:val="00A10657"/>
     <w:rsid w:val="00A107B4"/>
     <w:rsid w:val="00A131B4"/>
     <w:rsid w:val="00A13D26"/>
     <w:rsid w:val="00A17B32"/>
     <w:rsid w:val="00A20370"/>
     <w:rsid w:val="00A21C6B"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22B32"/>
     <w:rsid w:val="00A22DB0"/>
     <w:rsid w:val="00A23ECD"/>
     <w:rsid w:val="00A245F6"/>
     <w:rsid w:val="00A272D4"/>
@@ -13422,52 +8280,52 @@
     <w:rsid w:val="00A76CE8"/>
     <w:rsid w:val="00A77F99"/>
     <w:rsid w:val="00A80778"/>
     <w:rsid w:val="00A80E38"/>
     <w:rsid w:val="00A814AB"/>
     <w:rsid w:val="00A83D7B"/>
     <w:rsid w:val="00A85D14"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00A877B5"/>
     <w:rsid w:val="00A879B9"/>
     <w:rsid w:val="00A91045"/>
     <w:rsid w:val="00A91E06"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A950B6"/>
     <w:rsid w:val="00A95B4B"/>
     <w:rsid w:val="00A95E96"/>
     <w:rsid w:val="00A96023"/>
     <w:rsid w:val="00A96B93"/>
     <w:rsid w:val="00A96C45"/>
     <w:rsid w:val="00A9715F"/>
     <w:rsid w:val="00A97B38"/>
     <w:rsid w:val="00AA0CAC"/>
     <w:rsid w:val="00AA376A"/>
     <w:rsid w:val="00AA420E"/>
     <w:rsid w:val="00AA49D9"/>
-    <w:rsid w:val="00AA51DC"/>
     <w:rsid w:val="00AA635B"/>
+    <w:rsid w:val="00AA74BB"/>
     <w:rsid w:val="00AA74E1"/>
     <w:rsid w:val="00AA76A7"/>
     <w:rsid w:val="00AA77F0"/>
     <w:rsid w:val="00AB0AFE"/>
     <w:rsid w:val="00AB2C94"/>
     <w:rsid w:val="00AB4F39"/>
     <w:rsid w:val="00AB559C"/>
     <w:rsid w:val="00AB73E6"/>
     <w:rsid w:val="00AC09B7"/>
     <w:rsid w:val="00AC0BC9"/>
     <w:rsid w:val="00AC12B7"/>
     <w:rsid w:val="00AC1AA1"/>
     <w:rsid w:val="00AC2081"/>
     <w:rsid w:val="00AC30C7"/>
     <w:rsid w:val="00AC3CB2"/>
     <w:rsid w:val="00AC45C0"/>
     <w:rsid w:val="00AC4963"/>
     <w:rsid w:val="00AC4DC4"/>
     <w:rsid w:val="00AC79EA"/>
     <w:rsid w:val="00AC7BFD"/>
     <w:rsid w:val="00AD13B7"/>
     <w:rsid w:val="00AD1F48"/>
     <w:rsid w:val="00AD3272"/>
     <w:rsid w:val="00AD3686"/>
     <w:rsid w:val="00AD4502"/>
@@ -13513,50 +8371,51 @@
     <w:rsid w:val="00B13A19"/>
     <w:rsid w:val="00B1494D"/>
     <w:rsid w:val="00B1496D"/>
     <w:rsid w:val="00B15A85"/>
     <w:rsid w:val="00B16BE3"/>
     <w:rsid w:val="00B17153"/>
     <w:rsid w:val="00B174C6"/>
     <w:rsid w:val="00B17772"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B178E0"/>
     <w:rsid w:val="00B17C4A"/>
     <w:rsid w:val="00B20344"/>
     <w:rsid w:val="00B2036A"/>
     <w:rsid w:val="00B20FD0"/>
     <w:rsid w:val="00B21A0E"/>
     <w:rsid w:val="00B229FE"/>
     <w:rsid w:val="00B22D05"/>
     <w:rsid w:val="00B2350E"/>
     <w:rsid w:val="00B24BF2"/>
     <w:rsid w:val="00B24EE8"/>
     <w:rsid w:val="00B2593C"/>
     <w:rsid w:val="00B25E1A"/>
     <w:rsid w:val="00B266C2"/>
     <w:rsid w:val="00B27315"/>
     <w:rsid w:val="00B27720"/>
+    <w:rsid w:val="00B27B49"/>
     <w:rsid w:val="00B27C09"/>
     <w:rsid w:val="00B3012B"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B313BB"/>
     <w:rsid w:val="00B31817"/>
     <w:rsid w:val="00B31E15"/>
     <w:rsid w:val="00B3204F"/>
     <w:rsid w:val="00B32223"/>
     <w:rsid w:val="00B3372E"/>
     <w:rsid w:val="00B33D00"/>
     <w:rsid w:val="00B33E14"/>
     <w:rsid w:val="00B33F4C"/>
     <w:rsid w:val="00B34AF1"/>
     <w:rsid w:val="00B35917"/>
     <w:rsid w:val="00B35BAB"/>
     <w:rsid w:val="00B35CAA"/>
     <w:rsid w:val="00B35E72"/>
     <w:rsid w:val="00B36586"/>
     <w:rsid w:val="00B3662A"/>
     <w:rsid w:val="00B36BB5"/>
     <w:rsid w:val="00B37601"/>
     <w:rsid w:val="00B40BB6"/>
     <w:rsid w:val="00B40FF4"/>
     <w:rsid w:val="00B410E4"/>
     <w:rsid w:val="00B43531"/>
@@ -13628,50 +8487,51 @@
     <w:rsid w:val="00B95B95"/>
     <w:rsid w:val="00B97ADC"/>
     <w:rsid w:val="00B97EB4"/>
     <w:rsid w:val="00BA10D0"/>
     <w:rsid w:val="00BA12E4"/>
     <w:rsid w:val="00BA148B"/>
     <w:rsid w:val="00BA1C31"/>
     <w:rsid w:val="00BA2410"/>
     <w:rsid w:val="00BA2AEF"/>
     <w:rsid w:val="00BA2B99"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA39AB"/>
     <w:rsid w:val="00BA3E80"/>
     <w:rsid w:val="00BA7C5E"/>
     <w:rsid w:val="00BA7CD7"/>
     <w:rsid w:val="00BB018B"/>
     <w:rsid w:val="00BB01D3"/>
     <w:rsid w:val="00BB1979"/>
     <w:rsid w:val="00BB2BAC"/>
     <w:rsid w:val="00BB3CB5"/>
     <w:rsid w:val="00BB4C0F"/>
     <w:rsid w:val="00BB518C"/>
     <w:rsid w:val="00BB62E2"/>
     <w:rsid w:val="00BB6666"/>
     <w:rsid w:val="00BB672F"/>
+    <w:rsid w:val="00BB7816"/>
     <w:rsid w:val="00BC16EF"/>
     <w:rsid w:val="00BC20D4"/>
     <w:rsid w:val="00BC2215"/>
     <w:rsid w:val="00BC225E"/>
     <w:rsid w:val="00BC3219"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BC59B6"/>
     <w:rsid w:val="00BC5AB1"/>
     <w:rsid w:val="00BC5E3F"/>
     <w:rsid w:val="00BC5E5F"/>
     <w:rsid w:val="00BC63AC"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BC6CF4"/>
     <w:rsid w:val="00BC6FC1"/>
     <w:rsid w:val="00BC700D"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD00DC"/>
     <w:rsid w:val="00BD0CB1"/>
     <w:rsid w:val="00BD1427"/>
     <w:rsid w:val="00BD18A3"/>
     <w:rsid w:val="00BD1AF1"/>
     <w:rsid w:val="00BD20F9"/>
     <w:rsid w:val="00BD39B3"/>
     <w:rsid w:val="00BD5A6A"/>
     <w:rsid w:val="00BE2E61"/>
@@ -13685,99 +8545,101 @@
     <w:rsid w:val="00BE6C08"/>
     <w:rsid w:val="00BE6D2B"/>
     <w:rsid w:val="00BE76AB"/>
     <w:rsid w:val="00BF0E62"/>
     <w:rsid w:val="00BF12E5"/>
     <w:rsid w:val="00BF144B"/>
     <w:rsid w:val="00BF172E"/>
     <w:rsid w:val="00BF2B10"/>
     <w:rsid w:val="00BF4BA5"/>
     <w:rsid w:val="00BF4C9B"/>
     <w:rsid w:val="00BF4D69"/>
     <w:rsid w:val="00BF4DCB"/>
     <w:rsid w:val="00BF56B8"/>
     <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00BF5DCE"/>
     <w:rsid w:val="00BF7F6F"/>
     <w:rsid w:val="00C00329"/>
     <w:rsid w:val="00C00A93"/>
     <w:rsid w:val="00C00F6F"/>
     <w:rsid w:val="00C01538"/>
     <w:rsid w:val="00C01F41"/>
     <w:rsid w:val="00C070BC"/>
     <w:rsid w:val="00C07395"/>
     <w:rsid w:val="00C07536"/>
     <w:rsid w:val="00C07C56"/>
+    <w:rsid w:val="00C102BA"/>
     <w:rsid w:val="00C10409"/>
     <w:rsid w:val="00C1110B"/>
     <w:rsid w:val="00C112DD"/>
     <w:rsid w:val="00C15055"/>
     <w:rsid w:val="00C15E8F"/>
     <w:rsid w:val="00C16030"/>
     <w:rsid w:val="00C206E5"/>
     <w:rsid w:val="00C2083D"/>
     <w:rsid w:val="00C208FB"/>
     <w:rsid w:val="00C21201"/>
     <w:rsid w:val="00C21B40"/>
     <w:rsid w:val="00C21D20"/>
     <w:rsid w:val="00C22D63"/>
     <w:rsid w:val="00C23A68"/>
     <w:rsid w:val="00C25AB6"/>
     <w:rsid w:val="00C2672A"/>
     <w:rsid w:val="00C26E82"/>
     <w:rsid w:val="00C26F77"/>
     <w:rsid w:val="00C27B5C"/>
     <w:rsid w:val="00C31719"/>
     <w:rsid w:val="00C31914"/>
     <w:rsid w:val="00C32579"/>
     <w:rsid w:val="00C338EA"/>
     <w:rsid w:val="00C34152"/>
     <w:rsid w:val="00C35023"/>
     <w:rsid w:val="00C352A0"/>
     <w:rsid w:val="00C35E45"/>
     <w:rsid w:val="00C362CA"/>
     <w:rsid w:val="00C36F91"/>
     <w:rsid w:val="00C36FF2"/>
     <w:rsid w:val="00C37201"/>
     <w:rsid w:val="00C37D2D"/>
     <w:rsid w:val="00C40EE2"/>
     <w:rsid w:val="00C42185"/>
     <w:rsid w:val="00C44293"/>
     <w:rsid w:val="00C47B34"/>
     <w:rsid w:val="00C504F4"/>
     <w:rsid w:val="00C5280E"/>
     <w:rsid w:val="00C529C9"/>
     <w:rsid w:val="00C54AE4"/>
     <w:rsid w:val="00C54B65"/>
     <w:rsid w:val="00C5525B"/>
     <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C56626"/>
     <w:rsid w:val="00C56FF2"/>
     <w:rsid w:val="00C573CC"/>
     <w:rsid w:val="00C613A2"/>
     <w:rsid w:val="00C621AE"/>
     <w:rsid w:val="00C6265D"/>
+    <w:rsid w:val="00C638BC"/>
     <w:rsid w:val="00C65475"/>
     <w:rsid w:val="00C6626A"/>
     <w:rsid w:val="00C71A3A"/>
     <w:rsid w:val="00C71FBD"/>
     <w:rsid w:val="00C729EB"/>
     <w:rsid w:val="00C73A47"/>
     <w:rsid w:val="00C73EBC"/>
     <w:rsid w:val="00C75784"/>
     <w:rsid w:val="00C759F8"/>
     <w:rsid w:val="00C760CE"/>
     <w:rsid w:val="00C763B5"/>
     <w:rsid w:val="00C763EF"/>
     <w:rsid w:val="00C778E1"/>
     <w:rsid w:val="00C822A1"/>
     <w:rsid w:val="00C82320"/>
     <w:rsid w:val="00C83039"/>
     <w:rsid w:val="00C830E8"/>
     <w:rsid w:val="00C84A7F"/>
     <w:rsid w:val="00C84CE1"/>
     <w:rsid w:val="00C85160"/>
     <w:rsid w:val="00C85B89"/>
     <w:rsid w:val="00C86559"/>
     <w:rsid w:val="00C86C1F"/>
     <w:rsid w:val="00C86F04"/>
     <w:rsid w:val="00C87198"/>
@@ -13801,126 +8663,124 @@
     <w:rsid w:val="00CA38AF"/>
     <w:rsid w:val="00CA3C7F"/>
     <w:rsid w:val="00CA4443"/>
     <w:rsid w:val="00CA4799"/>
     <w:rsid w:val="00CA53B0"/>
     <w:rsid w:val="00CA5E22"/>
     <w:rsid w:val="00CB034D"/>
     <w:rsid w:val="00CB144D"/>
     <w:rsid w:val="00CB1F2D"/>
     <w:rsid w:val="00CB27EF"/>
     <w:rsid w:val="00CB2C51"/>
     <w:rsid w:val="00CB33B1"/>
     <w:rsid w:val="00CB3856"/>
     <w:rsid w:val="00CB4202"/>
     <w:rsid w:val="00CB43D8"/>
     <w:rsid w:val="00CB5B4E"/>
     <w:rsid w:val="00CB6A27"/>
     <w:rsid w:val="00CB6EE1"/>
     <w:rsid w:val="00CC0A73"/>
     <w:rsid w:val="00CC0E43"/>
     <w:rsid w:val="00CC1CA9"/>
     <w:rsid w:val="00CC1CBE"/>
     <w:rsid w:val="00CC3790"/>
     <w:rsid w:val="00CC4FA4"/>
     <w:rsid w:val="00CC555A"/>
+    <w:rsid w:val="00CC5C19"/>
     <w:rsid w:val="00CC6E36"/>
     <w:rsid w:val="00CC6F2E"/>
     <w:rsid w:val="00CC724E"/>
     <w:rsid w:val="00CC7FF9"/>
     <w:rsid w:val="00CD0683"/>
     <w:rsid w:val="00CD07B1"/>
     <w:rsid w:val="00CD0857"/>
     <w:rsid w:val="00CD1255"/>
     <w:rsid w:val="00CD1670"/>
     <w:rsid w:val="00CD2244"/>
     <w:rsid w:val="00CD2410"/>
     <w:rsid w:val="00CD24F4"/>
     <w:rsid w:val="00CD253E"/>
     <w:rsid w:val="00CD29D9"/>
     <w:rsid w:val="00CD4491"/>
     <w:rsid w:val="00CD54F4"/>
     <w:rsid w:val="00CD5623"/>
     <w:rsid w:val="00CD595A"/>
     <w:rsid w:val="00CD5BD6"/>
     <w:rsid w:val="00CD60B6"/>
     <w:rsid w:val="00CD6836"/>
     <w:rsid w:val="00CD76BC"/>
     <w:rsid w:val="00CE116D"/>
     <w:rsid w:val="00CE1EFD"/>
     <w:rsid w:val="00CE32B7"/>
     <w:rsid w:val="00CE3DF4"/>
     <w:rsid w:val="00CE40A4"/>
     <w:rsid w:val="00CE42B7"/>
-    <w:rsid w:val="00CE44E8"/>
     <w:rsid w:val="00CE46CF"/>
     <w:rsid w:val="00CE4C0C"/>
     <w:rsid w:val="00CE4CCB"/>
     <w:rsid w:val="00CE5080"/>
     <w:rsid w:val="00CE53A9"/>
-    <w:rsid w:val="00CE6D23"/>
     <w:rsid w:val="00CE6DE8"/>
     <w:rsid w:val="00CE6F89"/>
     <w:rsid w:val="00CE7A83"/>
     <w:rsid w:val="00CF09A9"/>
     <w:rsid w:val="00CF1391"/>
     <w:rsid w:val="00CF1661"/>
     <w:rsid w:val="00CF1F8E"/>
     <w:rsid w:val="00CF266B"/>
     <w:rsid w:val="00CF4D3D"/>
     <w:rsid w:val="00CF550E"/>
     <w:rsid w:val="00CF6419"/>
     <w:rsid w:val="00CF644C"/>
     <w:rsid w:val="00CF68E9"/>
     <w:rsid w:val="00CF6D29"/>
     <w:rsid w:val="00CF6DA7"/>
     <w:rsid w:val="00CF793E"/>
     <w:rsid w:val="00CF7B64"/>
     <w:rsid w:val="00D00EA8"/>
     <w:rsid w:val="00D01F42"/>
     <w:rsid w:val="00D050ED"/>
     <w:rsid w:val="00D057BF"/>
     <w:rsid w:val="00D05C86"/>
     <w:rsid w:val="00D05CE2"/>
     <w:rsid w:val="00D06562"/>
     <w:rsid w:val="00D06A69"/>
     <w:rsid w:val="00D07791"/>
     <w:rsid w:val="00D07EEF"/>
     <w:rsid w:val="00D10124"/>
     <w:rsid w:val="00D1045B"/>
     <w:rsid w:val="00D1085D"/>
     <w:rsid w:val="00D13E1A"/>
     <w:rsid w:val="00D14575"/>
     <w:rsid w:val="00D146F9"/>
     <w:rsid w:val="00D14702"/>
     <w:rsid w:val="00D14E74"/>
     <w:rsid w:val="00D15409"/>
     <w:rsid w:val="00D165C8"/>
     <w:rsid w:val="00D1672C"/>
     <w:rsid w:val="00D17B7C"/>
     <w:rsid w:val="00D17F3A"/>
-    <w:rsid w:val="00D2026D"/>
     <w:rsid w:val="00D21285"/>
     <w:rsid w:val="00D21B61"/>
     <w:rsid w:val="00D22576"/>
     <w:rsid w:val="00D2284A"/>
     <w:rsid w:val="00D2386F"/>
     <w:rsid w:val="00D23FA2"/>
     <w:rsid w:val="00D2482E"/>
     <w:rsid w:val="00D24B34"/>
     <w:rsid w:val="00D24F02"/>
     <w:rsid w:val="00D2622A"/>
     <w:rsid w:val="00D2635E"/>
     <w:rsid w:val="00D26E9F"/>
     <w:rsid w:val="00D275EB"/>
     <w:rsid w:val="00D31457"/>
     <w:rsid w:val="00D32127"/>
     <w:rsid w:val="00D34A20"/>
     <w:rsid w:val="00D35849"/>
     <w:rsid w:val="00D3640B"/>
     <w:rsid w:val="00D42AFE"/>
     <w:rsid w:val="00D433B1"/>
     <w:rsid w:val="00D43BCB"/>
     <w:rsid w:val="00D44016"/>
     <w:rsid w:val="00D46603"/>
     <w:rsid w:val="00D47397"/>
     <w:rsid w:val="00D476E4"/>
@@ -13995,51 +8855,50 @@
     <w:rsid w:val="00DA6A0D"/>
     <w:rsid w:val="00DA70AB"/>
     <w:rsid w:val="00DA7B87"/>
     <w:rsid w:val="00DA7E67"/>
     <w:rsid w:val="00DA9C86"/>
     <w:rsid w:val="00DB0283"/>
     <w:rsid w:val="00DB02FB"/>
     <w:rsid w:val="00DB3A42"/>
     <w:rsid w:val="00DB3E32"/>
     <w:rsid w:val="00DB3E4B"/>
     <w:rsid w:val="00DB4369"/>
     <w:rsid w:val="00DB4EFA"/>
     <w:rsid w:val="00DB5E61"/>
     <w:rsid w:val="00DB6023"/>
     <w:rsid w:val="00DB67E8"/>
     <w:rsid w:val="00DB7747"/>
     <w:rsid w:val="00DB7F1D"/>
     <w:rsid w:val="00DC0600"/>
     <w:rsid w:val="00DC0627"/>
     <w:rsid w:val="00DC0DBA"/>
     <w:rsid w:val="00DC1250"/>
     <w:rsid w:val="00DC2622"/>
     <w:rsid w:val="00DC423F"/>
     <w:rsid w:val="00DC4481"/>
     <w:rsid w:val="00DC4C9D"/>
-    <w:rsid w:val="00DC5F1E"/>
     <w:rsid w:val="00DC6059"/>
     <w:rsid w:val="00DC6A71"/>
     <w:rsid w:val="00DC6C11"/>
     <w:rsid w:val="00DC6C37"/>
     <w:rsid w:val="00DC7123"/>
     <w:rsid w:val="00DC716E"/>
     <w:rsid w:val="00DC729C"/>
     <w:rsid w:val="00DC7FF1"/>
     <w:rsid w:val="00DD0698"/>
     <w:rsid w:val="00DD1738"/>
     <w:rsid w:val="00DD1CB5"/>
     <w:rsid w:val="00DD2E39"/>
     <w:rsid w:val="00DD3A81"/>
     <w:rsid w:val="00DD3EBB"/>
     <w:rsid w:val="00DD48A3"/>
     <w:rsid w:val="00DD5234"/>
     <w:rsid w:val="00DD539E"/>
     <w:rsid w:val="00DD6714"/>
     <w:rsid w:val="00DD7889"/>
     <w:rsid w:val="00DD7F4C"/>
     <w:rsid w:val="00DE21D2"/>
     <w:rsid w:val="00DE2B67"/>
     <w:rsid w:val="00DE50AE"/>
     <w:rsid w:val="00DE55C6"/>
     <w:rsid w:val="00DE5F10"/>
@@ -14116,62 +8975,62 @@
     <w:rsid w:val="00E46ADA"/>
     <w:rsid w:val="00E47786"/>
     <w:rsid w:val="00E50568"/>
     <w:rsid w:val="00E550B3"/>
     <w:rsid w:val="00E55452"/>
     <w:rsid w:val="00E557F9"/>
     <w:rsid w:val="00E55B9E"/>
     <w:rsid w:val="00E55EE7"/>
     <w:rsid w:val="00E56394"/>
     <w:rsid w:val="00E56E34"/>
     <w:rsid w:val="00E56FB6"/>
     <w:rsid w:val="00E57D52"/>
     <w:rsid w:val="00E57EF8"/>
     <w:rsid w:val="00E60531"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E620BD"/>
     <w:rsid w:val="00E632D1"/>
     <w:rsid w:val="00E63E84"/>
     <w:rsid w:val="00E657E6"/>
     <w:rsid w:val="00E67E3A"/>
     <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E716B4"/>
     <w:rsid w:val="00E71F0F"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E733D5"/>
+    <w:rsid w:val="00E7574B"/>
     <w:rsid w:val="00E76476"/>
     <w:rsid w:val="00E76673"/>
     <w:rsid w:val="00E77247"/>
     <w:rsid w:val="00E77715"/>
     <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E77962"/>
     <w:rsid w:val="00E8053D"/>
     <w:rsid w:val="00E8063C"/>
     <w:rsid w:val="00E80EB2"/>
     <w:rsid w:val="00E833D0"/>
     <w:rsid w:val="00E84611"/>
-    <w:rsid w:val="00E8480D"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00E872F3"/>
     <w:rsid w:val="00E87DCD"/>
     <w:rsid w:val="00E90B39"/>
     <w:rsid w:val="00E91F0D"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E92C71"/>
     <w:rsid w:val="00E93086"/>
     <w:rsid w:val="00E93B61"/>
     <w:rsid w:val="00E95C07"/>
     <w:rsid w:val="00E95CCA"/>
     <w:rsid w:val="00EA03CE"/>
     <w:rsid w:val="00EA0939"/>
     <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA143E"/>
     <w:rsid w:val="00EA25CA"/>
     <w:rsid w:val="00EA384B"/>
     <w:rsid w:val="00EA4981"/>
     <w:rsid w:val="00EA4FDD"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA6A4E"/>
     <w:rsid w:val="00EA6F3E"/>
     <w:rsid w:val="00EA70E6"/>
     <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EA7F44"/>
@@ -14353,67 +9212,67 @@
     <w:rsid w:val="00FB06F5"/>
     <w:rsid w:val="00FB0757"/>
     <w:rsid w:val="00FB183B"/>
     <w:rsid w:val="00FB1D60"/>
     <w:rsid w:val="00FB226B"/>
     <w:rsid w:val="00FB22D5"/>
     <w:rsid w:val="00FB2413"/>
     <w:rsid w:val="00FB319C"/>
     <w:rsid w:val="00FB34A1"/>
     <w:rsid w:val="00FB34E1"/>
     <w:rsid w:val="00FB3883"/>
     <w:rsid w:val="00FB4F40"/>
     <w:rsid w:val="00FB5179"/>
     <w:rsid w:val="00FB6A9B"/>
     <w:rsid w:val="00FB7FC8"/>
     <w:rsid w:val="00FC00CC"/>
     <w:rsid w:val="00FC0DAC"/>
     <w:rsid w:val="00FC2F9C"/>
     <w:rsid w:val="00FC5DD6"/>
     <w:rsid w:val="00FC6713"/>
     <w:rsid w:val="00FC7A19"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD3EEA"/>
     <w:rsid w:val="00FD4651"/>
     <w:rsid w:val="00FD5125"/>
+    <w:rsid w:val="00FD712C"/>
     <w:rsid w:val="00FE063C"/>
     <w:rsid w:val="00FE0CB7"/>
     <w:rsid w:val="00FE1225"/>
     <w:rsid w:val="00FE1B60"/>
     <w:rsid w:val="00FE21A4"/>
     <w:rsid w:val="00FE54D0"/>
     <w:rsid w:val="00FE64E8"/>
     <w:rsid w:val="00FE7C3A"/>
     <w:rsid w:val="00FE7E50"/>
     <w:rsid w:val="00FE7F57"/>
     <w:rsid w:val="00FE7FD2"/>
     <w:rsid w:val="00FF06C4"/>
     <w:rsid w:val="00FF367B"/>
     <w:rsid w:val="00FF43D3"/>
     <w:rsid w:val="00FF489F"/>
     <w:rsid w:val="00FF498C"/>
-    <w:rsid w:val="00FF4D0B"/>
     <w:rsid w:val="00FF53E0"/>
     <w:rsid w:val="00FF5A4A"/>
     <w:rsid w:val="0459F5FD"/>
     <w:rsid w:val="05FD9F90"/>
     <w:rsid w:val="06A78092"/>
     <w:rsid w:val="070521DC"/>
     <w:rsid w:val="0EEE7ED6"/>
     <w:rsid w:val="0F8D0111"/>
     <w:rsid w:val="0FDE26D9"/>
     <w:rsid w:val="12B3ACF2"/>
     <w:rsid w:val="1433AD8D"/>
     <w:rsid w:val="14C649A3"/>
     <w:rsid w:val="1699668F"/>
     <w:rsid w:val="18C555D9"/>
     <w:rsid w:val="1BCDE21C"/>
     <w:rsid w:val="1D498168"/>
     <w:rsid w:val="1DA099F2"/>
     <w:rsid w:val="207F6317"/>
     <w:rsid w:val="2132246F"/>
     <w:rsid w:val="239F85D2"/>
     <w:rsid w:val="23E033B2"/>
     <w:rsid w:val="240497B2"/>
     <w:rsid w:val="2516ADB8"/>
     <w:rsid w:val="25F25294"/>
     <w:rsid w:val="27EE5568"/>
@@ -17223,59 +12082,59 @@
     <w:div w:id="2090079684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005pun" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005pun" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005PUN" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="GoA_Sky">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -17535,80 +12394,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2285</Characters>
+  <Pages>1</Pages>
+  <Words>412</Words>
+  <Characters>2352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2680</CharactersWithSpaces>
+  <CharactersWithSpaces>2759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>3735588</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://open.alberta.ca/licence</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5636123</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18074,63 +12939,25 @@
         <vt:lpwstr>https://ohs-pubstore.labour.alberta.ca/LI045</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>