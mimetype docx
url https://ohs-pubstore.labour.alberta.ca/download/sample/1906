--- v0 (2025-10-03)
+++ v1 (2026-05-15)
@@ -1,1524 +1,1387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="444511E8" w14:textId="2F46DC0C" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00F930B3" w:rsidP="00F930B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7C9C2942" w14:textId="248FE5F1" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:lang w:val="es-419"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:lang w:val="es-419"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Plan de prevención de la violencia y el acoso (plantilla)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CCC2A8" w14:textId="44DFDA6D" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="0CD66139" w14:textId="2812B0C7" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta plantilla se proporciona únicamente con fines ilustrativos. En la sección </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>“Para obtener más información”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la página anterior se incluye un enlace a una versión en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>MS Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que puede adaptarse a su trabajo y lugar de trabajo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Si decide utilizar esta plantilla, asegúrese de personalizarla conforme a las características de su trabajo y lugar de trabajo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tenga en cuenta que esta plantilla aborda únicamente los requisitos establecidos en la sección 390(1) del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Código SST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>. Existen requisitos adicionales en la parte 27 del Código.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175C8FCA" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
+        </w:rPr>
+        <w:t>Se recomienda incluir dichos requisitos en su plan de prevención de la violencia y el acoso, según corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5505082E" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
-[...121 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5254648C" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="3D17B7B6" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Nombre del empleador:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA22D93" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="51EF8347" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t xml:space="preserve">Fecha: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB044C" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="6C8C238A" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Próxima fecha de revisión programada: </w:t>
+        <w:t xml:space="preserve">Fecha de revisión programada: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>(Máximo de tres años).</w:t>
+        <w:t>(Máximo de tres años.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A08B4F" w14:textId="5ACB6302" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="573C62C9" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>Comité de salud y seguridad o representante consultado (si lo hay)</w:t>
+        <w:t>Comité o representante de salud y seguridad consultado (cuando exista)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A610DF" w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>___ No___ N/A___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D3C48" w14:textId="47A234A5" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="42A6AA63" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>Se consulta a los trabajadores afectados (si no hay comité ni representante)</w:t>
+        <w:t>Trabajadores afectados consultados (si no existe un comité o representante)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Sí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>___ No___ N/A___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE3CD1" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0EE36AFD" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>Contenido requerido del plan de prevención</w:t>
+        <w:t>Contenido obligatorio del plan de prevención</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0013A4" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="458C2947" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
         <w:t>Medidas que el empleador tomará para eliminar o controlar los peligros de violencia y acoso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFE4760" w14:textId="54D8370B" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2D185991" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Estos deben cumplir con todos los requisitos de evaluación y control de peligros de la Parte 2 del Código de </w:t>
+        <w:t>(Estas medidas deben cumplir con todos los requisitos de evaluación y control de peligros establecidos en la parte 2 del Código SST. Si su lugar de trabajo corresponde a una estación de servicio o una tienda de conveniencia, también deberá incluir los controles exigidos en la sección 392.2 del Código.)</w:t>
       </w:r>
-      <w:r w:rsidR="007404A3" w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1" w:rsidDel="00FC2991">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>OHS</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Si usted es un punto de venta minorista </w:t>
-[...43 lines deleted...]
-        <w:t>ódigo).</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5905350B" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="1A30E22D" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D0DAE9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="60618B4C" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1929D03B" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Procedimientos para informar a los trabajadores sobre la naturaleza y el alcance de los peligros de violencia y acoso, incluida la información relativa a amenazas específicas o generales que existan o puedan existir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7426374E" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="626AF668" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="79249D4C" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="200"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+    </w:p>
+    <w:p w14:paraId="0CB37774" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>Procedimientos para informar a los trabajadores sobre la naturaleza y el alcance de los peligros de violencia y acoso, incluida la información sobre amenazas específicas o generales que existen o pueden existir:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedimientos para denunciar casos de violencia y acoso: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BE4D9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="5BFA66F2" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>(Estos deberán incluir procedimientos para reportar incidentes cuando corresponda, de conformidad con la sección 33(1) de la Ley SST.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304C2888" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78073657" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="74BBC258" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BC9BD2" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="621B9B1C" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Procedimientos de denuncia de violencia y acoso: </w:t>
+        <w:t>Procedimientos para investigar denuncias e incidentes de violencia y acoso:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B296A4" w14:textId="05C495E3" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="581A65CD" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Estos deben incluir procedimientos para informar </w:t>
-[...39 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>(Estos deben incluir su proceso interno de resolución de quejas, así como los requisitos de investigación de las secciones 33(6)(a) a (c) de la Ley SST.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349D2C4" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="07C04124" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02278418" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="758FC97B" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
+    </w:p>
+    <w:p w14:paraId="283177DC" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:b/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00657CA1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+        <w:t>Disposiciones para proteger la confidencialidad de todas las partes involucradas en una queja o incidente, salvo cuando la divulgación sea exigida por la ley o resulte necesaria para investigar la queja o el incidente, adoptar medidas correctivas o informar a las partes implicadas sobre los resultados de la investigación y las medidas correctivas adoptadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41034CDC" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...63 lines deleted...]
-    <w:p w14:paraId="7390DCA7" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="0CCFF649" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015EF9">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="176DF725" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="21280D50" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70AEFF4F" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00015EF9" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...22 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="189371C8" w14:textId="77777777" w:rsidR="00657CA1" w:rsidRPr="00657CA1" w:rsidRDefault="00657CA1" w:rsidP="00657CA1">
+      <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:lang w:val="es-419"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:t xml:space="preserve">Este formulario se proporciona únicamente con fines ilustrativos. La cumplimentación de este formulario no garantiza, por sí sola, el cumplimiento de la legislación aplicable. Es importante y necesario que este documento se adapte a las circunstancias particulares del lugar de trabajo. Asimismo, este documento no solo deberá completarse, sino también utilizarse, comunicarse e implementarse de conformidad con la legislación aplicable. Ni la Corona ni sus agentes, empleados o contratistas serán responsables por daños directos o indirectos derivados del uso de este </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-PE" w:eastAsia="es-PE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A782C">
+        <w:t>formulario.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:color w:val="36424A"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este formulario es solo </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001051CC" w:rsidRPr="004A782C">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00657CA1">
         <w:rPr>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-419"/>
+          <w:color w:val="36424A"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-PE"/>
         </w:rPr>
-        <w:t>un</w:t>
-[...55 lines deleted...]
-        <w:t>. Es importante y necesario que personalice este documento para que se adapte a las circunstancias únicas de su lugar de trabajo. Además, es esencial que este documento no solo se complete, sino que se utilice, comunique e implemente de acuerdo con la legislación. Ni la Corona, ni sus agentes, empleados o contratistas, serán responsables ante usted por ningún daño, directo o indirecto, que surja de su uso de este formulario.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00664FF8" w:rsidRPr="004A782C" w:rsidSect="008776BE">
+    <w:p w14:paraId="49529DDF" w14:textId="335CE8D0" w:rsidR="00664FF8" w:rsidRPr="00657CA1" w:rsidRDefault="00664FF8" w:rsidP="00C4254D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-PE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00664FF8" w:rsidRPr="00657CA1" w:rsidSect="00657CA1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B6AEA7B" w14:textId="77777777" w:rsidR="00661444" w:rsidRDefault="00661444" w:rsidP="00166C55">
+    <w:p w14:paraId="45A0CBDE" w14:textId="77777777" w:rsidR="003073AD" w:rsidRDefault="003073AD" w:rsidP="00166C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65748D44" w14:textId="77777777" w:rsidR="00661444" w:rsidRDefault="00661444" w:rsidP="00166C55">
+    <w:p w14:paraId="2BD9FA68" w14:textId="77777777" w:rsidR="003073AD" w:rsidRDefault="003073AD" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45FF7883" w14:textId="77777777" w:rsidR="00661444" w:rsidRDefault="00661444" w:rsidP="00166C55"/>
+    <w:p w14:paraId="0EAA4270" w14:textId="77777777" w:rsidR="003073AD" w:rsidRDefault="003073AD" w:rsidP="00166C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="72 Condensed"/>
+    <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="659D442A" w14:textId="24A5C16E" w:rsidR="007F6F64" w:rsidRDefault="004A76E3">
+  <w:p w14:paraId="659D442A" w14:textId="7E7D1309" w:rsidR="007F6F64" w:rsidRDefault="00975254">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05FA5847" wp14:editId="60451AA2">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F503935" wp14:editId="41226A82">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="201268802" name="Text Box 5" descr="Classification: Public">
+              <wp:docPr id="1799569657" name="Text Box 2" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18CE9B8A" w14:textId="4931B9E6" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                        <w:p w14:paraId="5BC40D91" w14:textId="0B495576" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004A76E3">
+                          <w:r w:rsidRPr="00975254">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="05FA5847" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1F503935" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSDftUDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azJu2MOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZJ6pF8fFrc9lqRg3C+BVPRYpJTIgyHujW7iv54WX+6&#10;ocQHZmqmwIiKHoWnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfN51oGrrQMuvEfv/RCky4QvpeDhSUovAlEVxd5COl06t/HMlgtW7hyzTcvHNtg/dKFZa7Do&#10;GeqeBUb2rv0DSrfcgQcZJhx0BlK2XKQZcJoifzfNpmFWpFmQHG/PNPn/B8sfDxv77Ejov0KPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Ung80yb6QHi8dJVfF3MMcYx9vplfF7MIk11uW+fDNwGaRKOiDteS2GKH&#10;Bx+G1FNKLGZg3SqVVqPMbw7EjJ7s0mK0Qr/tx763UB9xHAfDpr3l6xZrPjAfnpnD1WKbKNfwhIdU&#10;0FUURouSBtzPv/ljPjKOUUo6lEpFDWqZEvXd4Cams6s8j9JKf2i4k7FNRvEln8W42es7QBUW+CAs&#10;T2ZMDupkSgf6FdW8itUwxAzHmhXdnsy7MAgXXwMXq1VKQhVZFh7MxvIIHcmKTL70r8zZke6Ai3qE&#10;k5hY+Y71ITfe9Ha1D8h9WkkkdmBz5BsVmJY6vpYo8bf/Kevyppe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF50JNNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6HiooTaeJ&#10;L3GlIMExbbymWuOUOtvKv8dwgYsl6331+HG1WcKojjjzEMnAepWBQuqiG6g38Pb6eHUNipMlZ8dI&#10;aOALGTb1+VllSxdP9ILHJvVKIMSlNeBTmkqtufMYLK/ihCTZLs7BJlnnXrvZngQeRp1nWaGDHUgu&#10;eDvhncdu3xyCgeL+aeun9+Ljc5fzM7dxn5r4YMzlxbK9BZVwSX9l+NEXdajFqY0HcqxGA/JI+p2S&#10;5fm6ANUKOLsBXVf6v3z9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIN+1QPAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABedCTTYAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="18CE9B8A" w14:textId="4931B9E6" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                  <w:p w14:paraId="5BC40D91" w14:textId="0B495576" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004A76E3">
+                    <w:r w:rsidRPr="00975254">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7211A04E" w14:textId="7A89C576" w:rsidR="000E6353" w:rsidRPr="00BC65FE" w:rsidRDefault="004A76E3" w:rsidP="00166C55">
+  <w:p w14:paraId="7211A04E" w14:textId="65E70B02" w:rsidR="000E6353" w:rsidRPr="00BC65FE" w:rsidRDefault="00975254" w:rsidP="00166C55">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12693BCD" wp14:editId="2E9C91F7">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B9E3885" wp14:editId="526EB8FE">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="497420224" name="Text Box 6" descr="Classification: Public">
+              <wp:docPr id="1488156351" name="Text Box 3" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="188B50FC" w14:textId="33AE842D" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                        <w:p w14:paraId="028E629B" w14:textId="2B69937A" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004A76E3">
+                          <w:r w:rsidRPr="00975254">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="12693BCD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6B9E3885" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251661313;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP87VuEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Lc2EkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS1f5dTHFEMfY15vpdTGJZbLLbet8+CFAk2hU1CEtCS22&#10;X/kwpJ5SYjMDy1apRI0yfzmwZvRklxGjFfpNT9r61fgbqA+4lYOBcG/5ssXWK+bDE3PIME6Lqg2P&#10;eEgFXUXhaFHSgPv9P3/MR+AxSkmHiqmoQUlTon4aJGQ8ucrzqLD0h4Y7GZtkFN/ySYybnb4DFGOB&#10;78LyZMbkoE6mdKBfUNSL2A1DzHDsWdHNybwLg37xUXCxWKQkFJNlYWXWlsfSEbMI6HP/wpw9oh6Q&#10;rwc4aYqVb8AfcuNNbxe7gBQkZiK+A5pH2FGIidvjo4lKf/2fsi5Pe/4HAAD//wMAUEsDBBQABgAI&#10;AAAAIQAXnQk02AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLoeKihN&#10;p4kvcaUgwTFtvKZa45Q628q/x3CBiyXrffX4cbVZwqiOOPMQycB6lYFC6qIbqDfw9vp4dQ2KkyVn&#10;x0ho4AsZNvX5WWVLF0/0gscm9UogxKU14FOaSq258xgsr+KEJNkuzsEmWedeu9meBB5GnWdZoYMd&#10;SC54O+Gdx27fHIKB4v5p66f34uNzl/Mzt3GfmvhgzOXFsr0FlXBJf2X40Rd1qMWpjQdyrEYD8kj6&#10;nZLl+boA1Qo4uwFdV/q/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT/O1bhECAAAi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF50JNNgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="188B50FC" w14:textId="33AE842D" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                  <w:p w14:paraId="028E629B" w14:textId="2B69937A" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004A76E3">
+                    <w:r w:rsidRPr="00975254">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E6353" w:rsidRPr="0000551D">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB4A41A" wp14:editId="0EF72909">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5273040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9351645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="456688206" name="Picture 456688206" descr="Logotipo del Gobierno de Alberta"/>
+          <wp:docPr id="107687123" name="Picture 107687123" descr="Logotipo del Gobierno de Alberta"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00804468" w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>Violencia y acoso en el lugar de trabajo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D638990" w14:textId="07A2E380" w:rsidR="00F43C6D" w:rsidRPr="00BC65FE" w:rsidRDefault="000E6353" w:rsidP="00D47397">
+  <w:p w14:paraId="2D638990" w14:textId="53353B40" w:rsidR="00F43C6D" w:rsidRPr="00BC65FE" w:rsidRDefault="000E6353" w:rsidP="00D47397">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A15C16">
+    <w:r w:rsidR="006858A0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t>Gobierno</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> de Alberta </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
@@ -1563,346 +1426,309 @@
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>LI045</w:t>
       </w:r>
       <w:r w:rsidR="00695DCB" w:rsidRPr="00695DCB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>SPA</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00BC65FE">
       <w:rPr>
         <w:lang w:val="fr-CA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA09B61" w14:textId="33E7CDD9" w:rsidR="004F3270" w:rsidRPr="000F00C0" w:rsidRDefault="004A76E3" w:rsidP="004F3270">
+  <w:p w14:paraId="66192367" w14:textId="4B77063B" w:rsidR="00762D85" w:rsidRPr="003B4497" w:rsidRDefault="00975254" w:rsidP="00762D85">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof w:val="0"/>
-        <w:lang w:val="es-419"/>
+        <w:lang w:val="fr-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="655A03A7" wp14:editId="605DC834">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3036E63E" wp14:editId="76D911F0">
               <wp:simplePos x="685800" y="9258300"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1170392500" name="Text Box 4" descr="Classification: Public">
+              <wp:docPr id="1899557522" name="Text Box 1" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C032807" w14:textId="0023720F" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                        <w:p w14:paraId="368F00AB" w14:textId="27196AD4" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004A76E3">
+                          <w:r w:rsidRPr="00975254">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="655A03A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3036E63E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251659265;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeZUYsEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTdoZcYqsRYYB&#10;RVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kmKX6897S47bUiB+F8C6aixSSnRBgOdWt2Ff3xsv50&#10;Q4kPzNRMgREVPQpPb5cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yaZ7Psw5cbR1w4T1674cgXab6UgoenqT0IhBVUZwtpNOlcxvPbLlg5c4x27T8NAb7hyk0aw02&#10;PZe6Z4GRvWv/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSA8XrrKr4s5hjjGPt/Mr4tZLJNdblvnwzcBmkSjog5pSWix&#10;w4MPQ+qYEpsZWLdKJWqU+c2BNaMnu4wYrdBve9LWFZ2O42+hPuJWDgbCveXrFls/MB+emUOGcVpU&#10;bXjCQyroKgoni5IG3M+/+WM+Ao9RSjpUTEUNSpoS9d0gIdPZVZ5HhaU/NNxobJNRfMlnMW72+g5Q&#10;jAW+C8uTGZODGk3pQL+iqFexG4aY4dizotvRvAuDfvFRcLFapSQUk2XhwWwsj6UjZhHQl/6VOXtC&#10;PSBfjzBqipXvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUp/+5+yLk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhABedCTTYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuh4q&#10;KE2niS9xpSDBMW28plrjlDrbyr/HcIGLJet99fhxtVnCqI448xDJwHqVgULqohuoN/D2+nh1DYqT&#10;JWfHSGjgCxk29flZZUsXT/SCxyb1SiDEpTXgU5pKrbnzGCyv4oQk2S7OwSZZ51672Z4EHkadZ1mh&#10;gx1ILng74Z3Hbt8cgoHi/mnrp/fi43OX8zO3cZ+a+GDM5cWyvQWVcEl/ZfjRF3WoxamNB3KsRgPy&#10;SPqdkuX5ugDVCji7AV1X+r98/Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeZUYsEwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXnQk0&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz1bky9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixd&#10;hQp0TadpG4grBYkd08ZrqjVO12RbeXsMF7hYsv5fnz8Xy8n14oxj6DwpmM8SEEiNNx21Cj7en+8e&#10;QYSoyejeEyr4wgDL8vqq0LnxF3rDcxVbwRAKuVZgYxxyKUNj0ekw8wMSZ3s/Oh15HVtpRn1huOtl&#10;miSZdLojvmD1gGuLzaE6OQXZ5mVlh89sd9yn4TXU/hArv1Xq9mZaLUBEnOJfGX70WR1Kdqr9iUwQ&#10;vQJ+JP5OztL7+QOImsHJE8iykP/ly28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhRDD&#10;MhUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;z1bky9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C032807" w14:textId="0023720F" w:rsidR="004A76E3" w:rsidRPr="004A76E3" w:rsidRDefault="004A76E3" w:rsidP="004A76E3">
+                  <w:p w14:paraId="368F00AB" w14:textId="27196AD4" w:rsidR="00975254" w:rsidRPr="00975254" w:rsidRDefault="00975254" w:rsidP="00975254">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004A76E3">
+                    <w:r w:rsidRPr="00975254">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="000E5520" w:rsidRPr="000E5520">
+    <w:r w:rsidR="00762D85" w:rsidRPr="0000551D">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
-        <w:noProof w:val="0"/>
-[...9 lines deleted...]
-        <w:lang w:val="es-419"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B2C92BB" wp14:editId="522399A1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6782E5" wp14:editId="641574EA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5273040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9351645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="525494741" name="Picture 525494741" descr="Logotipo del Gobierno de Alberta"/>
+          <wp:docPr id="1261177485" name="Picture 1261177485" descr="Logotipo del Gobierno de Alberta"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00762D85" w:rsidRPr="00B341D1">
+      <w:rPr>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00762D85" w:rsidRPr="00EE5F04">
+      <w:rPr>
+        <w:rStyle w:val="CalltoactionChar1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="fr-CA"/>
+      </w:rPr>
+      <w:t>Plan de prevención de la violencia y el acoso (plantilla)</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0117FB60" w14:textId="6E93ACDB" w:rsidR="00D14E74" w:rsidRPr="000F00C0" w:rsidRDefault="004F3270" w:rsidP="004F3270">
+  <w:p w14:paraId="0117FB60" w14:textId="25F12151" w:rsidR="00D14E74" w:rsidRPr="00762D85" w:rsidRDefault="00762D85" w:rsidP="00762D85">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
       <w:rPr>
-        <w:lang w:val="es-419"/>
+        <w:lang w:val="es-PE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000F00C0">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">© </w:t>
+    <w:r w:rsidRPr="00381DCD">
+      <w:rPr>
+        <w:lang w:val="es-PE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© Gobierno de Alberta 2025 </w:t>
     </w:r>
-    <w:r w:rsidRPr="000F00C0">
-[...3 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00381DCD">
+      <w:rPr>
+        <w:lang w:val="es-PE"/>
+      </w:rPr>
+      <w:t>|  Actualizado</w:t>
     </w:r>
-    <w:r w:rsidRPr="000F00C0">
-[...40 lines deleted...]
-      <w:t xml:space="preserve"> |  </w:t>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00381DCD">
+      <w:rPr>
+        <w:lang w:val="es-PE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> abril de 2025 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="007F6F64" w:rsidRPr="007F6F64">
+      <w:r w:rsidR="00590749" w:rsidRPr="004222C3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">TMP005SPA </w:t>
+        <w:t>TMP005SPA</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="226206A5" w14:textId="77777777" w:rsidR="00661444" w:rsidRPr="001522A5" w:rsidRDefault="00661444" w:rsidP="00166C55">
+    <w:p w14:paraId="0BE4C07D" w14:textId="77777777" w:rsidR="003073AD" w:rsidRPr="001522A5" w:rsidRDefault="003073AD" w:rsidP="00166C55">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FC08D17" w14:textId="77777777" w:rsidR="00661444" w:rsidRDefault="00661444" w:rsidP="00166C55">
+    <w:p w14:paraId="1609A601" w14:textId="77777777" w:rsidR="003073AD" w:rsidRDefault="003073AD" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="669AC94C" w14:textId="77777777" w:rsidR="00661444" w:rsidRDefault="00661444" w:rsidP="00166C55"/>
+    <w:p w14:paraId="20E6D57C" w14:textId="77777777" w:rsidR="003073AD" w:rsidRDefault="003073AD" w:rsidP="00166C55"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-835002066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="76F4698E" w14:textId="40AC6047" w:rsidR="004F3270" w:rsidRDefault="004F3270">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -4564,57 +4390,58 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2046977940">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="256601916">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="145096767">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="291520212">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1975018385">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1193542696">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-PE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4684,62 +4511,60 @@
     <w:rsid w:val="000554A0"/>
     <w:rsid w:val="000557B5"/>
     <w:rsid w:val="00057DFE"/>
     <w:rsid w:val="000614A8"/>
     <w:rsid w:val="0006425E"/>
     <w:rsid w:val="00066422"/>
     <w:rsid w:val="00067011"/>
     <w:rsid w:val="00070654"/>
     <w:rsid w:val="00071BC0"/>
     <w:rsid w:val="00072EC7"/>
     <w:rsid w:val="00073AF7"/>
     <w:rsid w:val="00073B75"/>
     <w:rsid w:val="000757A7"/>
     <w:rsid w:val="000763AE"/>
     <w:rsid w:val="000763D3"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000812AA"/>
     <w:rsid w:val="00081689"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="000825D5"/>
     <w:rsid w:val="00083075"/>
     <w:rsid w:val="0008463E"/>
     <w:rsid w:val="00084F05"/>
     <w:rsid w:val="00085B14"/>
-    <w:rsid w:val="00086985"/>
     <w:rsid w:val="00086BC3"/>
     <w:rsid w:val="00087377"/>
     <w:rsid w:val="00087AAA"/>
     <w:rsid w:val="00091287"/>
     <w:rsid w:val="000914AC"/>
     <w:rsid w:val="000914FB"/>
     <w:rsid w:val="00091805"/>
     <w:rsid w:val="00095AD1"/>
     <w:rsid w:val="000979A0"/>
     <w:rsid w:val="000A0261"/>
-    <w:rsid w:val="000A18E2"/>
     <w:rsid w:val="000A1C03"/>
     <w:rsid w:val="000A39F0"/>
     <w:rsid w:val="000A44B1"/>
     <w:rsid w:val="000A451F"/>
     <w:rsid w:val="000A4DE4"/>
     <w:rsid w:val="000A4DF4"/>
     <w:rsid w:val="000A6540"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A78CD"/>
     <w:rsid w:val="000B175E"/>
     <w:rsid w:val="000B1DAB"/>
     <w:rsid w:val="000B3724"/>
     <w:rsid w:val="000B73EA"/>
     <w:rsid w:val="000C12C2"/>
     <w:rsid w:val="000C1D61"/>
     <w:rsid w:val="000C255D"/>
     <w:rsid w:val="000C2C25"/>
     <w:rsid w:val="000C2D3A"/>
     <w:rsid w:val="000C3196"/>
     <w:rsid w:val="000C3FEA"/>
     <w:rsid w:val="000C4123"/>
     <w:rsid w:val="000C5402"/>
     <w:rsid w:val="000C6818"/>
     <w:rsid w:val="000C7C0A"/>
     <w:rsid w:val="000D03CC"/>
@@ -4788,65 +4613,67 @@
     <w:rsid w:val="0011171E"/>
     <w:rsid w:val="00112BDA"/>
     <w:rsid w:val="001144B2"/>
     <w:rsid w:val="00114EFB"/>
     <w:rsid w:val="001152D6"/>
     <w:rsid w:val="00115AA7"/>
     <w:rsid w:val="001160BB"/>
     <w:rsid w:val="00116B2B"/>
     <w:rsid w:val="00116C3F"/>
     <w:rsid w:val="00117292"/>
     <w:rsid w:val="00117F7E"/>
     <w:rsid w:val="00120B02"/>
     <w:rsid w:val="00120B07"/>
     <w:rsid w:val="00121055"/>
     <w:rsid w:val="0012338E"/>
     <w:rsid w:val="00123DAB"/>
     <w:rsid w:val="00124613"/>
     <w:rsid w:val="00124EE3"/>
     <w:rsid w:val="001265C0"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00126A2C"/>
     <w:rsid w:val="00126C1F"/>
     <w:rsid w:val="00130482"/>
     <w:rsid w:val="00131447"/>
     <w:rsid w:val="00131680"/>
+    <w:rsid w:val="0013191C"/>
     <w:rsid w:val="00131B09"/>
     <w:rsid w:val="00132C08"/>
     <w:rsid w:val="00135C2C"/>
     <w:rsid w:val="00135D49"/>
     <w:rsid w:val="00136F25"/>
     <w:rsid w:val="001377BC"/>
     <w:rsid w:val="00137C9D"/>
     <w:rsid w:val="00137FF9"/>
     <w:rsid w:val="00142B7D"/>
     <w:rsid w:val="00144720"/>
     <w:rsid w:val="00144BC4"/>
     <w:rsid w:val="00145689"/>
     <w:rsid w:val="00146D26"/>
     <w:rsid w:val="00147529"/>
     <w:rsid w:val="001505BD"/>
+    <w:rsid w:val="00150933"/>
     <w:rsid w:val="001522A5"/>
     <w:rsid w:val="00152317"/>
     <w:rsid w:val="00152CE6"/>
     <w:rsid w:val="00152ED2"/>
     <w:rsid w:val="00153687"/>
     <w:rsid w:val="001547BF"/>
     <w:rsid w:val="001550D4"/>
     <w:rsid w:val="00155E3B"/>
     <w:rsid w:val="0015638E"/>
     <w:rsid w:val="00156B18"/>
     <w:rsid w:val="0015724C"/>
     <w:rsid w:val="00157A39"/>
     <w:rsid w:val="00161009"/>
     <w:rsid w:val="0016169D"/>
     <w:rsid w:val="00161832"/>
     <w:rsid w:val="00161F6A"/>
     <w:rsid w:val="00162B41"/>
     <w:rsid w:val="00162DB3"/>
     <w:rsid w:val="00163182"/>
     <w:rsid w:val="00163931"/>
     <w:rsid w:val="00163F31"/>
     <w:rsid w:val="00164BC5"/>
     <w:rsid w:val="0016539B"/>
     <w:rsid w:val="0016602C"/>
     <w:rsid w:val="001664B7"/>
@@ -4857,88 +4684,90 @@
     <w:rsid w:val="001723B0"/>
     <w:rsid w:val="00172941"/>
     <w:rsid w:val="001739EA"/>
     <w:rsid w:val="00173EE6"/>
     <w:rsid w:val="00173EE8"/>
     <w:rsid w:val="00174282"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001745C1"/>
     <w:rsid w:val="0017498C"/>
     <w:rsid w:val="00174A8C"/>
     <w:rsid w:val="00175824"/>
     <w:rsid w:val="0017610B"/>
     <w:rsid w:val="0017631A"/>
     <w:rsid w:val="00180C41"/>
     <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="00182067"/>
     <w:rsid w:val="001839D0"/>
     <w:rsid w:val="00183C56"/>
     <w:rsid w:val="00184526"/>
     <w:rsid w:val="001858F8"/>
     <w:rsid w:val="00186519"/>
     <w:rsid w:val="00186DBF"/>
     <w:rsid w:val="00187595"/>
     <w:rsid w:val="00187750"/>
     <w:rsid w:val="00187D7C"/>
+    <w:rsid w:val="00190B8B"/>
     <w:rsid w:val="00191092"/>
     <w:rsid w:val="00192104"/>
     <w:rsid w:val="001931E8"/>
     <w:rsid w:val="00195A09"/>
     <w:rsid w:val="00195B22"/>
     <w:rsid w:val="00195FE5"/>
     <w:rsid w:val="001962B0"/>
     <w:rsid w:val="001A35CA"/>
     <w:rsid w:val="001A37A8"/>
     <w:rsid w:val="001A39A0"/>
     <w:rsid w:val="001A4B53"/>
     <w:rsid w:val="001A51C7"/>
     <w:rsid w:val="001A5396"/>
     <w:rsid w:val="001A6369"/>
     <w:rsid w:val="001A7911"/>
     <w:rsid w:val="001B0B75"/>
     <w:rsid w:val="001B1549"/>
     <w:rsid w:val="001B2902"/>
     <w:rsid w:val="001B3021"/>
     <w:rsid w:val="001B380F"/>
     <w:rsid w:val="001B39E1"/>
     <w:rsid w:val="001B42A7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001B5603"/>
     <w:rsid w:val="001B5A25"/>
     <w:rsid w:val="001B5E13"/>
     <w:rsid w:val="001B65B1"/>
     <w:rsid w:val="001B6DA8"/>
     <w:rsid w:val="001B7860"/>
     <w:rsid w:val="001B7972"/>
     <w:rsid w:val="001B7A38"/>
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
     <w:rsid w:val="001C2188"/>
     <w:rsid w:val="001C224B"/>
     <w:rsid w:val="001C3030"/>
+    <w:rsid w:val="001C488F"/>
     <w:rsid w:val="001C5461"/>
     <w:rsid w:val="001C5A19"/>
     <w:rsid w:val="001C6A9E"/>
     <w:rsid w:val="001C6CDC"/>
     <w:rsid w:val="001C7A9E"/>
     <w:rsid w:val="001D266A"/>
     <w:rsid w:val="001D26A3"/>
     <w:rsid w:val="001D3B42"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D673A"/>
     <w:rsid w:val="001D67E1"/>
     <w:rsid w:val="001D69CE"/>
     <w:rsid w:val="001D7798"/>
     <w:rsid w:val="001D7B83"/>
     <w:rsid w:val="001E1A2C"/>
     <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E4977"/>
     <w:rsid w:val="001E50A8"/>
     <w:rsid w:val="001E5522"/>
     <w:rsid w:val="001E6588"/>
     <w:rsid w:val="001E71C6"/>
     <w:rsid w:val="001F1450"/>
     <w:rsid w:val="001F191C"/>
     <w:rsid w:val="001F22E6"/>
     <w:rsid w:val="001F3D5B"/>
@@ -4967,51 +4796,50 @@
     <w:rsid w:val="00225B11"/>
     <w:rsid w:val="0022605C"/>
     <w:rsid w:val="00226C1C"/>
     <w:rsid w:val="00227098"/>
     <w:rsid w:val="00227C0B"/>
     <w:rsid w:val="002302C3"/>
     <w:rsid w:val="0023086F"/>
     <w:rsid w:val="002313B8"/>
     <w:rsid w:val="0023272E"/>
     <w:rsid w:val="00233452"/>
     <w:rsid w:val="0023452F"/>
     <w:rsid w:val="00236AF3"/>
     <w:rsid w:val="002372E8"/>
     <w:rsid w:val="0023752C"/>
     <w:rsid w:val="00237A9F"/>
     <w:rsid w:val="00240D6C"/>
     <w:rsid w:val="002424E5"/>
     <w:rsid w:val="00243DC1"/>
     <w:rsid w:val="00244DC6"/>
     <w:rsid w:val="00245262"/>
     <w:rsid w:val="002471F2"/>
     <w:rsid w:val="0024741A"/>
     <w:rsid w:val="00247846"/>
     <w:rsid w:val="00247A35"/>
     <w:rsid w:val="002506C0"/>
-    <w:rsid w:val="00250DF0"/>
     <w:rsid w:val="002528A5"/>
     <w:rsid w:val="0025311B"/>
     <w:rsid w:val="00253384"/>
     <w:rsid w:val="0025375D"/>
     <w:rsid w:val="00253A3B"/>
     <w:rsid w:val="0025405E"/>
     <w:rsid w:val="002551FE"/>
     <w:rsid w:val="002559E7"/>
     <w:rsid w:val="00255C55"/>
     <w:rsid w:val="00256499"/>
     <w:rsid w:val="002569D2"/>
     <w:rsid w:val="00257B07"/>
     <w:rsid w:val="00262107"/>
     <w:rsid w:val="00262542"/>
     <w:rsid w:val="00262C22"/>
     <w:rsid w:val="00262D78"/>
     <w:rsid w:val="00263DCB"/>
     <w:rsid w:val="00264741"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="0026567E"/>
     <w:rsid w:val="00266831"/>
     <w:rsid w:val="00266BF3"/>
     <w:rsid w:val="00270F05"/>
     <w:rsid w:val="0027121C"/>
     <w:rsid w:val="002725B6"/>
@@ -5082,70 +4910,73 @@
     <w:rsid w:val="002D5C57"/>
     <w:rsid w:val="002D5C7D"/>
     <w:rsid w:val="002D6D2B"/>
     <w:rsid w:val="002D7F70"/>
     <w:rsid w:val="002E03B7"/>
     <w:rsid w:val="002E0CFE"/>
     <w:rsid w:val="002E2C95"/>
     <w:rsid w:val="002E5BED"/>
     <w:rsid w:val="002E6934"/>
     <w:rsid w:val="002E73F3"/>
     <w:rsid w:val="002E7F22"/>
     <w:rsid w:val="002F1EA9"/>
     <w:rsid w:val="002F3699"/>
     <w:rsid w:val="002F3812"/>
     <w:rsid w:val="002F454A"/>
     <w:rsid w:val="002F4935"/>
     <w:rsid w:val="002F6169"/>
     <w:rsid w:val="002F660A"/>
     <w:rsid w:val="002F734F"/>
     <w:rsid w:val="00301073"/>
     <w:rsid w:val="0030242A"/>
     <w:rsid w:val="00305366"/>
     <w:rsid w:val="00305A97"/>
     <w:rsid w:val="00305E54"/>
     <w:rsid w:val="00306266"/>
+    <w:rsid w:val="00306EBE"/>
     <w:rsid w:val="00306F88"/>
+    <w:rsid w:val="003073AD"/>
     <w:rsid w:val="003103D7"/>
     <w:rsid w:val="003112D5"/>
     <w:rsid w:val="003125F5"/>
     <w:rsid w:val="00312908"/>
     <w:rsid w:val="00312B81"/>
     <w:rsid w:val="0031317F"/>
     <w:rsid w:val="0031350D"/>
     <w:rsid w:val="00313665"/>
     <w:rsid w:val="003138EF"/>
     <w:rsid w:val="003153AE"/>
     <w:rsid w:val="00315960"/>
     <w:rsid w:val="00315F59"/>
     <w:rsid w:val="00316916"/>
     <w:rsid w:val="00316E97"/>
     <w:rsid w:val="0032255F"/>
     <w:rsid w:val="00322E8F"/>
     <w:rsid w:val="00323009"/>
     <w:rsid w:val="00325335"/>
     <w:rsid w:val="00325488"/>
+    <w:rsid w:val="00331966"/>
     <w:rsid w:val="00331971"/>
     <w:rsid w:val="00332689"/>
     <w:rsid w:val="00332D95"/>
     <w:rsid w:val="00333BB3"/>
     <w:rsid w:val="00333DFB"/>
     <w:rsid w:val="00334395"/>
     <w:rsid w:val="00335288"/>
     <w:rsid w:val="003379CE"/>
     <w:rsid w:val="003402C4"/>
     <w:rsid w:val="003415C6"/>
     <w:rsid w:val="00342C72"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="00343512"/>
     <w:rsid w:val="00343543"/>
     <w:rsid w:val="00343D0C"/>
     <w:rsid w:val="003442DD"/>
     <w:rsid w:val="00344EFD"/>
     <w:rsid w:val="00345D9E"/>
     <w:rsid w:val="00346BE8"/>
     <w:rsid w:val="0034745B"/>
     <w:rsid w:val="003506A3"/>
     <w:rsid w:val="00350CE1"/>
     <w:rsid w:val="00350D79"/>
     <w:rsid w:val="003516E3"/>
     <w:rsid w:val="00351B2F"/>
@@ -5174,51 +5005,50 @@
     <w:rsid w:val="00372721"/>
     <w:rsid w:val="00372C7A"/>
     <w:rsid w:val="00373391"/>
     <w:rsid w:val="00373483"/>
     <w:rsid w:val="00373D2D"/>
     <w:rsid w:val="003746D1"/>
     <w:rsid w:val="00374BA7"/>
     <w:rsid w:val="00374C00"/>
     <w:rsid w:val="00375262"/>
     <w:rsid w:val="00376155"/>
     <w:rsid w:val="00380033"/>
     <w:rsid w:val="0038011A"/>
     <w:rsid w:val="003804B1"/>
     <w:rsid w:val="00381908"/>
     <w:rsid w:val="00381D3F"/>
     <w:rsid w:val="00382872"/>
     <w:rsid w:val="00382AA0"/>
     <w:rsid w:val="00384208"/>
     <w:rsid w:val="00385BE5"/>
     <w:rsid w:val="003866AD"/>
     <w:rsid w:val="00386741"/>
     <w:rsid w:val="00386E58"/>
     <w:rsid w:val="0038782D"/>
     <w:rsid w:val="003903B9"/>
     <w:rsid w:val="00390A8A"/>
-    <w:rsid w:val="0039146C"/>
     <w:rsid w:val="00393C4F"/>
     <w:rsid w:val="00393C90"/>
     <w:rsid w:val="003944EA"/>
     <w:rsid w:val="00397799"/>
     <w:rsid w:val="00397BBD"/>
     <w:rsid w:val="003A0FC4"/>
     <w:rsid w:val="003A1233"/>
     <w:rsid w:val="003A14ED"/>
     <w:rsid w:val="003A34C9"/>
     <w:rsid w:val="003A3CB5"/>
     <w:rsid w:val="003A50E6"/>
     <w:rsid w:val="003A5CD7"/>
     <w:rsid w:val="003A6A46"/>
     <w:rsid w:val="003A7BB8"/>
     <w:rsid w:val="003B0520"/>
     <w:rsid w:val="003B2021"/>
     <w:rsid w:val="003B248E"/>
     <w:rsid w:val="003B2C66"/>
     <w:rsid w:val="003B2EB5"/>
     <w:rsid w:val="003B431B"/>
     <w:rsid w:val="003B46C1"/>
     <w:rsid w:val="003B64E5"/>
     <w:rsid w:val="003C0BFA"/>
     <w:rsid w:val="003C15D9"/>
     <w:rsid w:val="003C1E12"/>
@@ -5245,81 +5075,82 @@
     <w:rsid w:val="003D6957"/>
     <w:rsid w:val="003D7801"/>
     <w:rsid w:val="003E0EFE"/>
     <w:rsid w:val="003E1CBD"/>
     <w:rsid w:val="003E2363"/>
     <w:rsid w:val="003E2996"/>
     <w:rsid w:val="003E2A0E"/>
     <w:rsid w:val="003E74B3"/>
     <w:rsid w:val="003F02ED"/>
     <w:rsid w:val="003F199C"/>
     <w:rsid w:val="003F2198"/>
     <w:rsid w:val="003F2BEE"/>
     <w:rsid w:val="003F32E7"/>
     <w:rsid w:val="003F4847"/>
     <w:rsid w:val="003F562A"/>
     <w:rsid w:val="003F756E"/>
     <w:rsid w:val="003F7DCA"/>
     <w:rsid w:val="003F7F84"/>
     <w:rsid w:val="00401750"/>
     <w:rsid w:val="004021E9"/>
     <w:rsid w:val="00402C3B"/>
     <w:rsid w:val="00406742"/>
     <w:rsid w:val="0040710B"/>
     <w:rsid w:val="0040772E"/>
     <w:rsid w:val="00410643"/>
-    <w:rsid w:val="004132F3"/>
     <w:rsid w:val="00413930"/>
     <w:rsid w:val="00416075"/>
     <w:rsid w:val="00416B0B"/>
     <w:rsid w:val="00416CF2"/>
     <w:rsid w:val="00420149"/>
     <w:rsid w:val="00420641"/>
     <w:rsid w:val="0042189A"/>
     <w:rsid w:val="004222AF"/>
+    <w:rsid w:val="004222C3"/>
     <w:rsid w:val="00425612"/>
     <w:rsid w:val="004263DB"/>
     <w:rsid w:val="004264E6"/>
     <w:rsid w:val="004316CD"/>
     <w:rsid w:val="004319E3"/>
     <w:rsid w:val="00431E09"/>
     <w:rsid w:val="00433011"/>
     <w:rsid w:val="00433079"/>
     <w:rsid w:val="00433BCD"/>
     <w:rsid w:val="00434928"/>
     <w:rsid w:val="0043700D"/>
     <w:rsid w:val="00437A07"/>
     <w:rsid w:val="004401A9"/>
     <w:rsid w:val="00440675"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="004445F8"/>
     <w:rsid w:val="00445822"/>
     <w:rsid w:val="0044624F"/>
     <w:rsid w:val="00446728"/>
     <w:rsid w:val="00446EFB"/>
     <w:rsid w:val="004478C4"/>
     <w:rsid w:val="00447A99"/>
+    <w:rsid w:val="00450A68"/>
     <w:rsid w:val="004510E3"/>
     <w:rsid w:val="004513FA"/>
     <w:rsid w:val="00451617"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00453E5A"/>
     <w:rsid w:val="00455226"/>
     <w:rsid w:val="00455766"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0045746C"/>
     <w:rsid w:val="0045749F"/>
     <w:rsid w:val="00457CEB"/>
     <w:rsid w:val="004602EE"/>
     <w:rsid w:val="0046040A"/>
     <w:rsid w:val="004604FC"/>
     <w:rsid w:val="00460F99"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00462F84"/>
     <w:rsid w:val="0046320C"/>
     <w:rsid w:val="00463B6B"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="00466C19"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="00470077"/>
@@ -5347,51 +5178,50 @@
     <w:rsid w:val="00487161"/>
     <w:rsid w:val="004877D2"/>
     <w:rsid w:val="00487B6D"/>
     <w:rsid w:val="00487D01"/>
     <w:rsid w:val="00491D57"/>
     <w:rsid w:val="00492105"/>
     <w:rsid w:val="004926C0"/>
     <w:rsid w:val="0049356A"/>
     <w:rsid w:val="0049488B"/>
     <w:rsid w:val="00494A30"/>
     <w:rsid w:val="00494CF6"/>
     <w:rsid w:val="00494D69"/>
     <w:rsid w:val="004951C9"/>
     <w:rsid w:val="0049597E"/>
     <w:rsid w:val="00496B4F"/>
     <w:rsid w:val="00496C88"/>
     <w:rsid w:val="004A1852"/>
     <w:rsid w:val="004A2AEF"/>
     <w:rsid w:val="004A3442"/>
     <w:rsid w:val="004A367D"/>
     <w:rsid w:val="004A4289"/>
     <w:rsid w:val="004A44D8"/>
     <w:rsid w:val="004A50C9"/>
     <w:rsid w:val="004A6007"/>
     <w:rsid w:val="004A746B"/>
-    <w:rsid w:val="004A76E3"/>
     <w:rsid w:val="004A782C"/>
     <w:rsid w:val="004B0107"/>
     <w:rsid w:val="004B1422"/>
     <w:rsid w:val="004B259C"/>
     <w:rsid w:val="004B25E9"/>
     <w:rsid w:val="004B2CAD"/>
     <w:rsid w:val="004B2DD8"/>
     <w:rsid w:val="004B2FEE"/>
     <w:rsid w:val="004B355F"/>
     <w:rsid w:val="004B3A2E"/>
     <w:rsid w:val="004B3D9D"/>
     <w:rsid w:val="004B5115"/>
     <w:rsid w:val="004B51DA"/>
     <w:rsid w:val="004B54EE"/>
     <w:rsid w:val="004B6B47"/>
     <w:rsid w:val="004B6F68"/>
     <w:rsid w:val="004C3383"/>
     <w:rsid w:val="004C3930"/>
     <w:rsid w:val="004C4AA3"/>
     <w:rsid w:val="004C54E8"/>
     <w:rsid w:val="004C7A1C"/>
     <w:rsid w:val="004D0224"/>
     <w:rsid w:val="004D08CF"/>
     <w:rsid w:val="004D1390"/>
     <w:rsid w:val="004D3162"/>
@@ -5407,50 +5237,51 @@
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004E28DD"/>
     <w:rsid w:val="004E4D4A"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="004E6C1A"/>
     <w:rsid w:val="004E75F3"/>
     <w:rsid w:val="004E7CAE"/>
     <w:rsid w:val="004F3270"/>
     <w:rsid w:val="004F479E"/>
     <w:rsid w:val="004F5E09"/>
     <w:rsid w:val="004F62C5"/>
     <w:rsid w:val="004F7347"/>
     <w:rsid w:val="0050067B"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00502D5A"/>
     <w:rsid w:val="005035E4"/>
     <w:rsid w:val="00503C97"/>
     <w:rsid w:val="00503D80"/>
     <w:rsid w:val="00504166"/>
     <w:rsid w:val="005045B9"/>
     <w:rsid w:val="005048C6"/>
     <w:rsid w:val="0050512C"/>
     <w:rsid w:val="005059EE"/>
     <w:rsid w:val="00505CBE"/>
+    <w:rsid w:val="005075A2"/>
     <w:rsid w:val="00510A5D"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00511501"/>
     <w:rsid w:val="00511928"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00513DB7"/>
     <w:rsid w:val="00514251"/>
     <w:rsid w:val="00514444"/>
     <w:rsid w:val="005149FC"/>
     <w:rsid w:val="00514DFD"/>
     <w:rsid w:val="0051719E"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="00517C5F"/>
     <w:rsid w:val="00517E19"/>
     <w:rsid w:val="00520B03"/>
     <w:rsid w:val="005216D8"/>
     <w:rsid w:val="0052182E"/>
     <w:rsid w:val="00521D55"/>
     <w:rsid w:val="00524897"/>
     <w:rsid w:val="0052597A"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00526B16"/>
     <w:rsid w:val="00530E6B"/>
     <w:rsid w:val="00532AD8"/>
     <w:rsid w:val="00532D8D"/>
@@ -5493,50 +5324,51 @@
     <w:rsid w:val="00565B29"/>
     <w:rsid w:val="00566AEA"/>
     <w:rsid w:val="00566BD8"/>
     <w:rsid w:val="0056719C"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="00571C70"/>
     <w:rsid w:val="00572518"/>
     <w:rsid w:val="00572BAC"/>
     <w:rsid w:val="00573982"/>
     <w:rsid w:val="00574087"/>
     <w:rsid w:val="0057445E"/>
     <w:rsid w:val="0057454E"/>
     <w:rsid w:val="0057606A"/>
     <w:rsid w:val="00576ABD"/>
     <w:rsid w:val="00577C73"/>
     <w:rsid w:val="00580074"/>
     <w:rsid w:val="00580458"/>
     <w:rsid w:val="00582989"/>
     <w:rsid w:val="00582F5F"/>
     <w:rsid w:val="005841DA"/>
     <w:rsid w:val="005844AB"/>
     <w:rsid w:val="00584A62"/>
     <w:rsid w:val="00584F30"/>
     <w:rsid w:val="0058615D"/>
     <w:rsid w:val="00586248"/>
+    <w:rsid w:val="00590749"/>
     <w:rsid w:val="00592750"/>
     <w:rsid w:val="00592B43"/>
     <w:rsid w:val="00592D6A"/>
     <w:rsid w:val="00593C85"/>
     <w:rsid w:val="0059427F"/>
     <w:rsid w:val="00594631"/>
     <w:rsid w:val="00596980"/>
     <w:rsid w:val="005971D0"/>
     <w:rsid w:val="005A012F"/>
     <w:rsid w:val="005A05CB"/>
     <w:rsid w:val="005A10E3"/>
     <w:rsid w:val="005A18F9"/>
     <w:rsid w:val="005A213E"/>
     <w:rsid w:val="005A39CC"/>
     <w:rsid w:val="005A42E6"/>
     <w:rsid w:val="005A4E6C"/>
     <w:rsid w:val="005A6B07"/>
     <w:rsid w:val="005B06D9"/>
     <w:rsid w:val="005B1CE6"/>
     <w:rsid w:val="005B1EC2"/>
     <w:rsid w:val="005B2472"/>
     <w:rsid w:val="005B27B6"/>
     <w:rsid w:val="005B2BA3"/>
     <w:rsid w:val="005B3D68"/>
     <w:rsid w:val="005B556F"/>
@@ -5599,105 +5431,106 @@
     <w:rsid w:val="006115E4"/>
     <w:rsid w:val="00611949"/>
     <w:rsid w:val="00611D66"/>
     <w:rsid w:val="00611DDA"/>
     <w:rsid w:val="00613431"/>
     <w:rsid w:val="006162E2"/>
     <w:rsid w:val="006176DB"/>
     <w:rsid w:val="006219C6"/>
     <w:rsid w:val="00622429"/>
     <w:rsid w:val="00626AAE"/>
     <w:rsid w:val="00630E3C"/>
     <w:rsid w:val="006314C1"/>
     <w:rsid w:val="00631FB7"/>
     <w:rsid w:val="00633D28"/>
     <w:rsid w:val="006346FB"/>
     <w:rsid w:val="00634BFF"/>
     <w:rsid w:val="00636159"/>
     <w:rsid w:val="00637324"/>
     <w:rsid w:val="00637720"/>
     <w:rsid w:val="00640582"/>
     <w:rsid w:val="00640589"/>
     <w:rsid w:val="00640A66"/>
     <w:rsid w:val="00640D9E"/>
     <w:rsid w:val="006418CE"/>
     <w:rsid w:val="00641A16"/>
+    <w:rsid w:val="00641AAA"/>
     <w:rsid w:val="00643F98"/>
     <w:rsid w:val="0064555F"/>
-    <w:rsid w:val="00646154"/>
     <w:rsid w:val="00650B4E"/>
     <w:rsid w:val="00651EB9"/>
-    <w:rsid w:val="00654967"/>
     <w:rsid w:val="00654F9B"/>
     <w:rsid w:val="00655B61"/>
     <w:rsid w:val="00656C5D"/>
     <w:rsid w:val="0065732E"/>
     <w:rsid w:val="00657963"/>
-    <w:rsid w:val="00661444"/>
+    <w:rsid w:val="00657CA1"/>
     <w:rsid w:val="00661AE1"/>
     <w:rsid w:val="00663FA4"/>
     <w:rsid w:val="00664B3E"/>
     <w:rsid w:val="00664E42"/>
     <w:rsid w:val="00664FF8"/>
     <w:rsid w:val="006655D6"/>
     <w:rsid w:val="00666477"/>
     <w:rsid w:val="0066675D"/>
     <w:rsid w:val="00667360"/>
     <w:rsid w:val="00670802"/>
     <w:rsid w:val="00670B5D"/>
     <w:rsid w:val="00672D06"/>
     <w:rsid w:val="006741EE"/>
     <w:rsid w:val="006757CD"/>
     <w:rsid w:val="00675A75"/>
     <w:rsid w:val="00675B27"/>
     <w:rsid w:val="006762F1"/>
     <w:rsid w:val="00676748"/>
     <w:rsid w:val="00676839"/>
     <w:rsid w:val="00680166"/>
     <w:rsid w:val="00680659"/>
     <w:rsid w:val="006815B7"/>
     <w:rsid w:val="00681B98"/>
     <w:rsid w:val="00681E94"/>
     <w:rsid w:val="00682C44"/>
     <w:rsid w:val="006836BE"/>
     <w:rsid w:val="00683FD6"/>
     <w:rsid w:val="006850E1"/>
+    <w:rsid w:val="006858A0"/>
     <w:rsid w:val="00686085"/>
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="00690D6F"/>
     <w:rsid w:val="00690D97"/>
     <w:rsid w:val="0069118B"/>
     <w:rsid w:val="00692311"/>
     <w:rsid w:val="00692938"/>
     <w:rsid w:val="00693D7C"/>
     <w:rsid w:val="00693FCE"/>
     <w:rsid w:val="00695962"/>
     <w:rsid w:val="00695A9D"/>
     <w:rsid w:val="00695DCB"/>
     <w:rsid w:val="00695DD2"/>
     <w:rsid w:val="0069761D"/>
     <w:rsid w:val="006979E9"/>
+    <w:rsid w:val="006A0478"/>
     <w:rsid w:val="006A04E0"/>
     <w:rsid w:val="006A091A"/>
     <w:rsid w:val="006A0DD1"/>
     <w:rsid w:val="006A1C97"/>
     <w:rsid w:val="006A4989"/>
     <w:rsid w:val="006A4BD1"/>
     <w:rsid w:val="006A61EC"/>
     <w:rsid w:val="006A73C9"/>
     <w:rsid w:val="006B4F9D"/>
     <w:rsid w:val="006B71F6"/>
     <w:rsid w:val="006B7B5F"/>
     <w:rsid w:val="006B7B63"/>
     <w:rsid w:val="006C0AED"/>
     <w:rsid w:val="006C167B"/>
     <w:rsid w:val="006C2A0D"/>
     <w:rsid w:val="006C3325"/>
     <w:rsid w:val="006C3CC6"/>
     <w:rsid w:val="006C3D9D"/>
     <w:rsid w:val="006C41FE"/>
     <w:rsid w:val="006C4361"/>
     <w:rsid w:val="006C43BA"/>
     <w:rsid w:val="006C6A6F"/>
     <w:rsid w:val="006D00A3"/>
     <w:rsid w:val="006D0C77"/>
     <w:rsid w:val="006D25F3"/>
@@ -5800,91 +5633,97 @@
     <w:rsid w:val="00742659"/>
     <w:rsid w:val="0074316C"/>
     <w:rsid w:val="00743487"/>
     <w:rsid w:val="00743638"/>
     <w:rsid w:val="007436DE"/>
     <w:rsid w:val="00743D0F"/>
     <w:rsid w:val="00744746"/>
     <w:rsid w:val="00745054"/>
     <w:rsid w:val="00745316"/>
     <w:rsid w:val="00745393"/>
     <w:rsid w:val="0074566D"/>
     <w:rsid w:val="00745E7E"/>
     <w:rsid w:val="00745E97"/>
     <w:rsid w:val="0074626F"/>
     <w:rsid w:val="007474A6"/>
     <w:rsid w:val="00750041"/>
     <w:rsid w:val="00750D53"/>
     <w:rsid w:val="00752016"/>
     <w:rsid w:val="007526A6"/>
     <w:rsid w:val="007537CE"/>
     <w:rsid w:val="00753DC5"/>
     <w:rsid w:val="00754347"/>
     <w:rsid w:val="00754369"/>
     <w:rsid w:val="007543CF"/>
     <w:rsid w:val="00754D58"/>
+    <w:rsid w:val="00755667"/>
     <w:rsid w:val="00755A1D"/>
     <w:rsid w:val="007561C5"/>
     <w:rsid w:val="00757340"/>
     <w:rsid w:val="007574A2"/>
     <w:rsid w:val="007601FA"/>
     <w:rsid w:val="00760B59"/>
+    <w:rsid w:val="00762D85"/>
     <w:rsid w:val="00762DC4"/>
     <w:rsid w:val="00763169"/>
     <w:rsid w:val="00764EB2"/>
     <w:rsid w:val="0076516D"/>
     <w:rsid w:val="007653A2"/>
     <w:rsid w:val="007654DC"/>
     <w:rsid w:val="00765ED4"/>
     <w:rsid w:val="007667BB"/>
     <w:rsid w:val="00766B0B"/>
     <w:rsid w:val="007670AB"/>
     <w:rsid w:val="00767155"/>
     <w:rsid w:val="007672AA"/>
     <w:rsid w:val="007701D7"/>
     <w:rsid w:val="00771A4B"/>
     <w:rsid w:val="007726C9"/>
     <w:rsid w:val="007734F3"/>
     <w:rsid w:val="00773614"/>
     <w:rsid w:val="007737C5"/>
     <w:rsid w:val="0077471C"/>
     <w:rsid w:val="00774C1D"/>
     <w:rsid w:val="007764DB"/>
     <w:rsid w:val="00776DD1"/>
     <w:rsid w:val="00776FFC"/>
     <w:rsid w:val="007816F7"/>
     <w:rsid w:val="00781B8B"/>
+    <w:rsid w:val="00782BAA"/>
     <w:rsid w:val="00783A4F"/>
     <w:rsid w:val="00783C3F"/>
     <w:rsid w:val="007847B7"/>
+    <w:rsid w:val="00784CF7"/>
     <w:rsid w:val="0078517C"/>
     <w:rsid w:val="00785ACE"/>
     <w:rsid w:val="0078656E"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="007924E7"/>
     <w:rsid w:val="00793172"/>
     <w:rsid w:val="00793CA7"/>
+    <w:rsid w:val="00793E6F"/>
+    <w:rsid w:val="007955E9"/>
     <w:rsid w:val="00795C9E"/>
     <w:rsid w:val="00795F84"/>
     <w:rsid w:val="007969A3"/>
     <w:rsid w:val="007974F6"/>
     <w:rsid w:val="00797F6C"/>
     <w:rsid w:val="007A0690"/>
     <w:rsid w:val="007A09AB"/>
     <w:rsid w:val="007A0BAB"/>
     <w:rsid w:val="007A0FB1"/>
     <w:rsid w:val="007A10BF"/>
     <w:rsid w:val="007A390A"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007B0395"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007B39AA"/>
     <w:rsid w:val="007B3A79"/>
     <w:rsid w:val="007B4CD7"/>
     <w:rsid w:val="007B5A1C"/>
     <w:rsid w:val="007B5DB3"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007C0234"/>
     <w:rsid w:val="007C07C1"/>
     <w:rsid w:val="007C0A91"/>
     <w:rsid w:val="007C17B9"/>
     <w:rsid w:val="007C18AB"/>
@@ -5897,50 +5736,51 @@
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007C7218"/>
     <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D10C4"/>
     <w:rsid w:val="007D1AE5"/>
     <w:rsid w:val="007D1F9B"/>
     <w:rsid w:val="007D390C"/>
     <w:rsid w:val="007D5A66"/>
     <w:rsid w:val="007D6D40"/>
     <w:rsid w:val="007D7513"/>
     <w:rsid w:val="007D77F1"/>
     <w:rsid w:val="007E11A9"/>
     <w:rsid w:val="007E2CFE"/>
     <w:rsid w:val="007E3C39"/>
     <w:rsid w:val="007E43BA"/>
     <w:rsid w:val="007E4991"/>
     <w:rsid w:val="007E501B"/>
     <w:rsid w:val="007E528D"/>
     <w:rsid w:val="007E5811"/>
     <w:rsid w:val="007E6398"/>
     <w:rsid w:val="007E6BA5"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007F0479"/>
     <w:rsid w:val="007F098E"/>
+    <w:rsid w:val="007F0ACE"/>
     <w:rsid w:val="007F1023"/>
     <w:rsid w:val="007F13C5"/>
     <w:rsid w:val="007F4DBB"/>
     <w:rsid w:val="007F4FF1"/>
     <w:rsid w:val="007F61C3"/>
     <w:rsid w:val="007F6AEC"/>
     <w:rsid w:val="007F6F64"/>
     <w:rsid w:val="007F787E"/>
     <w:rsid w:val="007F7E85"/>
     <w:rsid w:val="007F7EF1"/>
     <w:rsid w:val="0080007E"/>
     <w:rsid w:val="00801336"/>
     <w:rsid w:val="00801C14"/>
     <w:rsid w:val="0080334B"/>
     <w:rsid w:val="00803651"/>
     <w:rsid w:val="00803DB4"/>
     <w:rsid w:val="0080431F"/>
     <w:rsid w:val="00804468"/>
     <w:rsid w:val="00805328"/>
     <w:rsid w:val="00806097"/>
     <w:rsid w:val="00806814"/>
     <w:rsid w:val="00806B31"/>
     <w:rsid w:val="0080798F"/>
     <w:rsid w:val="00807AD2"/>
     <w:rsid w:val="00811F92"/>
@@ -6103,101 +5943,101 @@
     <w:rsid w:val="008F7010"/>
     <w:rsid w:val="008F734A"/>
     <w:rsid w:val="008F7F95"/>
     <w:rsid w:val="0090165F"/>
     <w:rsid w:val="00901984"/>
     <w:rsid w:val="00901BC5"/>
     <w:rsid w:val="00902379"/>
     <w:rsid w:val="00902F36"/>
     <w:rsid w:val="00903AC9"/>
     <w:rsid w:val="00906D00"/>
     <w:rsid w:val="009078B6"/>
     <w:rsid w:val="00907AFD"/>
     <w:rsid w:val="009101AC"/>
     <w:rsid w:val="00911141"/>
     <w:rsid w:val="00911FC8"/>
     <w:rsid w:val="009128DF"/>
     <w:rsid w:val="00913CED"/>
     <w:rsid w:val="00914729"/>
     <w:rsid w:val="00914798"/>
     <w:rsid w:val="00914E4C"/>
     <w:rsid w:val="00915E54"/>
     <w:rsid w:val="0091629E"/>
     <w:rsid w:val="0091641C"/>
     <w:rsid w:val="009165E5"/>
     <w:rsid w:val="00916FB9"/>
-    <w:rsid w:val="0091775E"/>
     <w:rsid w:val="00920731"/>
     <w:rsid w:val="0092429F"/>
     <w:rsid w:val="009245C2"/>
     <w:rsid w:val="009251E6"/>
     <w:rsid w:val="009253AE"/>
     <w:rsid w:val="00925AF1"/>
     <w:rsid w:val="009267D0"/>
     <w:rsid w:val="00926800"/>
     <w:rsid w:val="00927186"/>
     <w:rsid w:val="009274E7"/>
     <w:rsid w:val="0093081C"/>
     <w:rsid w:val="0093142F"/>
     <w:rsid w:val="00932796"/>
     <w:rsid w:val="00932D08"/>
     <w:rsid w:val="00933D0B"/>
     <w:rsid w:val="00934DC1"/>
     <w:rsid w:val="0094151E"/>
     <w:rsid w:val="00941997"/>
     <w:rsid w:val="00943228"/>
     <w:rsid w:val="00943597"/>
     <w:rsid w:val="0094466F"/>
     <w:rsid w:val="00945FD9"/>
     <w:rsid w:val="00951526"/>
     <w:rsid w:val="0095274E"/>
     <w:rsid w:val="0095307E"/>
     <w:rsid w:val="00955221"/>
     <w:rsid w:val="009565DE"/>
     <w:rsid w:val="00956DC9"/>
     <w:rsid w:val="009579AA"/>
     <w:rsid w:val="009600DE"/>
     <w:rsid w:val="009602F1"/>
     <w:rsid w:val="00960705"/>
     <w:rsid w:val="00961255"/>
     <w:rsid w:val="00961B13"/>
     <w:rsid w:val="009626B1"/>
     <w:rsid w:val="009627EE"/>
     <w:rsid w:val="00963B2C"/>
     <w:rsid w:val="00964AF0"/>
     <w:rsid w:val="0096620C"/>
     <w:rsid w:val="00966F68"/>
     <w:rsid w:val="009673A1"/>
     <w:rsid w:val="009675AA"/>
     <w:rsid w:val="00967A43"/>
     <w:rsid w:val="00970A04"/>
     <w:rsid w:val="00970D11"/>
     <w:rsid w:val="00971F41"/>
     <w:rsid w:val="009726B6"/>
     <w:rsid w:val="00972BB7"/>
     <w:rsid w:val="009733E7"/>
     <w:rsid w:val="0097498B"/>
+    <w:rsid w:val="00975254"/>
     <w:rsid w:val="00976D7F"/>
     <w:rsid w:val="0097783A"/>
     <w:rsid w:val="00980013"/>
     <w:rsid w:val="009807D2"/>
     <w:rsid w:val="00981217"/>
     <w:rsid w:val="00982D45"/>
     <w:rsid w:val="00982DEF"/>
     <w:rsid w:val="00982ED9"/>
     <w:rsid w:val="00983451"/>
     <w:rsid w:val="00983719"/>
     <w:rsid w:val="009844F7"/>
     <w:rsid w:val="00984B47"/>
     <w:rsid w:val="00984DF9"/>
     <w:rsid w:val="0098559F"/>
     <w:rsid w:val="009856E9"/>
     <w:rsid w:val="009857B2"/>
     <w:rsid w:val="00985850"/>
     <w:rsid w:val="00985987"/>
     <w:rsid w:val="00985C0E"/>
     <w:rsid w:val="009860D4"/>
     <w:rsid w:val="00987759"/>
     <w:rsid w:val="00987B85"/>
     <w:rsid w:val="00990684"/>
     <w:rsid w:val="00990C57"/>
     <w:rsid w:val="00990FDB"/>
@@ -6266,87 +6106,85 @@
     <w:rsid w:val="009F1FCB"/>
     <w:rsid w:val="009F2817"/>
     <w:rsid w:val="009F368B"/>
     <w:rsid w:val="009F47DF"/>
     <w:rsid w:val="009F4960"/>
     <w:rsid w:val="009F4D8F"/>
     <w:rsid w:val="009F5727"/>
     <w:rsid w:val="009F5D7D"/>
     <w:rsid w:val="009F6A2E"/>
     <w:rsid w:val="009F7260"/>
     <w:rsid w:val="009F7282"/>
     <w:rsid w:val="00A00B92"/>
     <w:rsid w:val="00A00DCA"/>
     <w:rsid w:val="00A0175F"/>
     <w:rsid w:val="00A03BFC"/>
     <w:rsid w:val="00A0423E"/>
     <w:rsid w:val="00A05D1D"/>
     <w:rsid w:val="00A060C2"/>
     <w:rsid w:val="00A075FB"/>
     <w:rsid w:val="00A1004C"/>
     <w:rsid w:val="00A10510"/>
     <w:rsid w:val="00A10657"/>
     <w:rsid w:val="00A107B4"/>
     <w:rsid w:val="00A131B4"/>
     <w:rsid w:val="00A13D26"/>
-    <w:rsid w:val="00A15C16"/>
     <w:rsid w:val="00A17B32"/>
     <w:rsid w:val="00A20370"/>
     <w:rsid w:val="00A21C6B"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22B32"/>
     <w:rsid w:val="00A22DB0"/>
     <w:rsid w:val="00A23ECD"/>
     <w:rsid w:val="00A245F6"/>
     <w:rsid w:val="00A272D4"/>
     <w:rsid w:val="00A2745A"/>
     <w:rsid w:val="00A274F1"/>
     <w:rsid w:val="00A2782C"/>
     <w:rsid w:val="00A27DE1"/>
     <w:rsid w:val="00A27F63"/>
     <w:rsid w:val="00A302A9"/>
     <w:rsid w:val="00A32091"/>
     <w:rsid w:val="00A32357"/>
     <w:rsid w:val="00A328E5"/>
     <w:rsid w:val="00A330DA"/>
     <w:rsid w:val="00A3408E"/>
     <w:rsid w:val="00A378D9"/>
     <w:rsid w:val="00A4117E"/>
     <w:rsid w:val="00A4260C"/>
     <w:rsid w:val="00A4268C"/>
     <w:rsid w:val="00A427F3"/>
     <w:rsid w:val="00A42827"/>
     <w:rsid w:val="00A42CC4"/>
     <w:rsid w:val="00A43216"/>
     <w:rsid w:val="00A43FE5"/>
     <w:rsid w:val="00A44EFC"/>
     <w:rsid w:val="00A46868"/>
     <w:rsid w:val="00A50051"/>
     <w:rsid w:val="00A504C6"/>
     <w:rsid w:val="00A5065E"/>
     <w:rsid w:val="00A50A1D"/>
-    <w:rsid w:val="00A510A1"/>
     <w:rsid w:val="00A520BE"/>
     <w:rsid w:val="00A5333D"/>
     <w:rsid w:val="00A534F7"/>
     <w:rsid w:val="00A53F08"/>
     <w:rsid w:val="00A5468C"/>
     <w:rsid w:val="00A5508A"/>
     <w:rsid w:val="00A5550C"/>
     <w:rsid w:val="00A55AA5"/>
     <w:rsid w:val="00A57DFC"/>
     <w:rsid w:val="00A610CE"/>
     <w:rsid w:val="00A610DF"/>
     <w:rsid w:val="00A6138D"/>
     <w:rsid w:val="00A61934"/>
     <w:rsid w:val="00A61E47"/>
     <w:rsid w:val="00A6319C"/>
     <w:rsid w:val="00A632B4"/>
     <w:rsid w:val="00A63A53"/>
     <w:rsid w:val="00A63B10"/>
     <w:rsid w:val="00A63F53"/>
     <w:rsid w:val="00A64623"/>
     <w:rsid w:val="00A6466E"/>
     <w:rsid w:val="00A64779"/>
     <w:rsid w:val="00A64C55"/>
     <w:rsid w:val="00A65AA3"/>
     <w:rsid w:val="00A6684E"/>
@@ -6388,65 +6226,64 @@
     <w:rsid w:val="00AA420E"/>
     <w:rsid w:val="00AA49D9"/>
     <w:rsid w:val="00AA635B"/>
     <w:rsid w:val="00AA74E1"/>
     <w:rsid w:val="00AA76A7"/>
     <w:rsid w:val="00AB0AFE"/>
     <w:rsid w:val="00AB2C94"/>
     <w:rsid w:val="00AB4F39"/>
     <w:rsid w:val="00AB559C"/>
     <w:rsid w:val="00AB73E6"/>
     <w:rsid w:val="00AC09B7"/>
     <w:rsid w:val="00AC12B7"/>
     <w:rsid w:val="00AC1AA1"/>
     <w:rsid w:val="00AC2081"/>
     <w:rsid w:val="00AC30C7"/>
     <w:rsid w:val="00AC3CB2"/>
     <w:rsid w:val="00AC4963"/>
     <w:rsid w:val="00AC4C25"/>
     <w:rsid w:val="00AC4DC4"/>
     <w:rsid w:val="00AC79EA"/>
     <w:rsid w:val="00AC7BFD"/>
     <w:rsid w:val="00AD13B7"/>
     <w:rsid w:val="00AD1F48"/>
     <w:rsid w:val="00AD3272"/>
     <w:rsid w:val="00AD4502"/>
+    <w:rsid w:val="00AD4791"/>
     <w:rsid w:val="00AD5166"/>
     <w:rsid w:val="00AD6370"/>
     <w:rsid w:val="00AD6FE4"/>
     <w:rsid w:val="00AE064C"/>
     <w:rsid w:val="00AE0688"/>
-    <w:rsid w:val="00AE0DCE"/>
     <w:rsid w:val="00AE10B3"/>
     <w:rsid w:val="00AE1569"/>
     <w:rsid w:val="00AE27A4"/>
     <w:rsid w:val="00AE5BE5"/>
     <w:rsid w:val="00AE6239"/>
     <w:rsid w:val="00AE6A6B"/>
     <w:rsid w:val="00AE6DC3"/>
     <w:rsid w:val="00AE6F6F"/>
-    <w:rsid w:val="00AF07D4"/>
     <w:rsid w:val="00AF0922"/>
     <w:rsid w:val="00AF0992"/>
     <w:rsid w:val="00AF1E3F"/>
     <w:rsid w:val="00AF2270"/>
     <w:rsid w:val="00AF27DA"/>
     <w:rsid w:val="00AF3A86"/>
     <w:rsid w:val="00AF54C3"/>
     <w:rsid w:val="00AF572C"/>
     <w:rsid w:val="00AF5D0C"/>
     <w:rsid w:val="00AF76D2"/>
     <w:rsid w:val="00AF78FD"/>
     <w:rsid w:val="00B034B4"/>
     <w:rsid w:val="00B03605"/>
     <w:rsid w:val="00B040E9"/>
     <w:rsid w:val="00B04341"/>
     <w:rsid w:val="00B0518C"/>
     <w:rsid w:val="00B05244"/>
     <w:rsid w:val="00B053B8"/>
     <w:rsid w:val="00B05C0F"/>
     <w:rsid w:val="00B05E6D"/>
     <w:rsid w:val="00B05F3D"/>
     <w:rsid w:val="00B064D1"/>
     <w:rsid w:val="00B0658A"/>
     <w:rsid w:val="00B0735E"/>
     <w:rsid w:val="00B1153C"/>
@@ -6455,50 +6292,51 @@
     <w:rsid w:val="00B1318C"/>
     <w:rsid w:val="00B13A19"/>
     <w:rsid w:val="00B1494D"/>
     <w:rsid w:val="00B1496D"/>
     <w:rsid w:val="00B15A85"/>
     <w:rsid w:val="00B16BE3"/>
     <w:rsid w:val="00B17153"/>
     <w:rsid w:val="00B174C6"/>
     <w:rsid w:val="00B17772"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B178E0"/>
     <w:rsid w:val="00B20344"/>
     <w:rsid w:val="00B2036A"/>
     <w:rsid w:val="00B20FD0"/>
     <w:rsid w:val="00B21A0E"/>
     <w:rsid w:val="00B229FE"/>
     <w:rsid w:val="00B22D05"/>
     <w:rsid w:val="00B2350E"/>
     <w:rsid w:val="00B24BF2"/>
     <w:rsid w:val="00B24EE8"/>
     <w:rsid w:val="00B2593C"/>
     <w:rsid w:val="00B25E1A"/>
     <w:rsid w:val="00B266C2"/>
     <w:rsid w:val="00B27315"/>
     <w:rsid w:val="00B27720"/>
+    <w:rsid w:val="00B27B49"/>
     <w:rsid w:val="00B27C09"/>
     <w:rsid w:val="00B3012B"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B313BB"/>
     <w:rsid w:val="00B31817"/>
     <w:rsid w:val="00B31E15"/>
     <w:rsid w:val="00B3204F"/>
     <w:rsid w:val="00B32223"/>
     <w:rsid w:val="00B3372E"/>
     <w:rsid w:val="00B33D00"/>
     <w:rsid w:val="00B33E14"/>
     <w:rsid w:val="00B33F4C"/>
     <w:rsid w:val="00B34AF1"/>
     <w:rsid w:val="00B35917"/>
     <w:rsid w:val="00B35BAB"/>
     <w:rsid w:val="00B35CAA"/>
     <w:rsid w:val="00B35E72"/>
     <w:rsid w:val="00B36586"/>
     <w:rsid w:val="00B3662A"/>
     <w:rsid w:val="00B36BB5"/>
     <w:rsid w:val="00B37601"/>
     <w:rsid w:val="00B40BB6"/>
     <w:rsid w:val="00B40FF4"/>
     <w:rsid w:val="00B410E4"/>
     <w:rsid w:val="00B43531"/>
@@ -6546,166 +6384,171 @@
     <w:rsid w:val="00B76A50"/>
     <w:rsid w:val="00B777E3"/>
     <w:rsid w:val="00B80204"/>
     <w:rsid w:val="00B802B8"/>
     <w:rsid w:val="00B80B3B"/>
     <w:rsid w:val="00B80DB3"/>
     <w:rsid w:val="00B810F8"/>
     <w:rsid w:val="00B818BF"/>
     <w:rsid w:val="00B81AEF"/>
     <w:rsid w:val="00B81D45"/>
     <w:rsid w:val="00B81E06"/>
     <w:rsid w:val="00B82618"/>
     <w:rsid w:val="00B827BD"/>
     <w:rsid w:val="00B834CD"/>
     <w:rsid w:val="00B835D1"/>
     <w:rsid w:val="00B84211"/>
     <w:rsid w:val="00B85A8A"/>
     <w:rsid w:val="00B85EA1"/>
     <w:rsid w:val="00B878CE"/>
     <w:rsid w:val="00B87F09"/>
     <w:rsid w:val="00B91327"/>
     <w:rsid w:val="00B9175A"/>
     <w:rsid w:val="00B927B9"/>
     <w:rsid w:val="00B9373D"/>
     <w:rsid w:val="00B939E5"/>
+    <w:rsid w:val="00B93AFC"/>
     <w:rsid w:val="00B93B85"/>
     <w:rsid w:val="00B9552B"/>
     <w:rsid w:val="00B95B95"/>
     <w:rsid w:val="00B96072"/>
     <w:rsid w:val="00B97ADC"/>
     <w:rsid w:val="00B97EB4"/>
     <w:rsid w:val="00BA10D0"/>
     <w:rsid w:val="00BA148B"/>
     <w:rsid w:val="00BA1C31"/>
     <w:rsid w:val="00BA2410"/>
     <w:rsid w:val="00BA2AEF"/>
     <w:rsid w:val="00BA2B99"/>
     <w:rsid w:val="00BA3756"/>
     <w:rsid w:val="00BA39AB"/>
     <w:rsid w:val="00BA3E80"/>
     <w:rsid w:val="00BA46E8"/>
     <w:rsid w:val="00BA7C5E"/>
     <w:rsid w:val="00BA7CD7"/>
     <w:rsid w:val="00BB018B"/>
     <w:rsid w:val="00BB1979"/>
     <w:rsid w:val="00BB2BAC"/>
     <w:rsid w:val="00BB3CB5"/>
     <w:rsid w:val="00BB4C0F"/>
     <w:rsid w:val="00BB518C"/>
     <w:rsid w:val="00BB62E2"/>
     <w:rsid w:val="00BB6666"/>
     <w:rsid w:val="00BB672F"/>
     <w:rsid w:val="00BC16EF"/>
     <w:rsid w:val="00BC20D4"/>
     <w:rsid w:val="00BC2215"/>
     <w:rsid w:val="00BC225E"/>
     <w:rsid w:val="00BC3219"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BC59B6"/>
     <w:rsid w:val="00BC5AB1"/>
     <w:rsid w:val="00BC5E3F"/>
     <w:rsid w:val="00BC5E5F"/>
     <w:rsid w:val="00BC63AC"/>
     <w:rsid w:val="00BC65FE"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BC6CF4"/>
     <w:rsid w:val="00BC6FC1"/>
     <w:rsid w:val="00BC700D"/>
+    <w:rsid w:val="00BC7708"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD00DC"/>
     <w:rsid w:val="00BD0CB1"/>
     <w:rsid w:val="00BD1389"/>
     <w:rsid w:val="00BD1427"/>
     <w:rsid w:val="00BD18A3"/>
     <w:rsid w:val="00BD1AF1"/>
     <w:rsid w:val="00BD20F9"/>
     <w:rsid w:val="00BD39B3"/>
     <w:rsid w:val="00BD5A6A"/>
+    <w:rsid w:val="00BE190B"/>
     <w:rsid w:val="00BE2E61"/>
     <w:rsid w:val="00BE38A8"/>
     <w:rsid w:val="00BE45E7"/>
     <w:rsid w:val="00BE4617"/>
     <w:rsid w:val="00BE47C1"/>
     <w:rsid w:val="00BE47E1"/>
     <w:rsid w:val="00BE5FBA"/>
     <w:rsid w:val="00BE6C08"/>
     <w:rsid w:val="00BE6D2B"/>
     <w:rsid w:val="00BE76AB"/>
     <w:rsid w:val="00BF0E62"/>
     <w:rsid w:val="00BF12E5"/>
     <w:rsid w:val="00BF144B"/>
     <w:rsid w:val="00BF172E"/>
     <w:rsid w:val="00BF2B10"/>
+    <w:rsid w:val="00BF36F3"/>
     <w:rsid w:val="00BF3C11"/>
     <w:rsid w:val="00BF4BA5"/>
     <w:rsid w:val="00BF4C9B"/>
     <w:rsid w:val="00BF4D69"/>
     <w:rsid w:val="00BF4DCB"/>
     <w:rsid w:val="00BF56B8"/>
     <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00BF5DCE"/>
     <w:rsid w:val="00BF7F6F"/>
     <w:rsid w:val="00C00329"/>
     <w:rsid w:val="00C00A93"/>
     <w:rsid w:val="00C00F6F"/>
     <w:rsid w:val="00C01538"/>
     <w:rsid w:val="00C070BC"/>
     <w:rsid w:val="00C07395"/>
     <w:rsid w:val="00C07536"/>
     <w:rsid w:val="00C07C56"/>
     <w:rsid w:val="00C10409"/>
     <w:rsid w:val="00C1110B"/>
     <w:rsid w:val="00C112DD"/>
     <w:rsid w:val="00C15055"/>
     <w:rsid w:val="00C15E8F"/>
     <w:rsid w:val="00C16030"/>
     <w:rsid w:val="00C206E5"/>
     <w:rsid w:val="00C2083D"/>
     <w:rsid w:val="00C208FB"/>
     <w:rsid w:val="00C21201"/>
     <w:rsid w:val="00C21B40"/>
     <w:rsid w:val="00C21D20"/>
     <w:rsid w:val="00C23A68"/>
     <w:rsid w:val="00C2672A"/>
     <w:rsid w:val="00C26E82"/>
     <w:rsid w:val="00C26F77"/>
     <w:rsid w:val="00C27B5C"/>
     <w:rsid w:val="00C31719"/>
     <w:rsid w:val="00C31914"/>
     <w:rsid w:val="00C32579"/>
     <w:rsid w:val="00C338EA"/>
     <w:rsid w:val="00C34152"/>
     <w:rsid w:val="00C352A0"/>
     <w:rsid w:val="00C35E45"/>
     <w:rsid w:val="00C362CA"/>
     <w:rsid w:val="00C36F91"/>
     <w:rsid w:val="00C36FF2"/>
     <w:rsid w:val="00C37201"/>
     <w:rsid w:val="00C37D2D"/>
     <w:rsid w:val="00C40EE2"/>
     <w:rsid w:val="00C42185"/>
+    <w:rsid w:val="00C4254D"/>
     <w:rsid w:val="00C44293"/>
     <w:rsid w:val="00C47B34"/>
     <w:rsid w:val="00C504F4"/>
     <w:rsid w:val="00C5280E"/>
     <w:rsid w:val="00C529C9"/>
     <w:rsid w:val="00C54AE4"/>
     <w:rsid w:val="00C54B65"/>
     <w:rsid w:val="00C5525B"/>
     <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C56626"/>
     <w:rsid w:val="00C56FF2"/>
     <w:rsid w:val="00C573CC"/>
     <w:rsid w:val="00C613A2"/>
     <w:rsid w:val="00C621AE"/>
     <w:rsid w:val="00C6265D"/>
     <w:rsid w:val="00C65475"/>
     <w:rsid w:val="00C6626A"/>
     <w:rsid w:val="00C71A3A"/>
     <w:rsid w:val="00C71FBD"/>
     <w:rsid w:val="00C729EB"/>
     <w:rsid w:val="00C73A47"/>
     <w:rsid w:val="00C73EBC"/>
     <w:rsid w:val="00C75784"/>
     <w:rsid w:val="00C759F8"/>
     <w:rsid w:val="00C760CE"/>
@@ -6947,50 +6790,51 @@
     <w:rsid w:val="00DB6023"/>
     <w:rsid w:val="00DB67E8"/>
     <w:rsid w:val="00DB7747"/>
     <w:rsid w:val="00DB7F1D"/>
     <w:rsid w:val="00DC0600"/>
     <w:rsid w:val="00DC0DBA"/>
     <w:rsid w:val="00DC1250"/>
     <w:rsid w:val="00DC2622"/>
     <w:rsid w:val="00DC423F"/>
     <w:rsid w:val="00DC4481"/>
     <w:rsid w:val="00DC4C9D"/>
     <w:rsid w:val="00DC6059"/>
     <w:rsid w:val="00DC6A71"/>
     <w:rsid w:val="00DC6C11"/>
     <w:rsid w:val="00DC6C37"/>
     <w:rsid w:val="00DC7123"/>
     <w:rsid w:val="00DC729C"/>
     <w:rsid w:val="00DC7FF1"/>
     <w:rsid w:val="00DD0698"/>
     <w:rsid w:val="00DD1CB5"/>
     <w:rsid w:val="00DD2CA0"/>
     <w:rsid w:val="00DD2CF9"/>
     <w:rsid w:val="00DD2E39"/>
     <w:rsid w:val="00DD3A81"/>
     <w:rsid w:val="00DD3EBB"/>
+    <w:rsid w:val="00DD4032"/>
     <w:rsid w:val="00DD48A3"/>
     <w:rsid w:val="00DD5234"/>
     <w:rsid w:val="00DD539E"/>
     <w:rsid w:val="00DD6714"/>
     <w:rsid w:val="00DD7889"/>
     <w:rsid w:val="00DD7F4C"/>
     <w:rsid w:val="00DE21D2"/>
     <w:rsid w:val="00DE2B67"/>
     <w:rsid w:val="00DE50AE"/>
     <w:rsid w:val="00DE55C6"/>
     <w:rsid w:val="00DE5F10"/>
     <w:rsid w:val="00DE6B03"/>
     <w:rsid w:val="00DE7CA9"/>
     <w:rsid w:val="00DF14AD"/>
     <w:rsid w:val="00DF29C4"/>
     <w:rsid w:val="00DF2CBA"/>
     <w:rsid w:val="00DF2D79"/>
     <w:rsid w:val="00DF2F5E"/>
     <w:rsid w:val="00DF3492"/>
     <w:rsid w:val="00DF350A"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4E2B"/>
     <w:rsid w:val="00DF58A7"/>
     <w:rsid w:val="00DF594D"/>
     <w:rsid w:val="00DF59B2"/>
@@ -7061,51 +6905,50 @@
     <w:rsid w:val="00E57D52"/>
     <w:rsid w:val="00E57EF8"/>
     <w:rsid w:val="00E60531"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E620BD"/>
     <w:rsid w:val="00E632D1"/>
     <w:rsid w:val="00E63E84"/>
     <w:rsid w:val="00E657E6"/>
     <w:rsid w:val="00E67E3A"/>
     <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E716B4"/>
     <w:rsid w:val="00E71F0F"/>
     <w:rsid w:val="00E724A4"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E733D5"/>
     <w:rsid w:val="00E76673"/>
     <w:rsid w:val="00E77247"/>
     <w:rsid w:val="00E77715"/>
     <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E77962"/>
     <w:rsid w:val="00E8053D"/>
     <w:rsid w:val="00E8063C"/>
     <w:rsid w:val="00E80EB2"/>
     <w:rsid w:val="00E833D0"/>
     <w:rsid w:val="00E84611"/>
-    <w:rsid w:val="00E8480D"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00E872F3"/>
     <w:rsid w:val="00E87DCD"/>
     <w:rsid w:val="00E90B39"/>
     <w:rsid w:val="00E91F0D"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E92C71"/>
     <w:rsid w:val="00E93086"/>
     <w:rsid w:val="00E93B61"/>
     <w:rsid w:val="00E95C07"/>
     <w:rsid w:val="00E95CCA"/>
     <w:rsid w:val="00EA03CE"/>
     <w:rsid w:val="00EA0939"/>
     <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA25CA"/>
     <w:rsid w:val="00EA384B"/>
     <w:rsid w:val="00EA4981"/>
     <w:rsid w:val="00EA4FDD"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA6F3E"/>
     <w:rsid w:val="00EA70E6"/>
     <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EA7F44"/>
     <w:rsid w:val="00EB09B8"/>
     <w:rsid w:val="00EB0C4D"/>
@@ -10075,51 +9918,51 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/LI045spa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005spa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/tmp005spa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="GoA_Sky">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -10379,80 +10222,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>544</Words>
-  <Characters>2303</Characters>
+  <Words>454</Words>
+  <Characters>2553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2825</CharactersWithSpaces>
+  <CharactersWithSpaces>3007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>3735588</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>72</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://open.alberta.ca/licence</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5636123</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10918,63 +10767,25 @@
         <vt:lpwstr>https://ohs-pubstore.labour.alberta.ca/LI045</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>