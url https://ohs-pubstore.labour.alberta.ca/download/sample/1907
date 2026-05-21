--- v0 (2025-11-04)
+++ v1 (2026-05-21)
@@ -1,1893 +1,2459 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="444511E8" w14:textId="4CE73319" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="002857A1" w:rsidP="00F930B3">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+    <w:p w14:paraId="7CE26551" w14:textId="6D893AB1" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002857A1">
-[...4 lines deleted...]
-        <w:t>暴力和騷擾預防計劃（模板）</w:t>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>暴力與騷擾預防計畫（範本）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CCC2A8" w14:textId="4D4B3A02" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="1455DE86" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>此範本用於示例目的。上一頁的「更多資訊」中提供了可為您的工作和工作網站</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>此範本僅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>修</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>作為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>訂</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>範例</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>的 MS Word 版本的連結。</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>供您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>參考。上一頁的「更多資訊」中提供了可依照</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>工作及工作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>場所定制</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MS Word </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>版本連結。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>如果您選擇使用此樣本，請確保根據您的工作和工作地點</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>若您選擇</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>修</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>訂</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>此</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>範本，務必根據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>的工作和工作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>相應調整</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>《</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>請注意，此範本僅針對</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">OHS </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>《職業健康與安全守則》</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>守</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>則</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>390</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>》</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>第 390（1）節的要求。</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
+        <w:t>）條的要求。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
         <w:t>守則</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>的第27部分還有其他要求。建議您酌情將這些內容納入您的暴力和騷擾預防計劃。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>部分還有其他要求。建議</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>將這些</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>要求</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>納入適當的暴力與騷擾預防計畫中。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5254648C" w14:textId="6E9EEFC2" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00735FD3" w:rsidP="00A96C45">
+    <w:p w14:paraId="3D46652A" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>僱</w:t>
-[...9 lines deleted...]
-        <w:t>主名稱：</w:t>
+        <w:t>雇主名稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA22D93" w14:textId="6260E12E" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="50A3D5B9" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>日期：</w:t>
       </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB044C" w14:textId="180FB2E1" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="384AEF67" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">下一次預定的審查日期： </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>下一次預定審查日期：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（最長三年。</w:t>
-[...10 lines deleted...]
-        <w:t>）</w:t>
+        <w:t>（最長三年。）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A08B4F" w14:textId="6CD60FE0" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00075889" w:rsidP="00A96C45">
+    <w:p w14:paraId="2DCF0A0D" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>已</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>已咨詢的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>諮詢健康與安全委員會或代表（如有）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>健康與安全委員會或代表（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>有）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A96C45" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>是</w:t>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>否</w:t>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>不適用</w:t>
       </w:r>
-      <w:r w:rsidR="00154630" w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D3C48" w14:textId="624C1A36" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00AA1AA6" w:rsidP="00A96C45">
+    <w:p w14:paraId="7AC16112" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:bCs/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>已</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>已咨詢</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>諮詢受影響工人（如</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>受影響的工人（如沒有委員會或代表）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>是</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>否</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>不適用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B5F343" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="180" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>必要的預防計畫內容</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4237C4" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
-          <w:szCs w:val="14"/>
-[...72 lines deleted...]
-        <w:t>___</w:t>
+          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>雇主將採取的消除或控制暴力與騷擾風險</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>措施</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE3CD1" w14:textId="53FBC870" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A93AFB" w:rsidP="008617F6">
-[...52 lines deleted...]
-    <w:p w14:paraId="7FFE4760" w14:textId="29FD27B9" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="69623FA7" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（這些必須符合</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>（這些</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>《</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>措施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">OHS </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>必須符合《職業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>守</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>健康與安全守則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>則</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>》</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>第 2 部分中的所有危害評估和控制要求。如果您</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>部分中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>的工作場所為</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>零售加油站或便利店，您還必須包括</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>所有危害評估與控制要求。如果您是零售加油點或便利商店，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>守則</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>第 392.2 節中要求的控制措施。</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>必須包含</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
+        <w:t>守則</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 392.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>條所需的管制措施。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5905350B" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="7930E79F" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37D0DAE9" w14:textId="6FE9A937" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="6432A590" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0606673F" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>通知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>工人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>暴力與騷擾危害的性質與範圍的程序，包括存在或可能存在的具體或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>一般性</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>威脅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>資訊：</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="626AF668" w14:textId="46206CD1" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...43 lines deleted...]
-    <w:p w14:paraId="3C7BE4D9" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="3EB39EDF" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78073657" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="0BE2B9B1" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BC9BD2" w14:textId="413C398A" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+    <w:p w14:paraId="13FA6543" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...18 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>暴力與騷擾通報程序：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B296A4" w14:textId="7DC2EE23" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="080B8A65" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（這些必須包括根據</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>《</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>該程序</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>OHS 法</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>必須包括根據《職業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>》</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>健康與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>第 33（1） 條的要求報告事件的程</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>安全法》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>序</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>。</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）條要求的事件通報程序。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4349D2C4" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="3DC8EA02" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02278418" w14:textId="1F5D8724" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="5FC613BC" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEFF84D" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>調查暴力與騷擾投訴及事件的程序：</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41034CDC" w14:textId="62162114" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...29 lines deleted...]
-    <w:p w14:paraId="36A859FC" w14:textId="50F37D4C" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2D15761E" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（這些必須包括您的內部投訴解決流程，以及</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>《</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>該程序</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>OHS 法</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>必須包括您的內部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>》</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>投訴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>第 33（6）（a）至（c）條的調查要求。</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:t>解決程序，以及《</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>職業健康與安全</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>法》第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）至（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）條的調查要求。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7390DCA7" w14:textId="7FF91C03" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="2B613611" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="176DF725" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00A96C45">
+    <w:p w14:paraId="4B63E37F" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521B5740" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>保護所有參與</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>投訴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>或事件當事方的保密性條款，除非法律要求</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>披露</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>或調查該投訴或事件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>必須披露</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>採取糾正措施</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>或通知相關方調查結果及任何已採取的糾正措施：</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70AEFF4F" w14:textId="1A6F9AC5" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
-[...71 lines deleted...]
-    <w:p w14:paraId="048574BC" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="008617F6">
+    <w:p w14:paraId="7DEF2377" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EDC0DAB" w14:textId="77777777" w:rsidR="00A96C45" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00287780">
+    <w:p w14:paraId="5A3077AD" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="360"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:after="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsia="SimSun"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49529DDF" w14:textId="5C674BDC" w:rsidR="00664FF8" w:rsidRPr="00EC2FCC" w:rsidRDefault="00A96C45" w:rsidP="00BF57B2">
+    <w:p w14:paraId="106C13F9" w14:textId="77777777" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="240" w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>表僅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>作為範本</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>供</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>參考。僅填寫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>本表並</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>不</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>意味著</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>已</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>符合</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>相關</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>法律規定。根據</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>工作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>的獨特情況客製化</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>本表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>非常重要且必要。此外，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>不僅要</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>填寫本表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>，還必須依法</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>對其</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>使用、傳達及執行。政府及其代理人、員工或承包商</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>均不</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F277F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>對於您使用本表所產生的任何直接或間接損害負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49529DDF" w14:textId="02CA333F" w:rsidR="00664FF8" w:rsidRPr="00EC2FCC" w:rsidRDefault="00664FF8" w:rsidP="00BF57B2">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FCC">
-[...151 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00664FF8" w:rsidRPr="00EC2FCC" w:rsidSect="008776BE">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="358215EF" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRDefault="001C6F2D" w:rsidP="00166C55">
+    <w:p w14:paraId="101DCACF" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A29E7A8" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRDefault="001C6F2D" w:rsidP="00166C55">
+    <w:p w14:paraId="54008375" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41DAB818" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRDefault="001C6F2D" w:rsidP="00166C55"/>
+    <w:p w14:paraId="0A998D76" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="72 Condensed"/>
+    <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D20EC69" w14:textId="6E6C9913" w:rsidR="00E06C70" w:rsidRDefault="00A94F16">
+  <w:p w14:paraId="2D20EC69" w14:textId="2772D851" w:rsidR="00E06C70" w:rsidRDefault="00326464">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57395693" wp14:editId="4DB63861">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE15CAF" wp14:editId="45E76A0B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="929209257" name="Text Box 2" descr="Classification: Public">
+              <wp:docPr id="1762475359" name="Text Box 2" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22FFED47" w14:textId="4F3E8459" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                        <w:p w14:paraId="14F12748" w14:textId="027CA32B" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A94F16">
+                          <w:r w:rsidRPr="00326464">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="57395693" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7BE15CAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSDftUDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7azJu2MOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZJ6pF8fFrc9lqRg3C+BVPRYpJTIgyHujW7iv54WX+6&#10;ocQHZmqmwIiKHoWnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfN51oGrrQMuvEfv/RCky4QvpeDhSUovAlEVxd5COl06t/HMlgtW7hyzTcvHNtg/dKFZa7Do&#10;GeqeBUb2rv0DSrfcgQcZJhx0BlK2XKQZcJoifzfNpmFWpFmQHG/PNPn/B8sfDxv77Ejov0KPC4yE&#10;dNaXHp1xnl46Hb/YKcE4Ung80yb6QHi8dJVfF3MMcYx9vplfF7MIk11uW+fDNwGaRKOiDteS2GKH&#10;Bx+G1FNKLGZg3SqVVqPMbw7EjJ7s0mK0Qr/tx763UB9xHAfDpr3l6xZrPjAfnpnD1WKbKNfwhIdU&#10;0FUURouSBtzPv/ljPjKOUUo6lEpFDWqZEvXd4Cams6s8j9JKf2i4k7FNRvEln8W42es7QBUW+CAs&#10;T2ZMDupkSgf6FdW8itUwxAzHmhXdnsy7MAgXXwMXq1VKQhVZFh7MxvIIHcmKTL70r8zZke6Ai3qE&#10;k5hY+Y71ITfe9Ha1D8h9WkkkdmBz5BsVmJY6vpYo8bf/Kevyppe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAF50JNNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6HiooTaeJ&#10;L3GlIMExbbymWuOUOtvKv8dwgYsl6331+HG1WcKojjjzEMnAepWBQuqiG6g38Pb6eHUNipMlZ8dI&#10;aOALGTb1+VllSxdP9ILHJvVKIMSlNeBTmkqtufMYLK/ihCTZLs7BJlnnXrvZngQeRp1nWaGDHUgu&#10;eDvhncdu3xyCgeL+aeun9+Ljc5fzM7dxn5r4YMzlxbK9BZVwSX9l+NEXdajFqY0HcqxGA/JI+p2S&#10;5fm6ANUKOLsBXVf6v3z9DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFIN+1QPAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABedCTTYAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="22FFED47" w14:textId="4F3E8459" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                  <w:p w14:paraId="14F12748" w14:textId="027CA32B" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A94F16">
+                    <w:r w:rsidRPr="00326464">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7211A04E" w14:textId="574729A3" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="00A94F16" w:rsidP="00166C55">
+  <w:p w14:paraId="7211A04E" w14:textId="68B7FAFB" w:rsidR="000E6353" w:rsidRPr="0000551D" w:rsidRDefault="00326464" w:rsidP="00166C55">
     <w:pPr>
       <w:pStyle w:val="Calltoaction"/>
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60152DC7" wp14:editId="38DCC95A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75245B4D" wp14:editId="0D109166">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1190544299" name="Text Box 3" descr="Classification: Public">
+              <wp:docPr id="1867571764" name="Text Box 3" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74BFFD59" w14:textId="04673C8B" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                        <w:p w14:paraId="15A389F0" w14:textId="3DEF706A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A94F16">
+                          <w:r w:rsidRPr="00326464">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="60152DC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="75245B4D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251661313;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP87VuEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Lc2EkFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS1f5dTHFEMfY15vpdTGJZbLLbet8+CFAk2hU1CEtCS22&#10;X/kwpJ5SYjMDy1apRI0yfzmwZvRklxGjFfpNT9r61fgbqA+4lYOBcG/5ssXWK+bDE3PIME6Lqg2P&#10;eEgFXUXhaFHSgPv9P3/MR+AxSkmHiqmoQUlTon4aJGQ8ucrzqLD0h4Y7GZtkFN/ySYybnb4DFGOB&#10;78LyZMbkoE6mdKBfUNSL2A1DzHDsWdHNybwLg37xUXCxWKQkFJNlYWXWlsfSEbMI6HP/wpw9oh6Q&#10;rwc4aYqVb8AfcuNNbxe7gBQkZiK+A5pH2FGIidvjo4lKf/2fsi5Pe/4HAAD//wMAUEsDBBQABgAI&#10;AAAAIQAXnQk02AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWLoeKihN&#10;p4kvcaUgwTFtvKZa45Q628q/x3CBiyXrffX4cbVZwqiOOPMQycB6lYFC6qIbqDfw9vp4dQ2KkyVn&#10;x0ho4AsZNvX5WWVLF0/0gscm9UogxKU14FOaSq258xgsr+KEJNkuzsEmWedeu9meBB5GnWdZoYMd&#10;SC54O+Gdx27fHIKB4v5p66f34uNzl/Mzt3GfmvhgzOXFsr0FlXBJf2X40Rd1qMWpjQdyrEYD8kj6&#10;nZLl+boA1Qo4uwFdV/q/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT/O1bhECAAAi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF50JNNgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="74BFFD59" w14:textId="04673C8B" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                  <w:p w14:paraId="15A389F0" w14:textId="3DEF706A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A94F16">
+                    <w:r w:rsidRPr="00326464">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000E6353" w:rsidRPr="0000551D">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB4A41A" wp14:editId="0EF72909">
           <wp:simplePos x="0" y="0"/>
@@ -1926,77 +2492,77 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00804468">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>工作場所的暴力和騷擾</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D638990" w14:textId="65DAEA23" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
+  <w:p w14:paraId="2D638990" w14:textId="7823BCDA" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BD7053">
+    <w:r w:rsidR="00326464">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0087723E">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>亞伯達</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>省政府</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
@@ -2052,407 +2618,405 @@
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00804468" w:rsidRPr="00D20D9D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>LI045</w:t>
       </w:r>
       <w:r w:rsidR="00D20D9D" w:rsidRPr="00D20D9D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>CHIT</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA09B61" w14:textId="7A52933B" w:rsidR="004F3270" w:rsidRPr="0000551D" w:rsidRDefault="00A94F16" w:rsidP="004F3270">
+  <w:p w14:paraId="285E79C1" w14:textId="3E3D67FC" w:rsidR="00C22FEB" w:rsidRPr="00C22FEB" w:rsidRDefault="00326464" w:rsidP="00C22FEB">
     <w:pPr>
-      <w:pStyle w:val="Calltoaction"/>
-[...1 lines deleted...]
-        <w:rStyle w:val="CalltoactionChar1"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="40"/>
+      <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="627DAE0A" wp14:editId="4E90D824">
-              <wp:simplePos x="682906" y="9167149"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54CB06E3" wp14:editId="06913B83">
+              <wp:simplePos x="685800" y="9172575"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="386715"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="386715"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1788004927" name="Text Box 1" descr="Classification: Public">
+              <wp:docPr id="1795457479" name="Text Box 1" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="386715"/>
+                        <a:ext cx="1534795" cy="386715"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0515B3F0" w14:textId="2CA4AD05" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                        <w:p w14:paraId="61CBF3CA" w14:textId="6854797A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A94F16">
+                          <w:r w:rsidRPr="00326464">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="627DAE0A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="54CB06E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:30.45pt;z-index:251659265;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeZUYsEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTdoZcYqsRYYB&#10;RVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kmKX6897S47bUiB+F8C6aixSSnRBgOdWt2Ff3xsv50&#10;Q4kPzNRMgREVPQpPb5cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yaZ7Psw5cbR1w4T1674cgXab6UgoenqT0IhBVUZwtpNOlcxvPbLlg5c4x27T8NAb7hyk0aw02&#10;PZe6Z4GRvWv/KKVb7sCDDBMOOgMpWy7SDrhNkb/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSA8XrrKr4s5hjjGPt/Mr4tZLJNdblvnwzcBmkSjog5pSWix&#10;w4MPQ+qYEpsZWLdKJWqU+c2BNaMnu4wYrdBve9LWFZ2O42+hPuJWDgbCveXrFls/MB+emUOGcVpU&#10;bXjCQyroKgoni5IG3M+/+WM+Ao9RSjpUTEUNSpoS9d0gIdPZVZ5HhaU/NNxobJNRfMlnMW72+g5Q&#10;jAW+C8uTGZODGk3pQL+iqFexG4aY4dizotvRvAuDfvFRcLFapSQUk2XhwWwsj6UjZhHQl/6VOXtC&#10;PSBfjzBqipXvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUp/+5+yLk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhABedCTTYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuh4q&#10;KE2niS9xpSDBMW28plrjlDrbyr/HcIGLJet99fhxtVnCqI448xDJwHqVgULqohuoN/D2+nh1DYqT&#10;JWfHSGjgCxk29flZZUsXT/SCxyb1SiDEpTXgU5pKrbnzGCyv4oQk2S7OwSZZ51672Z4EHkadZ1mh&#10;gx1ILng74Z3Hbt8cgoHi/mnrp/fi43OX8zO3cZ+a+GDM5cWyvQWVcEl/ZfjRF3WoxamNB3KsRgPy&#10;SPqdkuX5ugDVCji7AV1X+r98/Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeZUYsEwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXnQk0&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz1bky9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixd&#10;hQp0TadpG4grBYkd08ZrqjVO12RbeXsMF7hYsv5fnz8Xy8n14oxj6DwpmM8SEEiNNx21Cj7en+8e&#10;QYSoyejeEyr4wgDL8vqq0LnxF3rDcxVbwRAKuVZgYxxyKUNj0ekw8wMSZ3s/Oh15HVtpRn1huOtl&#10;miSZdLojvmD1gGuLzaE6OQXZ5mVlh89sd9yn4TXU/hArv1Xq9mZaLUBEnOJfGX70WR1Kdqr9iUwQ&#10;vQJ+JP5OztL7+QOImsHJE8iykP/ly28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhRDD&#10;MhUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;z1bky9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="0515B3F0" w14:textId="2CA4AD05" w:rsidR="00A94F16" w:rsidRPr="00A94F16" w:rsidRDefault="00A94F16" w:rsidP="00A94F16">
+                  <w:p w14:paraId="61CBF3CA" w14:textId="6854797A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A94F16">
+                    <w:r w:rsidRPr="00326464">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="002857A1" w:rsidRPr="002857A1">
-[...1 lines deleted...]
-        <w:rStyle w:val="CalltoactionChar1"/>
+    <w:r w:rsidR="00C22FEB" w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:noProof/>
+        <w:lang w:eastAsia="zh-TW"/>
+      </w:rPr>
+      <w:t>暴力和騷擾預防計劃（模板</w:t>
+    </w:r>
+    <w:r w:rsidR="00C22FEB" w:rsidRPr="00C22FEB">
+      <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:bCs/>
+        <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>暴力和騷擾預防計劃</w:t>
+      <w:t>）</w:t>
     </w:r>
-    <w:r w:rsidR="002857A1">
-[...1 lines deleted...]
-        <w:rStyle w:val="CalltoactionChar1"/>
+    <w:r w:rsidR="00C22FEB" w:rsidRPr="00C22FEB">
+      <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:lang w:eastAsia="zh-TW"/>
-[...17 lines deleted...]
-        <w:bCs/>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B2C92BB" wp14:editId="522399A1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63212B34" wp14:editId="0A8343CF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5273040</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9351645</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="1615701939" name="Picture 1615701939" descr="阿爾伯塔省政府標誌"/>
+          <wp:docPr id="320571469" name="Picture 320571469" descr="阿爾伯塔省政府標誌"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="002857A1">
-[...3 lines deleted...]
-        <w:bCs/>
+  </w:p>
+  <w:p w14:paraId="0117FB60" w14:textId="0D856223" w:rsidR="00D14E74" w:rsidRPr="004F3270" w:rsidRDefault="00C22FEB" w:rsidP="00F26310">
+    <w:pPr>
+      <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>)</w:t>
-[...7 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-[...10 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-[...3 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00735FD3">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>亞伯達</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>省政府</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00D72464" w:rsidRPr="00D72464">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>出版日期：</w:t>
+      <w:t>更新日期：</w:t>
     </w:r>
-    <w:r w:rsidR="00D72464" w:rsidRPr="00D72464">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t xml:space="preserve">2025 </w:t>
     </w:r>
-    <w:r w:rsidR="00D72464" w:rsidRPr="00D72464">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="00D72464" w:rsidRPr="00D72464">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> 4 </w:t>
     </w:r>
-    <w:r w:rsidR="00D72464" w:rsidRPr="00D72464">
+    <w:r w:rsidRPr="00C22FEB">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A9F">
-      <w:rPr>
+    <w:r w:rsidRPr="00C22FEB">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00301E8C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00C22FEB">
+        <w:rPr>
+          <w:color w:val="0077CD"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>TMP005CHIT</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F285FD1" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRPr="001522A5" w:rsidRDefault="001C6F2D" w:rsidP="00166C55">
+    <w:p w14:paraId="34D356A1" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRPr="001522A5" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F5EDC15" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRDefault="001C6F2D" w:rsidP="00166C55">
+    <w:p w14:paraId="1DD48E6A" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0449604D" w14:textId="77777777" w:rsidR="001C6F2D" w:rsidRDefault="001C6F2D" w:rsidP="00166C55"/>
+    <w:p w14:paraId="020C7EF1" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-835002066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="76F4698E" w14:textId="40AC6047" w:rsidR="004F3270" w:rsidRDefault="004F3270">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -5120,50 +5684,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="145096767">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="291520212">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1975018385">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1193542696">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-CA" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -5226,78 +5791,78 @@
     <w:rsid w:val="00036FF5"/>
     <w:rsid w:val="00041DED"/>
     <w:rsid w:val="0004229D"/>
     <w:rsid w:val="000428C2"/>
     <w:rsid w:val="00044C7C"/>
     <w:rsid w:val="000454A7"/>
     <w:rsid w:val="00045A68"/>
     <w:rsid w:val="000460FE"/>
     <w:rsid w:val="00046D4C"/>
     <w:rsid w:val="00046E20"/>
     <w:rsid w:val="00047E6B"/>
     <w:rsid w:val="0005013B"/>
     <w:rsid w:val="00050864"/>
     <w:rsid w:val="000510D9"/>
     <w:rsid w:val="00051973"/>
     <w:rsid w:val="00052C04"/>
     <w:rsid w:val="00052EB3"/>
     <w:rsid w:val="00053536"/>
     <w:rsid w:val="00055475"/>
     <w:rsid w:val="000554A0"/>
     <w:rsid w:val="000557B5"/>
     <w:rsid w:val="00057DFE"/>
     <w:rsid w:val="000614A8"/>
     <w:rsid w:val="00063973"/>
     <w:rsid w:val="0006425E"/>
+    <w:rsid w:val="000663D1"/>
     <w:rsid w:val="00066422"/>
     <w:rsid w:val="00066ADC"/>
     <w:rsid w:val="00067011"/>
     <w:rsid w:val="00070654"/>
     <w:rsid w:val="00071BC0"/>
     <w:rsid w:val="00072EC7"/>
     <w:rsid w:val="00073AF7"/>
     <w:rsid w:val="00073B75"/>
     <w:rsid w:val="000749FB"/>
     <w:rsid w:val="000757A7"/>
     <w:rsid w:val="00075889"/>
     <w:rsid w:val="000763AE"/>
     <w:rsid w:val="000763D3"/>
     <w:rsid w:val="00076A82"/>
     <w:rsid w:val="0007701B"/>
     <w:rsid w:val="00077AD7"/>
     <w:rsid w:val="00080386"/>
     <w:rsid w:val="000809C8"/>
     <w:rsid w:val="000812AA"/>
     <w:rsid w:val="00081689"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="000825D5"/>
     <w:rsid w:val="00083075"/>
     <w:rsid w:val="0008463E"/>
     <w:rsid w:val="00084F05"/>
     <w:rsid w:val="00085111"/>
     <w:rsid w:val="00085B14"/>
-    <w:rsid w:val="00086985"/>
     <w:rsid w:val="00086BC3"/>
     <w:rsid w:val="00087377"/>
     <w:rsid w:val="00087AAA"/>
     <w:rsid w:val="00090905"/>
     <w:rsid w:val="00091287"/>
     <w:rsid w:val="000914AC"/>
     <w:rsid w:val="000914FB"/>
     <w:rsid w:val="00091805"/>
     <w:rsid w:val="00092E24"/>
     <w:rsid w:val="00095817"/>
     <w:rsid w:val="00095AD1"/>
     <w:rsid w:val="00096F05"/>
     <w:rsid w:val="000979A0"/>
     <w:rsid w:val="000A0261"/>
     <w:rsid w:val="000A1C03"/>
     <w:rsid w:val="000A39F0"/>
     <w:rsid w:val="000A44B1"/>
     <w:rsid w:val="000A451F"/>
     <w:rsid w:val="000A4DE4"/>
     <w:rsid w:val="000A4DF4"/>
     <w:rsid w:val="000A6540"/>
     <w:rsid w:val="000A7027"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A78CD"/>
     <w:rsid w:val="000B08A9"/>
@@ -5453,136 +6018,135 @@
     <w:rsid w:val="00167EDF"/>
     <w:rsid w:val="001723B0"/>
     <w:rsid w:val="00172941"/>
     <w:rsid w:val="001739EA"/>
     <w:rsid w:val="00173EE6"/>
     <w:rsid w:val="00173EE8"/>
     <w:rsid w:val="00174282"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001745C1"/>
     <w:rsid w:val="0017498C"/>
     <w:rsid w:val="00174A8C"/>
     <w:rsid w:val="0017515C"/>
     <w:rsid w:val="00175824"/>
     <w:rsid w:val="0017610B"/>
     <w:rsid w:val="0017631A"/>
     <w:rsid w:val="00177FCE"/>
     <w:rsid w:val="00180238"/>
     <w:rsid w:val="00180C41"/>
     <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="00182067"/>
     <w:rsid w:val="001839D0"/>
     <w:rsid w:val="00183C56"/>
     <w:rsid w:val="00184526"/>
     <w:rsid w:val="001858F8"/>
     <w:rsid w:val="00185A29"/>
+    <w:rsid w:val="00185ACA"/>
     <w:rsid w:val="00186519"/>
     <w:rsid w:val="00186DBF"/>
     <w:rsid w:val="001872D3"/>
     <w:rsid w:val="00187595"/>
     <w:rsid w:val="00187750"/>
     <w:rsid w:val="00187D7C"/>
     <w:rsid w:val="00190655"/>
     <w:rsid w:val="00190D62"/>
     <w:rsid w:val="00191092"/>
+    <w:rsid w:val="00191714"/>
     <w:rsid w:val="00192104"/>
     <w:rsid w:val="001931E8"/>
     <w:rsid w:val="00193279"/>
     <w:rsid w:val="001942E4"/>
     <w:rsid w:val="001958B5"/>
     <w:rsid w:val="00195A09"/>
     <w:rsid w:val="00195B22"/>
     <w:rsid w:val="00195FE5"/>
     <w:rsid w:val="001962B0"/>
     <w:rsid w:val="00197AFF"/>
     <w:rsid w:val="001A0BEB"/>
     <w:rsid w:val="001A35CA"/>
     <w:rsid w:val="001A37A8"/>
     <w:rsid w:val="001A39A0"/>
     <w:rsid w:val="001A4B53"/>
     <w:rsid w:val="001A51C7"/>
     <w:rsid w:val="001A5396"/>
     <w:rsid w:val="001A6369"/>
     <w:rsid w:val="001A7911"/>
     <w:rsid w:val="001B0B75"/>
     <w:rsid w:val="001B1549"/>
     <w:rsid w:val="001B2115"/>
     <w:rsid w:val="001B2902"/>
     <w:rsid w:val="001B3021"/>
     <w:rsid w:val="001B380F"/>
     <w:rsid w:val="001B3CCA"/>
     <w:rsid w:val="001B42A7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001B5603"/>
     <w:rsid w:val="001B5A25"/>
     <w:rsid w:val="001B5E13"/>
     <w:rsid w:val="001B65B1"/>
     <w:rsid w:val="001B6DA8"/>
     <w:rsid w:val="001B7860"/>
     <w:rsid w:val="001B7972"/>
     <w:rsid w:val="001B7A38"/>
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
     <w:rsid w:val="001C2188"/>
     <w:rsid w:val="001C224B"/>
     <w:rsid w:val="001C3030"/>
     <w:rsid w:val="001C5461"/>
     <w:rsid w:val="001C59DD"/>
     <w:rsid w:val="001C5A19"/>
     <w:rsid w:val="001C6A9E"/>
     <w:rsid w:val="001C6CDC"/>
-    <w:rsid w:val="001C6F2D"/>
     <w:rsid w:val="001C7A9E"/>
     <w:rsid w:val="001C7D50"/>
     <w:rsid w:val="001D2435"/>
     <w:rsid w:val="001D266A"/>
     <w:rsid w:val="001D26A3"/>
     <w:rsid w:val="001D3B42"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D673A"/>
     <w:rsid w:val="001D67E1"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001D69CE"/>
     <w:rsid w:val="001D7798"/>
     <w:rsid w:val="001D7B83"/>
     <w:rsid w:val="001E0D48"/>
     <w:rsid w:val="001E2FCE"/>
     <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E3853"/>
     <w:rsid w:val="001E4977"/>
     <w:rsid w:val="001E50A8"/>
     <w:rsid w:val="001E5522"/>
     <w:rsid w:val="001E6588"/>
     <w:rsid w:val="001E71C6"/>
     <w:rsid w:val="001E7276"/>
     <w:rsid w:val="001E7E75"/>
     <w:rsid w:val="001F1450"/>
     <w:rsid w:val="001F191C"/>
-    <w:rsid w:val="001F2079"/>
-    <w:rsid w:val="001F2767"/>
     <w:rsid w:val="001F3D5B"/>
     <w:rsid w:val="001F530D"/>
     <w:rsid w:val="001F6DF4"/>
     <w:rsid w:val="002000BA"/>
     <w:rsid w:val="00201764"/>
     <w:rsid w:val="00202388"/>
     <w:rsid w:val="00203632"/>
     <w:rsid w:val="00203985"/>
     <w:rsid w:val="002047D9"/>
     <w:rsid w:val="00204867"/>
     <w:rsid w:val="00205B45"/>
     <w:rsid w:val="00206307"/>
     <w:rsid w:val="002079FD"/>
     <w:rsid w:val="00207A6E"/>
     <w:rsid w:val="00207F84"/>
     <w:rsid w:val="00207FCB"/>
     <w:rsid w:val="002107FA"/>
     <w:rsid w:val="002137C9"/>
     <w:rsid w:val="002142CD"/>
     <w:rsid w:val="00214482"/>
     <w:rsid w:val="002149C5"/>
     <w:rsid w:val="00214D6F"/>
     <w:rsid w:val="00214E20"/>
     <w:rsid w:val="002159DD"/>
     <w:rsid w:val="00216251"/>
@@ -5622,83 +6186,80 @@
     <w:rsid w:val="00246710"/>
     <w:rsid w:val="002471F2"/>
     <w:rsid w:val="0024741A"/>
     <w:rsid w:val="00247846"/>
     <w:rsid w:val="00247A35"/>
     <w:rsid w:val="002506C0"/>
     <w:rsid w:val="002528A5"/>
     <w:rsid w:val="00252BF6"/>
     <w:rsid w:val="0025311B"/>
     <w:rsid w:val="00253384"/>
     <w:rsid w:val="0025375D"/>
     <w:rsid w:val="00253A3B"/>
     <w:rsid w:val="00253AD0"/>
     <w:rsid w:val="0025405E"/>
     <w:rsid w:val="002551FE"/>
     <w:rsid w:val="002559E7"/>
     <w:rsid w:val="00255C55"/>
     <w:rsid w:val="00256499"/>
     <w:rsid w:val="002569D2"/>
     <w:rsid w:val="00257B07"/>
     <w:rsid w:val="00261A98"/>
     <w:rsid w:val="00262107"/>
     <w:rsid w:val="00262542"/>
     <w:rsid w:val="00262C22"/>
     <w:rsid w:val="00262D78"/>
-    <w:rsid w:val="002631CD"/>
     <w:rsid w:val="00263DCB"/>
     <w:rsid w:val="00264741"/>
     <w:rsid w:val="0026489F"/>
     <w:rsid w:val="002652F3"/>
     <w:rsid w:val="00265572"/>
     <w:rsid w:val="0026567E"/>
     <w:rsid w:val="0026677F"/>
     <w:rsid w:val="00266831"/>
     <w:rsid w:val="00266BF3"/>
     <w:rsid w:val="00270F05"/>
     <w:rsid w:val="0027121C"/>
     <w:rsid w:val="002725B6"/>
     <w:rsid w:val="00272B87"/>
     <w:rsid w:val="00273FBA"/>
     <w:rsid w:val="0027431C"/>
     <w:rsid w:val="00274366"/>
     <w:rsid w:val="00274552"/>
     <w:rsid w:val="00276792"/>
     <w:rsid w:val="00276F94"/>
     <w:rsid w:val="00277077"/>
     <w:rsid w:val="00277837"/>
     <w:rsid w:val="00277E81"/>
     <w:rsid w:val="00277F44"/>
     <w:rsid w:val="00281A7B"/>
     <w:rsid w:val="002826F5"/>
     <w:rsid w:val="00282C1C"/>
     <w:rsid w:val="002837AE"/>
     <w:rsid w:val="00284DB0"/>
     <w:rsid w:val="002850D9"/>
-    <w:rsid w:val="002857A1"/>
     <w:rsid w:val="002866AD"/>
-    <w:rsid w:val="00287780"/>
     <w:rsid w:val="0029021D"/>
     <w:rsid w:val="00290588"/>
     <w:rsid w:val="00290F81"/>
     <w:rsid w:val="0029131F"/>
     <w:rsid w:val="002917E8"/>
     <w:rsid w:val="00292ABF"/>
     <w:rsid w:val="002932CE"/>
     <w:rsid w:val="002937C6"/>
     <w:rsid w:val="0029387F"/>
     <w:rsid w:val="00294709"/>
     <w:rsid w:val="00294D31"/>
     <w:rsid w:val="00294E4F"/>
     <w:rsid w:val="00294E57"/>
     <w:rsid w:val="00295C4D"/>
     <w:rsid w:val="00296679"/>
     <w:rsid w:val="002967CC"/>
     <w:rsid w:val="00296D8A"/>
     <w:rsid w:val="002A171E"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A2C37"/>
     <w:rsid w:val="002A34AD"/>
     <w:rsid w:val="002A41A5"/>
     <w:rsid w:val="002A4A4A"/>
     <w:rsid w:val="002A5CE0"/>
     <w:rsid w:val="002A6869"/>
@@ -5727,96 +6288,100 @@
     <w:rsid w:val="002C26E6"/>
     <w:rsid w:val="002C52AF"/>
     <w:rsid w:val="002C56B8"/>
     <w:rsid w:val="002C5CDF"/>
     <w:rsid w:val="002C6021"/>
     <w:rsid w:val="002C7278"/>
     <w:rsid w:val="002C767B"/>
     <w:rsid w:val="002D1742"/>
     <w:rsid w:val="002D22D8"/>
     <w:rsid w:val="002D2C7B"/>
     <w:rsid w:val="002D2E7B"/>
     <w:rsid w:val="002D30CD"/>
     <w:rsid w:val="002D326E"/>
     <w:rsid w:val="002D375C"/>
     <w:rsid w:val="002D4414"/>
     <w:rsid w:val="002D48A9"/>
     <w:rsid w:val="002D51BF"/>
     <w:rsid w:val="002D57AA"/>
     <w:rsid w:val="002D5A09"/>
     <w:rsid w:val="002D5C57"/>
     <w:rsid w:val="002D5C7D"/>
     <w:rsid w:val="002D6D2B"/>
     <w:rsid w:val="002D7F70"/>
     <w:rsid w:val="002E03B7"/>
     <w:rsid w:val="002E0CFE"/>
+    <w:rsid w:val="002E1848"/>
     <w:rsid w:val="002E2C95"/>
     <w:rsid w:val="002E5BED"/>
     <w:rsid w:val="002E6934"/>
     <w:rsid w:val="002E73F3"/>
     <w:rsid w:val="002E7F22"/>
     <w:rsid w:val="002F1EA9"/>
     <w:rsid w:val="002F246E"/>
     <w:rsid w:val="002F3699"/>
     <w:rsid w:val="002F3812"/>
     <w:rsid w:val="002F43E1"/>
     <w:rsid w:val="002F454A"/>
+    <w:rsid w:val="002F5740"/>
     <w:rsid w:val="002F6169"/>
     <w:rsid w:val="002F660A"/>
     <w:rsid w:val="002F734F"/>
     <w:rsid w:val="00301073"/>
+    <w:rsid w:val="003012B6"/>
     <w:rsid w:val="00301E8C"/>
     <w:rsid w:val="0030242A"/>
     <w:rsid w:val="003028EE"/>
     <w:rsid w:val="00305366"/>
     <w:rsid w:val="00305A97"/>
     <w:rsid w:val="00305E54"/>
     <w:rsid w:val="00306266"/>
     <w:rsid w:val="00306F88"/>
     <w:rsid w:val="00307023"/>
     <w:rsid w:val="003103D7"/>
     <w:rsid w:val="003108E3"/>
     <w:rsid w:val="003112D5"/>
     <w:rsid w:val="003125F5"/>
     <w:rsid w:val="00312908"/>
     <w:rsid w:val="00312B81"/>
     <w:rsid w:val="0031317F"/>
     <w:rsid w:val="0031350D"/>
     <w:rsid w:val="00313665"/>
     <w:rsid w:val="003138EF"/>
     <w:rsid w:val="003153AE"/>
     <w:rsid w:val="00315960"/>
     <w:rsid w:val="00315F59"/>
     <w:rsid w:val="00316631"/>
     <w:rsid w:val="00316916"/>
     <w:rsid w:val="00316D00"/>
     <w:rsid w:val="00316E97"/>
     <w:rsid w:val="0032255F"/>
     <w:rsid w:val="00322E8F"/>
     <w:rsid w:val="00323009"/>
     <w:rsid w:val="00325335"/>
     <w:rsid w:val="00325488"/>
+    <w:rsid w:val="00326464"/>
     <w:rsid w:val="003302EA"/>
     <w:rsid w:val="003304AA"/>
     <w:rsid w:val="00331971"/>
     <w:rsid w:val="0033265E"/>
     <w:rsid w:val="00332689"/>
     <w:rsid w:val="00332D95"/>
     <w:rsid w:val="00333BB3"/>
     <w:rsid w:val="00333DFB"/>
     <w:rsid w:val="00334395"/>
     <w:rsid w:val="00334F49"/>
     <w:rsid w:val="00335288"/>
     <w:rsid w:val="003357FE"/>
     <w:rsid w:val="003379CE"/>
     <w:rsid w:val="003402C4"/>
     <w:rsid w:val="003415C6"/>
     <w:rsid w:val="00342C72"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="00343512"/>
     <w:rsid w:val="00343543"/>
     <w:rsid w:val="00343D0C"/>
     <w:rsid w:val="003442DD"/>
     <w:rsid w:val="00344EFD"/>
     <w:rsid w:val="00345D9E"/>
     <w:rsid w:val="00346BE8"/>
     <w:rsid w:val="0034745B"/>
@@ -6003,50 +6568,51 @@
     <w:rsid w:val="0045096A"/>
     <w:rsid w:val="004510E3"/>
     <w:rsid w:val="004513FA"/>
     <w:rsid w:val="00451617"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00453E5A"/>
     <w:rsid w:val="00455226"/>
     <w:rsid w:val="00455766"/>
     <w:rsid w:val="00456A09"/>
     <w:rsid w:val="004570D7"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0045746C"/>
     <w:rsid w:val="0045749F"/>
     <w:rsid w:val="00457CEB"/>
     <w:rsid w:val="00460155"/>
     <w:rsid w:val="004602EE"/>
     <w:rsid w:val="0046040A"/>
     <w:rsid w:val="004604FC"/>
     <w:rsid w:val="00460F99"/>
     <w:rsid w:val="00461133"/>
     <w:rsid w:val="00462F84"/>
     <w:rsid w:val="0046320C"/>
     <w:rsid w:val="00463B6B"/>
     <w:rsid w:val="00465057"/>
+    <w:rsid w:val="0046535A"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="004669D4"/>
     <w:rsid w:val="00466C19"/>
     <w:rsid w:val="00467011"/>
     <w:rsid w:val="00467E3E"/>
     <w:rsid w:val="00470077"/>
     <w:rsid w:val="00470575"/>
     <w:rsid w:val="004706BD"/>
     <w:rsid w:val="00471B51"/>
     <w:rsid w:val="004721B4"/>
     <w:rsid w:val="0047225C"/>
     <w:rsid w:val="0047294D"/>
     <w:rsid w:val="00473208"/>
     <w:rsid w:val="004733C2"/>
     <w:rsid w:val="00473E1F"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004747B8"/>
     <w:rsid w:val="00474AC1"/>
     <w:rsid w:val="0047576F"/>
     <w:rsid w:val="00476225"/>
     <w:rsid w:val="004777AC"/>
     <w:rsid w:val="004812B3"/>
     <w:rsid w:val="00481421"/>
     <w:rsid w:val="004839E3"/>
     <w:rsid w:val="00484C0D"/>
@@ -6090,81 +6656,84 @@
     <w:rsid w:val="004B25E9"/>
     <w:rsid w:val="004B2CAD"/>
     <w:rsid w:val="004B2DD8"/>
     <w:rsid w:val="004B2FEE"/>
     <w:rsid w:val="004B355F"/>
     <w:rsid w:val="004B3A2E"/>
     <w:rsid w:val="004B3D9D"/>
     <w:rsid w:val="004B5115"/>
     <w:rsid w:val="004B51DA"/>
     <w:rsid w:val="004B54EE"/>
     <w:rsid w:val="004B6B47"/>
     <w:rsid w:val="004B6F68"/>
     <w:rsid w:val="004C3383"/>
     <w:rsid w:val="004C3930"/>
     <w:rsid w:val="004C4AA3"/>
     <w:rsid w:val="004C54E8"/>
     <w:rsid w:val="004D0224"/>
     <w:rsid w:val="004D08CF"/>
     <w:rsid w:val="004D1390"/>
     <w:rsid w:val="004D3162"/>
     <w:rsid w:val="004D3577"/>
     <w:rsid w:val="004D3BC1"/>
     <w:rsid w:val="004D3BD4"/>
     <w:rsid w:val="004D3CEA"/>
     <w:rsid w:val="004D40EE"/>
+    <w:rsid w:val="004D44D0"/>
     <w:rsid w:val="004D4785"/>
     <w:rsid w:val="004D4D1B"/>
     <w:rsid w:val="004D58A9"/>
     <w:rsid w:val="004D6C58"/>
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="004E11CD"/>
     <w:rsid w:val="004E28DD"/>
     <w:rsid w:val="004E4D4A"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="004E6C1A"/>
     <w:rsid w:val="004E743C"/>
     <w:rsid w:val="004E75F3"/>
     <w:rsid w:val="004E7CAE"/>
     <w:rsid w:val="004F14F6"/>
+    <w:rsid w:val="004F277F"/>
     <w:rsid w:val="004F3270"/>
     <w:rsid w:val="004F479E"/>
     <w:rsid w:val="004F5E09"/>
     <w:rsid w:val="004F62C5"/>
     <w:rsid w:val="004F7347"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00502D5A"/>
     <w:rsid w:val="005035E4"/>
     <w:rsid w:val="00503C97"/>
     <w:rsid w:val="00503D80"/>
     <w:rsid w:val="00504166"/>
     <w:rsid w:val="005045B9"/>
     <w:rsid w:val="005048C6"/>
     <w:rsid w:val="0050512C"/>
     <w:rsid w:val="005059EE"/>
     <w:rsid w:val="00505CBE"/>
+    <w:rsid w:val="005075A2"/>
     <w:rsid w:val="00510A5D"/>
     <w:rsid w:val="00510C00"/>
     <w:rsid w:val="00511501"/>
     <w:rsid w:val="00511928"/>
     <w:rsid w:val="0051367E"/>
     <w:rsid w:val="00513DB7"/>
     <w:rsid w:val="00514251"/>
     <w:rsid w:val="00514444"/>
     <w:rsid w:val="005149FC"/>
     <w:rsid w:val="00514DFD"/>
     <w:rsid w:val="00515657"/>
     <w:rsid w:val="0051719E"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="00517C5F"/>
     <w:rsid w:val="00517E19"/>
     <w:rsid w:val="00520B03"/>
     <w:rsid w:val="005216D8"/>
     <w:rsid w:val="0052182E"/>
     <w:rsid w:val="00521D55"/>
     <w:rsid w:val="0052277A"/>
     <w:rsid w:val="00524897"/>
     <w:rsid w:val="0052597A"/>
     <w:rsid w:val="00525B5C"/>
     <w:rsid w:val="00526B16"/>
     <w:rsid w:val="005276A6"/>
@@ -6225,78 +6794,80 @@
     <w:rsid w:val="0057445E"/>
     <w:rsid w:val="0057454E"/>
     <w:rsid w:val="0057606A"/>
     <w:rsid w:val="00576ABD"/>
     <w:rsid w:val="00577C73"/>
     <w:rsid w:val="00580074"/>
     <w:rsid w:val="00580458"/>
     <w:rsid w:val="00582989"/>
     <w:rsid w:val="00582F5F"/>
     <w:rsid w:val="005841DA"/>
     <w:rsid w:val="005844AB"/>
     <w:rsid w:val="00584A62"/>
     <w:rsid w:val="00584F30"/>
     <w:rsid w:val="00585A73"/>
     <w:rsid w:val="0058615D"/>
     <w:rsid w:val="00586248"/>
     <w:rsid w:val="0059001F"/>
     <w:rsid w:val="00590056"/>
     <w:rsid w:val="00592750"/>
     <w:rsid w:val="005929F9"/>
     <w:rsid w:val="00592AC2"/>
     <w:rsid w:val="00592B43"/>
     <w:rsid w:val="00592D6A"/>
     <w:rsid w:val="0059427F"/>
     <w:rsid w:val="00594631"/>
+    <w:rsid w:val="005963C3"/>
     <w:rsid w:val="00596980"/>
     <w:rsid w:val="005971D0"/>
     <w:rsid w:val="005A012F"/>
     <w:rsid w:val="005A05CB"/>
     <w:rsid w:val="005A10E3"/>
     <w:rsid w:val="005A1782"/>
     <w:rsid w:val="005A18F9"/>
     <w:rsid w:val="005A213E"/>
     <w:rsid w:val="005A218C"/>
     <w:rsid w:val="005A39CC"/>
     <w:rsid w:val="005A42E6"/>
     <w:rsid w:val="005A4E6C"/>
     <w:rsid w:val="005A6B07"/>
     <w:rsid w:val="005B05EA"/>
     <w:rsid w:val="005B06D9"/>
     <w:rsid w:val="005B1CE6"/>
     <w:rsid w:val="005B1EC2"/>
     <w:rsid w:val="005B1FEF"/>
     <w:rsid w:val="005B2472"/>
     <w:rsid w:val="005B27B6"/>
     <w:rsid w:val="005B29CF"/>
     <w:rsid w:val="005B2BA3"/>
     <w:rsid w:val="005B343B"/>
     <w:rsid w:val="005B3D68"/>
     <w:rsid w:val="005B556F"/>
     <w:rsid w:val="005B57AC"/>
     <w:rsid w:val="005B763B"/>
     <w:rsid w:val="005B7776"/>
+    <w:rsid w:val="005B7B6D"/>
     <w:rsid w:val="005C0B69"/>
     <w:rsid w:val="005C13F1"/>
     <w:rsid w:val="005C382B"/>
     <w:rsid w:val="005C3AC0"/>
     <w:rsid w:val="005C44F5"/>
     <w:rsid w:val="005C620D"/>
     <w:rsid w:val="005C62D1"/>
     <w:rsid w:val="005C6905"/>
     <w:rsid w:val="005C72E6"/>
     <w:rsid w:val="005C7472"/>
     <w:rsid w:val="005C7C37"/>
     <w:rsid w:val="005D01F8"/>
     <w:rsid w:val="005D13BE"/>
     <w:rsid w:val="005D26C4"/>
     <w:rsid w:val="005D2B2A"/>
     <w:rsid w:val="005D2C51"/>
     <w:rsid w:val="005D4035"/>
     <w:rsid w:val="005D4FE3"/>
     <w:rsid w:val="005D5178"/>
     <w:rsid w:val="005D5524"/>
     <w:rsid w:val="005D5C66"/>
     <w:rsid w:val="005D69DB"/>
     <w:rsid w:val="005E1305"/>
     <w:rsid w:val="005E2297"/>
     <w:rsid w:val="005E251F"/>
@@ -6319,51 +6890,50 @@
     <w:rsid w:val="005F34AF"/>
     <w:rsid w:val="005F390D"/>
     <w:rsid w:val="005F4F2F"/>
     <w:rsid w:val="005F5272"/>
     <w:rsid w:val="005F59D7"/>
     <w:rsid w:val="005F6B93"/>
     <w:rsid w:val="005F6E2C"/>
     <w:rsid w:val="005F7EBB"/>
     <w:rsid w:val="00600028"/>
     <w:rsid w:val="00602D49"/>
     <w:rsid w:val="00603891"/>
     <w:rsid w:val="0060667C"/>
     <w:rsid w:val="00606CA6"/>
     <w:rsid w:val="0060716A"/>
     <w:rsid w:val="00607888"/>
     <w:rsid w:val="00607BE2"/>
     <w:rsid w:val="00607DFD"/>
     <w:rsid w:val="006115E4"/>
     <w:rsid w:val="00611949"/>
     <w:rsid w:val="00611D66"/>
     <w:rsid w:val="00611DDA"/>
     <w:rsid w:val="006120E1"/>
     <w:rsid w:val="00613431"/>
     <w:rsid w:val="006138E4"/>
     <w:rsid w:val="006141B5"/>
-    <w:rsid w:val="0061458F"/>
     <w:rsid w:val="00615616"/>
     <w:rsid w:val="006162E2"/>
     <w:rsid w:val="006219C6"/>
     <w:rsid w:val="00621F4A"/>
     <w:rsid w:val="00622429"/>
     <w:rsid w:val="00622484"/>
     <w:rsid w:val="00622B6E"/>
     <w:rsid w:val="00623754"/>
     <w:rsid w:val="00625087"/>
     <w:rsid w:val="0063019E"/>
     <w:rsid w:val="00630E3C"/>
     <w:rsid w:val="00630F61"/>
     <w:rsid w:val="006314C1"/>
     <w:rsid w:val="00631FB7"/>
     <w:rsid w:val="00633D28"/>
     <w:rsid w:val="00633F09"/>
     <w:rsid w:val="006346FB"/>
     <w:rsid w:val="00634AE9"/>
     <w:rsid w:val="00634BFF"/>
     <w:rsid w:val="00636159"/>
     <w:rsid w:val="00636BCC"/>
     <w:rsid w:val="00637324"/>
     <w:rsid w:val="00637720"/>
     <w:rsid w:val="00640582"/>
     <w:rsid w:val="00640589"/>
@@ -6480,53 +7050,55 @@
     <w:rsid w:val="006E03A9"/>
     <w:rsid w:val="006E0837"/>
     <w:rsid w:val="006E108A"/>
     <w:rsid w:val="006E10B4"/>
     <w:rsid w:val="006E2A64"/>
     <w:rsid w:val="006E2F32"/>
     <w:rsid w:val="006E31E5"/>
     <w:rsid w:val="006E32C6"/>
     <w:rsid w:val="006E38CF"/>
     <w:rsid w:val="006E39D8"/>
     <w:rsid w:val="006E5377"/>
     <w:rsid w:val="006E5781"/>
     <w:rsid w:val="006E5BE4"/>
     <w:rsid w:val="006E6BBD"/>
     <w:rsid w:val="006E6DD1"/>
     <w:rsid w:val="006E715E"/>
     <w:rsid w:val="006E7A08"/>
     <w:rsid w:val="006E7DF5"/>
     <w:rsid w:val="006E7E0B"/>
     <w:rsid w:val="006F0864"/>
     <w:rsid w:val="006F18A4"/>
     <w:rsid w:val="006F1F3F"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F37C8"/>
     <w:rsid w:val="006F6A23"/>
+    <w:rsid w:val="006F7E59"/>
     <w:rsid w:val="00700217"/>
     <w:rsid w:val="007015E4"/>
     <w:rsid w:val="00702938"/>
+    <w:rsid w:val="00702DFE"/>
     <w:rsid w:val="00702EB6"/>
     <w:rsid w:val="007032F1"/>
     <w:rsid w:val="0070340D"/>
     <w:rsid w:val="007038F0"/>
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="007041FE"/>
     <w:rsid w:val="00705645"/>
     <w:rsid w:val="007061BE"/>
     <w:rsid w:val="0070637B"/>
     <w:rsid w:val="00706511"/>
     <w:rsid w:val="007065D6"/>
     <w:rsid w:val="00706A55"/>
     <w:rsid w:val="00707037"/>
     <w:rsid w:val="0070731F"/>
     <w:rsid w:val="00707352"/>
     <w:rsid w:val="00707920"/>
     <w:rsid w:val="00707FE3"/>
     <w:rsid w:val="0071015D"/>
     <w:rsid w:val="00710BD5"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00711A0B"/>
     <w:rsid w:val="00711EAE"/>
     <w:rsid w:val="00712B8C"/>
     <w:rsid w:val="00712CA0"/>
     <w:rsid w:val="00712FC1"/>
@@ -6617,81 +7189,84 @@
     <w:rsid w:val="00764EB2"/>
     <w:rsid w:val="0076516D"/>
     <w:rsid w:val="007653A2"/>
     <w:rsid w:val="007654DC"/>
     <w:rsid w:val="00765ED4"/>
     <w:rsid w:val="007667BB"/>
     <w:rsid w:val="00766888"/>
     <w:rsid w:val="00766B0B"/>
     <w:rsid w:val="007670AB"/>
     <w:rsid w:val="00767155"/>
     <w:rsid w:val="007672AA"/>
     <w:rsid w:val="007701D7"/>
     <w:rsid w:val="00771A4B"/>
     <w:rsid w:val="007726C9"/>
     <w:rsid w:val="00773096"/>
     <w:rsid w:val="007734F3"/>
     <w:rsid w:val="00773614"/>
     <w:rsid w:val="007737C5"/>
     <w:rsid w:val="0077471C"/>
     <w:rsid w:val="00774C1D"/>
     <w:rsid w:val="007764DB"/>
     <w:rsid w:val="00776DD1"/>
     <w:rsid w:val="00776FFC"/>
     <w:rsid w:val="007816F7"/>
     <w:rsid w:val="00781B8B"/>
+    <w:rsid w:val="00782BAA"/>
     <w:rsid w:val="00783A4F"/>
     <w:rsid w:val="00783C3F"/>
     <w:rsid w:val="007847B7"/>
     <w:rsid w:val="0078517C"/>
     <w:rsid w:val="007855AC"/>
     <w:rsid w:val="00785A6A"/>
     <w:rsid w:val="00785ACE"/>
     <w:rsid w:val="0078656E"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="00793172"/>
     <w:rsid w:val="00793803"/>
     <w:rsid w:val="00793CA7"/>
     <w:rsid w:val="00793D55"/>
     <w:rsid w:val="00793E1A"/>
     <w:rsid w:val="00795F84"/>
     <w:rsid w:val="007969A3"/>
     <w:rsid w:val="00797233"/>
     <w:rsid w:val="007974F6"/>
     <w:rsid w:val="00797908"/>
     <w:rsid w:val="00797F6C"/>
     <w:rsid w:val="007A0690"/>
     <w:rsid w:val="007A09AB"/>
     <w:rsid w:val="007A0BAB"/>
     <w:rsid w:val="007A0FB1"/>
     <w:rsid w:val="007A10BF"/>
+    <w:rsid w:val="007A114F"/>
     <w:rsid w:val="007A390A"/>
     <w:rsid w:val="007A3BE8"/>
     <w:rsid w:val="007A4164"/>
     <w:rsid w:val="007A46C6"/>
     <w:rsid w:val="007A59E6"/>
     <w:rsid w:val="007B0395"/>
+    <w:rsid w:val="007B0D12"/>
     <w:rsid w:val="007B2519"/>
     <w:rsid w:val="007B39AA"/>
     <w:rsid w:val="007B4CD7"/>
     <w:rsid w:val="007B5A1C"/>
     <w:rsid w:val="007B5DB3"/>
     <w:rsid w:val="007B67C2"/>
     <w:rsid w:val="007C0234"/>
     <w:rsid w:val="007C07C1"/>
     <w:rsid w:val="007C0A91"/>
     <w:rsid w:val="007C17B9"/>
     <w:rsid w:val="007C18AB"/>
     <w:rsid w:val="007C1D6B"/>
     <w:rsid w:val="007C282F"/>
     <w:rsid w:val="007C3381"/>
     <w:rsid w:val="007C3B30"/>
     <w:rsid w:val="007C449E"/>
     <w:rsid w:val="007C54C6"/>
     <w:rsid w:val="007C551F"/>
     <w:rsid w:val="007C7218"/>
     <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D0C44"/>
     <w:rsid w:val="007D10C4"/>
     <w:rsid w:val="007D11C9"/>
     <w:rsid w:val="007D1A79"/>
     <w:rsid w:val="007D1AE5"/>
@@ -6702,104 +7277,105 @@
     <w:rsid w:val="007D6D40"/>
     <w:rsid w:val="007D7513"/>
     <w:rsid w:val="007D77F1"/>
     <w:rsid w:val="007E11A9"/>
     <w:rsid w:val="007E15E4"/>
     <w:rsid w:val="007E2CFE"/>
     <w:rsid w:val="007E43BA"/>
     <w:rsid w:val="007E4991"/>
     <w:rsid w:val="007E501B"/>
     <w:rsid w:val="007E528D"/>
     <w:rsid w:val="007E5811"/>
     <w:rsid w:val="007E6398"/>
     <w:rsid w:val="007E6BA5"/>
     <w:rsid w:val="007E7A74"/>
     <w:rsid w:val="007F0479"/>
     <w:rsid w:val="007F098E"/>
     <w:rsid w:val="007F1023"/>
     <w:rsid w:val="007F13C5"/>
     <w:rsid w:val="007F2DF1"/>
     <w:rsid w:val="007F3241"/>
     <w:rsid w:val="007F4DBB"/>
     <w:rsid w:val="007F4FF1"/>
     <w:rsid w:val="007F5814"/>
     <w:rsid w:val="007F5B18"/>
     <w:rsid w:val="007F6AEC"/>
+    <w:rsid w:val="007F7C15"/>
     <w:rsid w:val="007F7E85"/>
     <w:rsid w:val="0080007E"/>
     <w:rsid w:val="00800A7B"/>
     <w:rsid w:val="00801336"/>
     <w:rsid w:val="00801B55"/>
     <w:rsid w:val="00801C14"/>
     <w:rsid w:val="00801F93"/>
     <w:rsid w:val="008024B4"/>
     <w:rsid w:val="0080334B"/>
     <w:rsid w:val="00803DB4"/>
     <w:rsid w:val="008042A8"/>
     <w:rsid w:val="0080431F"/>
     <w:rsid w:val="00804468"/>
     <w:rsid w:val="00805328"/>
     <w:rsid w:val="00806814"/>
     <w:rsid w:val="00806B31"/>
     <w:rsid w:val="0080798F"/>
     <w:rsid w:val="00807AD2"/>
     <w:rsid w:val="00811F92"/>
     <w:rsid w:val="008124B0"/>
     <w:rsid w:val="00813A7A"/>
     <w:rsid w:val="00813C03"/>
     <w:rsid w:val="00814C27"/>
     <w:rsid w:val="00815A26"/>
     <w:rsid w:val="00816716"/>
     <w:rsid w:val="00816EBE"/>
     <w:rsid w:val="0081777C"/>
     <w:rsid w:val="0082120A"/>
     <w:rsid w:val="008212D9"/>
     <w:rsid w:val="00821FCB"/>
     <w:rsid w:val="0082325C"/>
     <w:rsid w:val="00823862"/>
     <w:rsid w:val="0082578F"/>
     <w:rsid w:val="0082593A"/>
     <w:rsid w:val="00825A86"/>
     <w:rsid w:val="00825B32"/>
-    <w:rsid w:val="00825C0E"/>
     <w:rsid w:val="008273CA"/>
     <w:rsid w:val="008279EA"/>
     <w:rsid w:val="00827CEF"/>
     <w:rsid w:val="00830E7A"/>
     <w:rsid w:val="00831437"/>
     <w:rsid w:val="00832618"/>
     <w:rsid w:val="0083270C"/>
     <w:rsid w:val="008328BB"/>
     <w:rsid w:val="008333E7"/>
     <w:rsid w:val="008336D9"/>
     <w:rsid w:val="00835009"/>
     <w:rsid w:val="008358E8"/>
     <w:rsid w:val="00836188"/>
     <w:rsid w:val="0083709E"/>
     <w:rsid w:val="008377A6"/>
     <w:rsid w:val="00837E70"/>
     <w:rsid w:val="0084001B"/>
+    <w:rsid w:val="00840D0F"/>
     <w:rsid w:val="008411EA"/>
     <w:rsid w:val="00841590"/>
     <w:rsid w:val="0084163D"/>
     <w:rsid w:val="00841B36"/>
     <w:rsid w:val="0084392A"/>
     <w:rsid w:val="00844389"/>
     <w:rsid w:val="008453CB"/>
     <w:rsid w:val="008466C0"/>
     <w:rsid w:val="00846757"/>
     <w:rsid w:val="00846894"/>
     <w:rsid w:val="00847188"/>
     <w:rsid w:val="0084719F"/>
     <w:rsid w:val="00847AF4"/>
     <w:rsid w:val="00847F79"/>
     <w:rsid w:val="00851900"/>
     <w:rsid w:val="00851F07"/>
     <w:rsid w:val="0085227B"/>
     <w:rsid w:val="00854947"/>
     <w:rsid w:val="00854F06"/>
     <w:rsid w:val="00855966"/>
     <w:rsid w:val="00855A75"/>
     <w:rsid w:val="008569DD"/>
     <w:rsid w:val="00857AFE"/>
     <w:rsid w:val="00857BBA"/>
     <w:rsid w:val="00860079"/>
@@ -6819,50 +7395,51 @@
     <w:rsid w:val="008700C3"/>
     <w:rsid w:val="00870723"/>
     <w:rsid w:val="008707E7"/>
     <w:rsid w:val="008713D7"/>
     <w:rsid w:val="0087147C"/>
     <w:rsid w:val="008714B6"/>
     <w:rsid w:val="00871B0B"/>
     <w:rsid w:val="00871BA3"/>
     <w:rsid w:val="00873B4A"/>
     <w:rsid w:val="00874236"/>
     <w:rsid w:val="00875685"/>
     <w:rsid w:val="008765EF"/>
     <w:rsid w:val="00876B84"/>
     <w:rsid w:val="00877215"/>
     <w:rsid w:val="0087723E"/>
     <w:rsid w:val="008776BE"/>
     <w:rsid w:val="0088032F"/>
     <w:rsid w:val="00880591"/>
     <w:rsid w:val="00880DEB"/>
     <w:rsid w:val="00881789"/>
     <w:rsid w:val="00881A1D"/>
     <w:rsid w:val="008820E2"/>
     <w:rsid w:val="00882686"/>
     <w:rsid w:val="008836EA"/>
     <w:rsid w:val="0088384D"/>
+    <w:rsid w:val="008838A1"/>
     <w:rsid w:val="008838F6"/>
     <w:rsid w:val="00884BDA"/>
     <w:rsid w:val="00884CDA"/>
     <w:rsid w:val="00884CFB"/>
     <w:rsid w:val="00885AA7"/>
     <w:rsid w:val="0088737D"/>
     <w:rsid w:val="00887EE7"/>
     <w:rsid w:val="0089118E"/>
     <w:rsid w:val="00892C3F"/>
     <w:rsid w:val="00892F2B"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="00897D6F"/>
     <w:rsid w:val="00897DD8"/>
     <w:rsid w:val="008A040F"/>
     <w:rsid w:val="008A0E89"/>
     <w:rsid w:val="008A17AF"/>
     <w:rsid w:val="008A20C9"/>
     <w:rsid w:val="008A2928"/>
     <w:rsid w:val="008A4107"/>
     <w:rsid w:val="008A4EF6"/>
     <w:rsid w:val="008A51FB"/>
     <w:rsid w:val="008A58F0"/>
     <w:rsid w:val="008A6440"/>
     <w:rsid w:val="008A6B13"/>
     <w:rsid w:val="008A6E2B"/>
@@ -6974,50 +7551,51 @@
     <w:rsid w:val="00916FB9"/>
     <w:rsid w:val="00917A32"/>
     <w:rsid w:val="00920731"/>
     <w:rsid w:val="00922510"/>
     <w:rsid w:val="00922BF8"/>
     <w:rsid w:val="009240B4"/>
     <w:rsid w:val="0092429F"/>
     <w:rsid w:val="009245C2"/>
     <w:rsid w:val="0092461B"/>
     <w:rsid w:val="009251E6"/>
     <w:rsid w:val="009253AE"/>
     <w:rsid w:val="00925AF1"/>
     <w:rsid w:val="009267D0"/>
     <w:rsid w:val="00926800"/>
     <w:rsid w:val="00926831"/>
     <w:rsid w:val="00926D09"/>
     <w:rsid w:val="00927186"/>
     <w:rsid w:val="009274E7"/>
     <w:rsid w:val="0093081C"/>
     <w:rsid w:val="00930ACF"/>
     <w:rsid w:val="0093142F"/>
     <w:rsid w:val="00932796"/>
     <w:rsid w:val="00932D08"/>
     <w:rsid w:val="00933D0B"/>
     <w:rsid w:val="0093485F"/>
+    <w:rsid w:val="00934C6C"/>
     <w:rsid w:val="00934DC1"/>
     <w:rsid w:val="0094151E"/>
     <w:rsid w:val="00941997"/>
     <w:rsid w:val="00943228"/>
     <w:rsid w:val="00943597"/>
     <w:rsid w:val="0094466F"/>
     <w:rsid w:val="00945FD9"/>
     <w:rsid w:val="00951526"/>
     <w:rsid w:val="00951839"/>
     <w:rsid w:val="0095274E"/>
     <w:rsid w:val="0095299A"/>
     <w:rsid w:val="00953758"/>
     <w:rsid w:val="00954C31"/>
     <w:rsid w:val="00955221"/>
     <w:rsid w:val="009565DE"/>
     <w:rsid w:val="009579AA"/>
     <w:rsid w:val="009600DE"/>
     <w:rsid w:val="009602F1"/>
     <w:rsid w:val="00961255"/>
     <w:rsid w:val="0096162D"/>
     <w:rsid w:val="00961B13"/>
     <w:rsid w:val="009626B1"/>
     <w:rsid w:val="009627EE"/>
     <w:rsid w:val="00963B2C"/>
     <w:rsid w:val="009648F8"/>
@@ -7241,59 +7819,59 @@
     <w:rsid w:val="00A64C55"/>
     <w:rsid w:val="00A6592E"/>
     <w:rsid w:val="00A65AA3"/>
     <w:rsid w:val="00A6684E"/>
     <w:rsid w:val="00A67F7D"/>
     <w:rsid w:val="00A70D38"/>
     <w:rsid w:val="00A70D96"/>
     <w:rsid w:val="00A71960"/>
     <w:rsid w:val="00A71C04"/>
     <w:rsid w:val="00A71F5B"/>
     <w:rsid w:val="00A722DE"/>
     <w:rsid w:val="00A72F91"/>
     <w:rsid w:val="00A737A7"/>
     <w:rsid w:val="00A74441"/>
     <w:rsid w:val="00A75146"/>
     <w:rsid w:val="00A76B90"/>
     <w:rsid w:val="00A76CE8"/>
     <w:rsid w:val="00A77F99"/>
     <w:rsid w:val="00A80778"/>
     <w:rsid w:val="00A80C77"/>
     <w:rsid w:val="00A80E38"/>
     <w:rsid w:val="00A814AB"/>
     <w:rsid w:val="00A828EF"/>
     <w:rsid w:val="00A83D7B"/>
     <w:rsid w:val="00A85D14"/>
+    <w:rsid w:val="00A85D52"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00A877B5"/>
     <w:rsid w:val="00A879B9"/>
     <w:rsid w:val="00A91045"/>
     <w:rsid w:val="00A91E06"/>
     <w:rsid w:val="00A923FC"/>
     <w:rsid w:val="00A9379B"/>
     <w:rsid w:val="00A93AFB"/>
-    <w:rsid w:val="00A94F16"/>
     <w:rsid w:val="00A950B6"/>
     <w:rsid w:val="00A9558F"/>
     <w:rsid w:val="00A95B4B"/>
     <w:rsid w:val="00A95E96"/>
     <w:rsid w:val="00A96023"/>
     <w:rsid w:val="00A96B93"/>
     <w:rsid w:val="00A96C45"/>
     <w:rsid w:val="00A9715F"/>
     <w:rsid w:val="00A97754"/>
     <w:rsid w:val="00A97B38"/>
     <w:rsid w:val="00AA0215"/>
     <w:rsid w:val="00AA0CAC"/>
     <w:rsid w:val="00AA0E75"/>
     <w:rsid w:val="00AA1AA6"/>
     <w:rsid w:val="00AA2A4C"/>
     <w:rsid w:val="00AA376A"/>
     <w:rsid w:val="00AA420E"/>
     <w:rsid w:val="00AA49D9"/>
     <w:rsid w:val="00AA635B"/>
     <w:rsid w:val="00AA74E1"/>
     <w:rsid w:val="00AA76A7"/>
     <w:rsid w:val="00AA778D"/>
     <w:rsid w:val="00AB0AFE"/>
     <w:rsid w:val="00AB259F"/>
     <w:rsid w:val="00AB2C94"/>
@@ -7302,116 +7880,117 @@
     <w:rsid w:val="00AB4F39"/>
     <w:rsid w:val="00AB559C"/>
     <w:rsid w:val="00AB5BD5"/>
     <w:rsid w:val="00AB5E30"/>
     <w:rsid w:val="00AB73E6"/>
     <w:rsid w:val="00AB7F28"/>
     <w:rsid w:val="00AC09B7"/>
     <w:rsid w:val="00AC1221"/>
     <w:rsid w:val="00AC12B7"/>
     <w:rsid w:val="00AC1AA1"/>
     <w:rsid w:val="00AC2081"/>
     <w:rsid w:val="00AC30C7"/>
     <w:rsid w:val="00AC3CB2"/>
     <w:rsid w:val="00AC4963"/>
     <w:rsid w:val="00AC4DC4"/>
     <w:rsid w:val="00AC7130"/>
     <w:rsid w:val="00AC7513"/>
     <w:rsid w:val="00AC79EA"/>
     <w:rsid w:val="00AC7BFD"/>
     <w:rsid w:val="00AD0CA4"/>
     <w:rsid w:val="00AD13B7"/>
     <w:rsid w:val="00AD15D0"/>
     <w:rsid w:val="00AD1F48"/>
     <w:rsid w:val="00AD3272"/>
     <w:rsid w:val="00AD4502"/>
+    <w:rsid w:val="00AD5694"/>
     <w:rsid w:val="00AD6370"/>
     <w:rsid w:val="00AD6FE4"/>
     <w:rsid w:val="00AE064C"/>
     <w:rsid w:val="00AE0688"/>
     <w:rsid w:val="00AE10B3"/>
     <w:rsid w:val="00AE1569"/>
     <w:rsid w:val="00AE2069"/>
     <w:rsid w:val="00AE27A4"/>
     <w:rsid w:val="00AE3D09"/>
     <w:rsid w:val="00AE5BE5"/>
     <w:rsid w:val="00AE6239"/>
     <w:rsid w:val="00AE6A6B"/>
     <w:rsid w:val="00AE6DC3"/>
     <w:rsid w:val="00AE6F6F"/>
     <w:rsid w:val="00AE7493"/>
     <w:rsid w:val="00AE7E18"/>
     <w:rsid w:val="00AF0922"/>
     <w:rsid w:val="00AF0992"/>
     <w:rsid w:val="00AF1E3F"/>
     <w:rsid w:val="00AF2270"/>
     <w:rsid w:val="00AF27DA"/>
     <w:rsid w:val="00AF3A86"/>
     <w:rsid w:val="00AF572C"/>
     <w:rsid w:val="00AF5D0C"/>
     <w:rsid w:val="00AF76D2"/>
     <w:rsid w:val="00AF78FD"/>
     <w:rsid w:val="00B025F3"/>
     <w:rsid w:val="00B034B4"/>
     <w:rsid w:val="00B03605"/>
-    <w:rsid w:val="00B03F7D"/>
     <w:rsid w:val="00B040E9"/>
     <w:rsid w:val="00B04341"/>
     <w:rsid w:val="00B0518C"/>
     <w:rsid w:val="00B05244"/>
     <w:rsid w:val="00B053B8"/>
     <w:rsid w:val="00B05C0F"/>
     <w:rsid w:val="00B05E6D"/>
     <w:rsid w:val="00B05F3D"/>
     <w:rsid w:val="00B064D1"/>
     <w:rsid w:val="00B0658A"/>
     <w:rsid w:val="00B0735E"/>
     <w:rsid w:val="00B1153C"/>
     <w:rsid w:val="00B11EB8"/>
     <w:rsid w:val="00B11FC6"/>
     <w:rsid w:val="00B1304C"/>
     <w:rsid w:val="00B13A19"/>
     <w:rsid w:val="00B13D49"/>
     <w:rsid w:val="00B1494D"/>
     <w:rsid w:val="00B1496D"/>
     <w:rsid w:val="00B15A85"/>
     <w:rsid w:val="00B16BE3"/>
     <w:rsid w:val="00B17153"/>
     <w:rsid w:val="00B174C6"/>
     <w:rsid w:val="00B17772"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B178E0"/>
     <w:rsid w:val="00B20344"/>
     <w:rsid w:val="00B2036A"/>
     <w:rsid w:val="00B20942"/>
     <w:rsid w:val="00B20FD0"/>
     <w:rsid w:val="00B21A0E"/>
     <w:rsid w:val="00B229FE"/>
     <w:rsid w:val="00B22D05"/>
     <w:rsid w:val="00B2350E"/>
     <w:rsid w:val="00B24BF2"/>
     <w:rsid w:val="00B24EE8"/>
+    <w:rsid w:val="00B2564A"/>
     <w:rsid w:val="00B2593C"/>
     <w:rsid w:val="00B25E1A"/>
     <w:rsid w:val="00B266C2"/>
     <w:rsid w:val="00B27315"/>
     <w:rsid w:val="00B27720"/>
     <w:rsid w:val="00B27C09"/>
     <w:rsid w:val="00B3012B"/>
     <w:rsid w:val="00B3093C"/>
     <w:rsid w:val="00B313BB"/>
     <w:rsid w:val="00B31817"/>
     <w:rsid w:val="00B31E15"/>
     <w:rsid w:val="00B3204F"/>
     <w:rsid w:val="00B32223"/>
     <w:rsid w:val="00B32621"/>
     <w:rsid w:val="00B33576"/>
     <w:rsid w:val="00B3372E"/>
     <w:rsid w:val="00B33D00"/>
     <w:rsid w:val="00B33E14"/>
     <w:rsid w:val="00B33F4C"/>
     <w:rsid w:val="00B34AF1"/>
     <w:rsid w:val="00B35917"/>
     <w:rsid w:val="00B35BAB"/>
     <w:rsid w:val="00B35CAA"/>
     <w:rsid w:val="00B35E72"/>
     <w:rsid w:val="00B36586"/>
@@ -7527,159 +8106,158 @@
     <w:rsid w:val="00BC2215"/>
     <w:rsid w:val="00BC225E"/>
     <w:rsid w:val="00BC3219"/>
     <w:rsid w:val="00BC3781"/>
     <w:rsid w:val="00BC5247"/>
     <w:rsid w:val="00BC59B6"/>
     <w:rsid w:val="00BC5AB1"/>
     <w:rsid w:val="00BC5E3F"/>
     <w:rsid w:val="00BC5E5F"/>
     <w:rsid w:val="00BC63AC"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BC6CF4"/>
     <w:rsid w:val="00BC6FC1"/>
     <w:rsid w:val="00BC700D"/>
     <w:rsid w:val="00BC77BC"/>
     <w:rsid w:val="00BD00DC"/>
     <w:rsid w:val="00BD0CB1"/>
     <w:rsid w:val="00BD1427"/>
     <w:rsid w:val="00BD18A3"/>
     <w:rsid w:val="00BD1AF1"/>
     <w:rsid w:val="00BD20F9"/>
     <w:rsid w:val="00BD2587"/>
     <w:rsid w:val="00BD2D12"/>
     <w:rsid w:val="00BD39B3"/>
     <w:rsid w:val="00BD5A6A"/>
-    <w:rsid w:val="00BD7053"/>
     <w:rsid w:val="00BE2E61"/>
     <w:rsid w:val="00BE38A8"/>
     <w:rsid w:val="00BE45E7"/>
     <w:rsid w:val="00BE4617"/>
     <w:rsid w:val="00BE47C1"/>
     <w:rsid w:val="00BE47E1"/>
     <w:rsid w:val="00BE5FBA"/>
     <w:rsid w:val="00BE6C08"/>
     <w:rsid w:val="00BE6D2B"/>
     <w:rsid w:val="00BE76AB"/>
     <w:rsid w:val="00BF0E62"/>
     <w:rsid w:val="00BF12E5"/>
     <w:rsid w:val="00BF144B"/>
     <w:rsid w:val="00BF172E"/>
     <w:rsid w:val="00BF2B10"/>
+    <w:rsid w:val="00BF36F3"/>
     <w:rsid w:val="00BF4641"/>
     <w:rsid w:val="00BF4BA5"/>
     <w:rsid w:val="00BF4C9B"/>
     <w:rsid w:val="00BF4D69"/>
     <w:rsid w:val="00BF4DCB"/>
     <w:rsid w:val="00BF56B8"/>
     <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00BF5DCE"/>
     <w:rsid w:val="00BF7E77"/>
     <w:rsid w:val="00BF7F6F"/>
     <w:rsid w:val="00C00329"/>
     <w:rsid w:val="00C00A93"/>
     <w:rsid w:val="00C00F6F"/>
     <w:rsid w:val="00C01538"/>
     <w:rsid w:val="00C070BC"/>
     <w:rsid w:val="00C07395"/>
     <w:rsid w:val="00C07536"/>
     <w:rsid w:val="00C07C56"/>
     <w:rsid w:val="00C10409"/>
     <w:rsid w:val="00C108AB"/>
     <w:rsid w:val="00C10EAC"/>
     <w:rsid w:val="00C1110B"/>
     <w:rsid w:val="00C112DD"/>
     <w:rsid w:val="00C13D96"/>
     <w:rsid w:val="00C146C0"/>
     <w:rsid w:val="00C15055"/>
     <w:rsid w:val="00C15C51"/>
     <w:rsid w:val="00C15E8F"/>
     <w:rsid w:val="00C16030"/>
     <w:rsid w:val="00C206E5"/>
     <w:rsid w:val="00C2083D"/>
     <w:rsid w:val="00C208FB"/>
     <w:rsid w:val="00C21201"/>
     <w:rsid w:val="00C21B40"/>
     <w:rsid w:val="00C21D20"/>
+    <w:rsid w:val="00C22FEB"/>
     <w:rsid w:val="00C23A68"/>
     <w:rsid w:val="00C2672A"/>
     <w:rsid w:val="00C26E82"/>
     <w:rsid w:val="00C26F77"/>
     <w:rsid w:val="00C27B5C"/>
     <w:rsid w:val="00C31719"/>
     <w:rsid w:val="00C31914"/>
     <w:rsid w:val="00C32579"/>
     <w:rsid w:val="00C338EA"/>
     <w:rsid w:val="00C34152"/>
     <w:rsid w:val="00C35291"/>
     <w:rsid w:val="00C352A0"/>
     <w:rsid w:val="00C35E45"/>
     <w:rsid w:val="00C35EE9"/>
     <w:rsid w:val="00C362CA"/>
     <w:rsid w:val="00C36F91"/>
     <w:rsid w:val="00C36FF2"/>
     <w:rsid w:val="00C37201"/>
     <w:rsid w:val="00C37D2D"/>
     <w:rsid w:val="00C40EE2"/>
     <w:rsid w:val="00C42185"/>
     <w:rsid w:val="00C44293"/>
     <w:rsid w:val="00C473A3"/>
     <w:rsid w:val="00C47B34"/>
     <w:rsid w:val="00C504F4"/>
     <w:rsid w:val="00C5280E"/>
     <w:rsid w:val="00C529C9"/>
     <w:rsid w:val="00C54AE4"/>
     <w:rsid w:val="00C54B65"/>
     <w:rsid w:val="00C5525B"/>
     <w:rsid w:val="00C561D2"/>
     <w:rsid w:val="00C56626"/>
     <w:rsid w:val="00C56FF2"/>
     <w:rsid w:val="00C573CC"/>
     <w:rsid w:val="00C602A6"/>
     <w:rsid w:val="00C613A2"/>
     <w:rsid w:val="00C621AE"/>
     <w:rsid w:val="00C62600"/>
     <w:rsid w:val="00C6265D"/>
-    <w:rsid w:val="00C64C42"/>
     <w:rsid w:val="00C65475"/>
     <w:rsid w:val="00C6626A"/>
     <w:rsid w:val="00C66999"/>
     <w:rsid w:val="00C70CF5"/>
     <w:rsid w:val="00C71A3A"/>
     <w:rsid w:val="00C71FBD"/>
     <w:rsid w:val="00C729EB"/>
     <w:rsid w:val="00C73A47"/>
     <w:rsid w:val="00C73EBC"/>
     <w:rsid w:val="00C75784"/>
     <w:rsid w:val="00C759F8"/>
     <w:rsid w:val="00C760CE"/>
     <w:rsid w:val="00C763B5"/>
     <w:rsid w:val="00C763EF"/>
     <w:rsid w:val="00C778E1"/>
     <w:rsid w:val="00C8062C"/>
     <w:rsid w:val="00C80ADA"/>
-    <w:rsid w:val="00C81F06"/>
     <w:rsid w:val="00C822A1"/>
     <w:rsid w:val="00C82320"/>
     <w:rsid w:val="00C83039"/>
     <w:rsid w:val="00C830E8"/>
     <w:rsid w:val="00C837E2"/>
     <w:rsid w:val="00C84A02"/>
     <w:rsid w:val="00C84A7F"/>
     <w:rsid w:val="00C84CE1"/>
     <w:rsid w:val="00C85B89"/>
     <w:rsid w:val="00C8613A"/>
     <w:rsid w:val="00C86559"/>
     <w:rsid w:val="00C86C1F"/>
     <w:rsid w:val="00C86F04"/>
     <w:rsid w:val="00C87198"/>
     <w:rsid w:val="00C8719C"/>
     <w:rsid w:val="00C87655"/>
     <w:rsid w:val="00C87FA2"/>
     <w:rsid w:val="00C90723"/>
     <w:rsid w:val="00C910DA"/>
     <w:rsid w:val="00C91751"/>
     <w:rsid w:val="00C9220F"/>
     <w:rsid w:val="00C92D62"/>
     <w:rsid w:val="00C94DC1"/>
     <w:rsid w:val="00C95118"/>
     <w:rsid w:val="00C95362"/>
@@ -7841,51 +8419,50 @@
     <w:rsid w:val="00D57865"/>
     <w:rsid w:val="00D57969"/>
     <w:rsid w:val="00D601BF"/>
     <w:rsid w:val="00D6048D"/>
     <w:rsid w:val="00D6058C"/>
     <w:rsid w:val="00D608B3"/>
     <w:rsid w:val="00D61079"/>
     <w:rsid w:val="00D619C4"/>
     <w:rsid w:val="00D619FD"/>
     <w:rsid w:val="00D61DCF"/>
     <w:rsid w:val="00D61F19"/>
     <w:rsid w:val="00D6203D"/>
     <w:rsid w:val="00D63711"/>
     <w:rsid w:val="00D64962"/>
     <w:rsid w:val="00D65011"/>
     <w:rsid w:val="00D65246"/>
     <w:rsid w:val="00D6575A"/>
     <w:rsid w:val="00D665E3"/>
     <w:rsid w:val="00D67EB6"/>
     <w:rsid w:val="00D70665"/>
     <w:rsid w:val="00D70A1E"/>
     <w:rsid w:val="00D71029"/>
     <w:rsid w:val="00D71ED1"/>
     <w:rsid w:val="00D7211E"/>
     <w:rsid w:val="00D7224E"/>
-    <w:rsid w:val="00D72464"/>
     <w:rsid w:val="00D72540"/>
     <w:rsid w:val="00D73B45"/>
     <w:rsid w:val="00D744A9"/>
     <w:rsid w:val="00D7488D"/>
     <w:rsid w:val="00D748B2"/>
     <w:rsid w:val="00D74E34"/>
     <w:rsid w:val="00D75F70"/>
     <w:rsid w:val="00D7602D"/>
     <w:rsid w:val="00D76838"/>
     <w:rsid w:val="00D8094B"/>
     <w:rsid w:val="00D81BDF"/>
     <w:rsid w:val="00D81C89"/>
     <w:rsid w:val="00D81D6F"/>
     <w:rsid w:val="00D82BC7"/>
     <w:rsid w:val="00D842CC"/>
     <w:rsid w:val="00D844C6"/>
     <w:rsid w:val="00D8580D"/>
     <w:rsid w:val="00D85DA8"/>
     <w:rsid w:val="00D86C91"/>
     <w:rsid w:val="00D87A27"/>
     <w:rsid w:val="00D90270"/>
     <w:rsid w:val="00D90F8F"/>
     <w:rsid w:val="00D92B72"/>
     <w:rsid w:val="00D93327"/>
     <w:rsid w:val="00D93B1A"/>
@@ -7971,50 +8548,51 @@
     <w:rsid w:val="00DE7CA9"/>
     <w:rsid w:val="00DF14AD"/>
     <w:rsid w:val="00DF29C4"/>
     <w:rsid w:val="00DF2A78"/>
     <w:rsid w:val="00DF2CBA"/>
     <w:rsid w:val="00DF2D79"/>
     <w:rsid w:val="00DF2F5E"/>
     <w:rsid w:val="00DF3492"/>
     <w:rsid w:val="00DF350A"/>
     <w:rsid w:val="00DF4AC8"/>
     <w:rsid w:val="00DF4E2B"/>
     <w:rsid w:val="00DF58A7"/>
     <w:rsid w:val="00DF594D"/>
     <w:rsid w:val="00DF59B2"/>
     <w:rsid w:val="00DF5A8D"/>
     <w:rsid w:val="00DF615A"/>
     <w:rsid w:val="00DF66FF"/>
     <w:rsid w:val="00DF7275"/>
     <w:rsid w:val="00E0039A"/>
     <w:rsid w:val="00E00FC0"/>
     <w:rsid w:val="00E02F39"/>
     <w:rsid w:val="00E036B0"/>
     <w:rsid w:val="00E0394C"/>
     <w:rsid w:val="00E03F4C"/>
     <w:rsid w:val="00E04E7A"/>
+    <w:rsid w:val="00E050A5"/>
     <w:rsid w:val="00E069C7"/>
     <w:rsid w:val="00E06C70"/>
     <w:rsid w:val="00E07250"/>
     <w:rsid w:val="00E074D9"/>
     <w:rsid w:val="00E1016D"/>
     <w:rsid w:val="00E107F8"/>
     <w:rsid w:val="00E10F6F"/>
     <w:rsid w:val="00E1197F"/>
     <w:rsid w:val="00E13B9E"/>
     <w:rsid w:val="00E13F46"/>
     <w:rsid w:val="00E1471B"/>
     <w:rsid w:val="00E1496E"/>
     <w:rsid w:val="00E160F6"/>
     <w:rsid w:val="00E16721"/>
     <w:rsid w:val="00E17516"/>
     <w:rsid w:val="00E1774F"/>
     <w:rsid w:val="00E177DE"/>
     <w:rsid w:val="00E17BB2"/>
     <w:rsid w:val="00E20638"/>
     <w:rsid w:val="00E20F4F"/>
     <w:rsid w:val="00E214ED"/>
     <w:rsid w:val="00E2188D"/>
     <w:rsid w:val="00E22A08"/>
     <w:rsid w:val="00E23874"/>
     <w:rsid w:val="00E23883"/>
@@ -8046,93 +8624,93 @@
     <w:rsid w:val="00E43BA5"/>
     <w:rsid w:val="00E44325"/>
     <w:rsid w:val="00E452F3"/>
     <w:rsid w:val="00E45751"/>
     <w:rsid w:val="00E4653F"/>
     <w:rsid w:val="00E46ADA"/>
     <w:rsid w:val="00E47786"/>
     <w:rsid w:val="00E47F24"/>
     <w:rsid w:val="00E50568"/>
     <w:rsid w:val="00E50C96"/>
     <w:rsid w:val="00E52A5B"/>
     <w:rsid w:val="00E550B3"/>
     <w:rsid w:val="00E55452"/>
     <w:rsid w:val="00E557F9"/>
     <w:rsid w:val="00E55B9E"/>
     <w:rsid w:val="00E55EE7"/>
     <w:rsid w:val="00E561F3"/>
     <w:rsid w:val="00E56394"/>
     <w:rsid w:val="00E56E34"/>
     <w:rsid w:val="00E56FB6"/>
     <w:rsid w:val="00E57D52"/>
     <w:rsid w:val="00E57EF8"/>
     <w:rsid w:val="00E60531"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E620BD"/>
+    <w:rsid w:val="00E62C3F"/>
     <w:rsid w:val="00E632D1"/>
     <w:rsid w:val="00E63E84"/>
     <w:rsid w:val="00E657E6"/>
     <w:rsid w:val="00E67E3A"/>
     <w:rsid w:val="00E70B63"/>
     <w:rsid w:val="00E7123E"/>
     <w:rsid w:val="00E71498"/>
     <w:rsid w:val="00E716B4"/>
     <w:rsid w:val="00E71F0F"/>
     <w:rsid w:val="00E72C2C"/>
     <w:rsid w:val="00E733D5"/>
     <w:rsid w:val="00E73E1B"/>
     <w:rsid w:val="00E75FE3"/>
     <w:rsid w:val="00E76673"/>
     <w:rsid w:val="00E77247"/>
     <w:rsid w:val="00E77715"/>
     <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E77944"/>
     <w:rsid w:val="00E77962"/>
     <w:rsid w:val="00E8031D"/>
     <w:rsid w:val="00E8053D"/>
     <w:rsid w:val="00E8063C"/>
     <w:rsid w:val="00E80EB2"/>
     <w:rsid w:val="00E833D0"/>
     <w:rsid w:val="00E84611"/>
     <w:rsid w:val="00E8515D"/>
     <w:rsid w:val="00E8644B"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00E872F3"/>
     <w:rsid w:val="00E87DCD"/>
     <w:rsid w:val="00E90B39"/>
     <w:rsid w:val="00E91F0D"/>
     <w:rsid w:val="00E92561"/>
     <w:rsid w:val="00E92C71"/>
     <w:rsid w:val="00E93086"/>
     <w:rsid w:val="00E93B61"/>
     <w:rsid w:val="00E95C07"/>
     <w:rsid w:val="00E95CCA"/>
     <w:rsid w:val="00EA03CE"/>
     <w:rsid w:val="00EA0939"/>
     <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA25CA"/>
-    <w:rsid w:val="00EA2E4F"/>
     <w:rsid w:val="00EA384B"/>
     <w:rsid w:val="00EA4981"/>
     <w:rsid w:val="00EA4FDD"/>
     <w:rsid w:val="00EA5164"/>
     <w:rsid w:val="00EA56DF"/>
     <w:rsid w:val="00EA6F3E"/>
     <w:rsid w:val="00EA70E6"/>
     <w:rsid w:val="00EA7690"/>
     <w:rsid w:val="00EA7A35"/>
     <w:rsid w:val="00EA7F44"/>
     <w:rsid w:val="00EB09B8"/>
     <w:rsid w:val="00EB0C4D"/>
     <w:rsid w:val="00EB19D8"/>
     <w:rsid w:val="00EB2E0B"/>
     <w:rsid w:val="00EB3A42"/>
     <w:rsid w:val="00EB3B52"/>
     <w:rsid w:val="00EB4FE0"/>
     <w:rsid w:val="00EB6121"/>
     <w:rsid w:val="00EB6203"/>
     <w:rsid w:val="00EB6D85"/>
     <w:rsid w:val="00EB79DB"/>
     <w:rsid w:val="00EB7E5F"/>
     <w:rsid w:val="00EC052B"/>
     <w:rsid w:val="00EC262D"/>
     <w:rsid w:val="00EC2729"/>
@@ -8188,50 +8766,51 @@
     <w:rsid w:val="00F122AA"/>
     <w:rsid w:val="00F124A6"/>
     <w:rsid w:val="00F12593"/>
     <w:rsid w:val="00F12AB4"/>
     <w:rsid w:val="00F12DE6"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1355B"/>
     <w:rsid w:val="00F14506"/>
     <w:rsid w:val="00F14E13"/>
     <w:rsid w:val="00F14E9E"/>
     <w:rsid w:val="00F15B9A"/>
     <w:rsid w:val="00F15DF5"/>
     <w:rsid w:val="00F163A2"/>
     <w:rsid w:val="00F20D85"/>
     <w:rsid w:val="00F21468"/>
     <w:rsid w:val="00F2231F"/>
     <w:rsid w:val="00F2242C"/>
     <w:rsid w:val="00F23C14"/>
     <w:rsid w:val="00F23FE4"/>
     <w:rsid w:val="00F24DDA"/>
     <w:rsid w:val="00F24EF7"/>
     <w:rsid w:val="00F251C8"/>
     <w:rsid w:val="00F25501"/>
     <w:rsid w:val="00F258CD"/>
     <w:rsid w:val="00F25D45"/>
+    <w:rsid w:val="00F26310"/>
     <w:rsid w:val="00F26B53"/>
     <w:rsid w:val="00F30080"/>
     <w:rsid w:val="00F300B2"/>
     <w:rsid w:val="00F307E8"/>
     <w:rsid w:val="00F3084C"/>
     <w:rsid w:val="00F30DEB"/>
     <w:rsid w:val="00F31D24"/>
     <w:rsid w:val="00F32AC6"/>
     <w:rsid w:val="00F34026"/>
     <w:rsid w:val="00F3494D"/>
     <w:rsid w:val="00F34B1E"/>
     <w:rsid w:val="00F34BE7"/>
     <w:rsid w:val="00F34C09"/>
     <w:rsid w:val="00F34E73"/>
     <w:rsid w:val="00F35927"/>
     <w:rsid w:val="00F36184"/>
     <w:rsid w:val="00F369CC"/>
     <w:rsid w:val="00F36E69"/>
     <w:rsid w:val="00F37D37"/>
     <w:rsid w:val="00F40068"/>
     <w:rsid w:val="00F41E4F"/>
     <w:rsid w:val="00F422ED"/>
     <w:rsid w:val="00F436C9"/>
     <w:rsid w:val="00F43C6D"/>
     <w:rsid w:val="00F44267"/>
@@ -11036,77 +11615,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00702938"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA778D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="103043184">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="425469279">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="468404361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1179082613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11161,51 +11714,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090079684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/LI045CHIT" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005CHIT" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="GoA_Sky">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
@@ -11461,124 +12014,1428 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ContentTypeId="0x010100B6FCA605DBB3BD43929E639BB88658FC" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="OHS Resource" ma:contentTypeID="0x010100B6FCA605DBB3BD43929E639BB88658FC00E413752E78348848B3D6C7764C71E0A50100E7799B1A972A9C4A9EBE261B6346F627" ma:contentTypeVersion="95" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="091b4a28c949437ae52ec396db9a957e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="053d91c1-0278-462d-ac1e-1a9a23460262" xmlns:ns3="69449794-3238-4723-936c-53d304e4cee9" xmlns:ns4="350c7f2d-22b5-4c05-88ab-16906deb3555" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c05361391c260b3591a26238635a9dc4" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="053d91c1-0278-462d-ac1e-1a9a23460262"/>
+    <xsd:import namespace="69449794-3238-4723-936c-53d304e4cee9"/>
+    <xsd:import namespace="350c7f2d-22b5-4c05-88ab-16906deb3555"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Publication_x0020_Name"/>
+                <xsd:element ref="ns2:Publication_x0020_Description" minOccurs="0"/>
+                <xsd:element ref="ns2:Publication_x0020_ID" minOccurs="0"/>
+                <xsd:element ref="ns2:Resource_x0020_Format" minOccurs="0"/>
+                <xsd:element ref="ns2:keyword_x0028_s_x0029_" minOccurs="0"/>
+                <xsd:element ref="ns2:Meta_x0020_Keyword" minOccurs="0"/>
+                <xsd:element ref="ns2:Related_x0020_Resources" minOccurs="0"/>
+                <xsd:element ref="ns2:ISBN_x0020_Number" minOccurs="0"/>
+                <xsd:element ref="ns2:Publication_x0020_Start_x0020_Date"/>
+                <xsd:element ref="ns2:Target_x0020_Completion_x0020_Date"/>
+                <xsd:element ref="ns3:Acessibility_x0020_posting_x0020_date" minOccurs="0"/>
+                <xsd:element ref="ns3:Language" minOccurs="0"/>
+                <xsd:element ref="ns3:Resource_x0020_type" minOccurs="0"/>
+                <xsd:element ref="ns2:Archive_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Security_x0020_Classification"/>
+                <xsd:element ref="ns2:Approval_x0020_Level"/>
+                <xsd:element ref="ns2:Unarchived_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Publication_x0020_Lead"/>
+                <xsd:element ref="ns2:SME_x0020_Member"/>
+                <xsd:element ref="ns2:Communications_x0020_Member"/>
+                <xsd:element ref="ns2:ISP_x0020_Member"/>
+                <xsd:element ref="ns2:ISP_x0020_Reviewer"/>
+                <xsd:element ref="ns2:WorkflowStage"/>
+                <xsd:element ref="ns3:No_x0020_Open_x0020_AB_x0020_License" minOccurs="0"/>
+                <xsd:element ref="ns2:HasUnderReviewHistory" minOccurs="0"/>
+                <xsd:element ref="ns2:Current_x0020_Step" minOccurs="0"/>
+                <xsd:element ref="ns2:HasEverGreenedHistory" minOccurs="0"/>
+                <xsd:element ref="ns2:HasNewHistory" minOccurs="0"/>
+                <xsd:element ref="ns2:HasPublishedHistory" minOccurs="0"/>
+                <xsd:element ref="ns4:Description_x0020_GoA" minOccurs="0"/>
+                <xsd:element ref="ns4:Subject_x0020_GoA" minOccurs="0"/>
+                <xsd:element ref="ns4:Closure_x0020_Date_x0020_GoA" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:HasArchivedHistory" minOccurs="0"/>
+                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Approval_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Actual_x0020_Completion_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Publication_x0020_Version" minOccurs="0"/>
+                <xsd:element ref="ns3:Ever-green_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Last_x0020_Review_x0020_Completed_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Next_x0020_Review_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns2:Next_x0020_Reviewer" minOccurs="0"/>
+                <xsd:element ref="ns2:Publication_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns2:DM_x0020_Approver" minOccurs="0"/>
+                <xsd:element ref="ns2:ADMO_x0020_Approver" minOccurs="0"/>
+                <xsd:element ref="ns2:Legal_x0020_Reviewer" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns4:e14f78495b6d4881b0a4f259bbfaac0a" minOccurs="0"/>
+                <xsd:element ref="ns4:b10e50595339447db3b0d16aff0e3d79" minOccurs="0"/>
+                <xsd:element ref="ns4:e4e1391327164fcf9b36427592ef5372" minOccurs="0"/>
+                <xsd:element ref="ns4:h5c22b25fd914590af6f7504dd8d5e82" minOccurs="0"/>
+                <xsd:element ref="ns4:iec6cfa028bf4e91bd7258a6733aefa5" minOccurs="0"/>
+                <xsd:element ref="ns2:j0536831d5484313bc92cc2a803464a2" minOccurs="0"/>
+                <xsd:element ref="ns2:e025a5e167be468c8d04527d77ef4ce0" minOccurs="0"/>
+                <xsd:element ref="ns3:pd9a3a0e1aed4f009d7125c463102544" minOccurs="0"/>
+                <xsd:element ref="ns2:e695fb08a6f7400e82130f7d28e0c80b" minOccurs="0"/>
+                <xsd:element ref="ns2:n9eb379f106e44ffa3a9dd92c29a1147" minOccurs="0"/>
+                <xsd:element ref="ns2:j77ff2f6b17a4c3ea72374d04db7e68e" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ExtendedDescription" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ExtendedDescription" ma:index="81" nillable="true" ma:displayName="Change summary description" ma:hidden="true" ma:internalName="_ExtendedDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="053d91c1-0278-462d-ac1e-1a9a23460262" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Publication_x0020_Name" ma:index="1" ma:displayName="Resource Name" ma:format="Dropdown" ma:internalName="Publication_x0020_Name" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Description" ma:index="2" nillable="true" ma:displayName="Resource Description" ma:description="Changes that were made to the resource." ma:internalName="Publication_x0020_Description" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_ID" ma:index="3" nillable="true" ma:displayName="Resource ID" ma:description="The Publication Number" ma:internalName="Publication_x0020_ID" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Resource_x0020_Format" ma:index="4" nillable="true" ma:displayName="Resource Format" ma:format="Dropdown" ma:internalName="Resource_x0020_Format" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Word"/>
+          <xsd:enumeration value="PDF"/>
+          <xsd:enumeration value="Word &amp; PDF"/>
+          <xsd:enumeration value="EXE"/>
+          <xsd:enumeration value="HTML"/>
+          <xsd:enumeration value="MP3"/>
+          <xsd:enumeration value="MOV"/>
+          <xsd:enumeration value="Flash"/>
+          <xsd:enumeration value="WMV"/>
+          <xsd:enumeration value="RM"/>
+          <xsd:enumeration value="PPT"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="keyword_x0028_s_x0029_" ma:index="11" nillable="true" ma:displayName="keyword(s)" ma:internalName="keyword_x0028_s_x0029_" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Meta_x0020_Keyword" ma:index="12" nillable="true" ma:displayName="Meta Keyword" ma:internalName="Meta_x0020_Keyword" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Related_x0020_Resources" ma:index="13" nillable="true" ma:displayName="Related Resources" ma:internalName="Related_x0020_Resources" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ISBN_x0020_Number" ma:index="14" nillable="true" ma:displayName="ISBN Number" ma:internalName="ISBN_x0020_Number" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Start_x0020_Date" ma:index="15" ma:displayName="Posting date" ma:format="DateOnly" ma:internalName="Publication_x0020_Start_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Target_x0020_Completion_x0020_Date" ma:index="16" ma:displayName="Current version date" ma:format="DateOnly" ma:internalName="Target_x0020_Completion_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Archive_x0020_Date" ma:index="20" nillable="true" ma:displayName="Archive Date" ma:format="DateOnly" ma:internalName="Archive_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Security_x0020_Classification" ma:index="21" ma:displayName="Security Classification" ma:default="Internal" ma:format="Dropdown" ma:internalName="Security_x0020_Classification" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Public"/>
+          <xsd:enumeration value="Internal"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Approval_x0020_Level" ma:index="22" ma:displayName="Approval Level" ma:default="Level 1 - Public facing resources" ma:format="Dropdown" ma:internalName="Approval_x0020_Level" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Level 1 - Public facing resources"/>
+          <xsd:enumeration value="Level 2 - Best Practices"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Unarchived_x0020_Date" ma:index="23" nillable="true" ma:displayName="Unarchived Date" ma:format="DateOnly" ma:internalName="Unarchived_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Lead" ma:index="24" ma:displayName="Resource Lead" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Publication_x0020_Lead" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SME_x0020_Member" ma:index="25" ma:displayName="SME Member" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="SME_x0020_Member" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Communications_x0020_Member" ma:index="26" ma:displayName="Communications Member" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Communications_x0020_Member" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ISP_x0020_Member" ma:index="27" ma:displayName="SEA Member" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ISP_x0020_Member" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ISP_x0020_Reviewer" ma:index="28" ma:displayName="SEA Reviewer" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ISP_x0020_Reviewer" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="WorkflowStage" ma:index="29" ma:displayName="WorkflowStage" ma:default="Start-up" ma:format="Dropdown" ma:internalName="WorkflowStage" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Start-up"/>
+          <xsd:enumeration value="Initial Review - Best Practice"/>
+          <xsd:enumeration value="Initial Review - Public"/>
+          <xsd:enumeration value="Communication Review"/>
+          <xsd:enumeration value="Legal Review"/>
+          <xsd:enumeration value="ADMO Approval"/>
+          <xsd:enumeration value="DM Approval"/>
+          <xsd:enumeration value="Communication Upload"/>
+          <xsd:enumeration value="Review Rejection"/>
+          <xsd:enumeration value="Complete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasUnderReviewHistory" ma:index="31" nillable="true" ma:displayName="HasUnderReviewHistory" ma:default="0" ma:hidden="true" ma:internalName="HasUnderReviewHistory" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Current_x0020_Step" ma:index="32" nillable="true" ma:displayName="Current Step" ma:hidden="true" ma:internalName="Current_x0020_Step" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasEverGreenedHistory" ma:index="33" nillable="true" ma:displayName="HasEverGreenedHistory" ma:default="0" ma:hidden="true" ma:internalName="HasEverGreenedHistory" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasNewHistory" ma:index="34" nillable="true" ma:displayName="HasNewHistory" ma:default="0" ma:hidden="true" ma:internalName="HasNewHistory" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasPublishedHistory" ma:index="35" nillable="true" ma:displayName="HasPublishedHistory" ma:default="0" ma:hidden="true" ma:internalName="HasPublishedHistory" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="44" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="HasArchivedHistory" ma:index="45" nillable="true" ma:displayName="HasArchivedHistory" ma:default="0" ma:hidden="true" ma:internalName="HasArchivedHistory" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Approval_x0020_Date" ma:index="47" nillable="true" ma:displayName="Approval Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Approval_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Actual_x0020_Completion_x0020_Date" ma:index="48" nillable="true" ma:displayName="Actual Completion Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Actual_x0020_Completion_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Version" ma:index="49" nillable="true" ma:displayName="Resource Version" ma:hidden="true" ma:internalName="Publication_x0020_Version" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Last_x0020_Review_x0020_Completed_x0020_Date" ma:index="51" nillable="true" ma:displayName="Last Review Completed Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Last_x0020_Review_x0020_Completed_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Next_x0020_Review_x0020_Date" ma:index="52" nillable="true" ma:displayName="Next Review Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Next_x0020_Review_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Next_x0020_Reviewer" ma:index="53" nillable="true" ma:displayName="Next Reviewer" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Next_x0020_Reviewer" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Publication_x0020_Status" ma:index="54" nillable="true" ma:displayName="Resource Status" ma:default="In Progress" ma:format="Dropdown" ma:hidden="true" ma:internalName="Publication_x0020_Status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="New Published"/>
+          <xsd:enumeration value="Updated"/>
+          <xsd:enumeration value="Hold"/>
+          <xsd:enumeration value="Archived"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DM_x0020_Approver" ma:index="56" nillable="true" ma:displayName="DM Approver" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="DM_x0020_Approver" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ADMO_x0020_Approver" ma:index="57" nillable="true" ma:displayName="ADMO Approver" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ADMO_x0020_Approver" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Legal_x0020_Reviewer" ma:index="58" nillable="true" ma:displayName="Legal Reviewer" ma:hidden="true" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Legal_x0020_Reviewer" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j0536831d5484313bc92cc2a803464a2" ma:index="66" nillable="true" ma:taxonomy="true" ma:internalName="j0536831d5484313bc92cc2a803464a2" ma:taxonomyFieldName="OHS_x0020_Category" ma:displayName="OHS Category" ma:readOnly="false" ma:fieldId="{30536831-d548-4313-bc92-cc2a803464a2}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="db913840-bbb7-47b4-9edc-182e36a3ac16" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e025a5e167be468c8d04527d77ef4ce0" ma:index="67" nillable="true" ma:taxonomy="true" ma:internalName="e025a5e167be468c8d04527d77ef4ce0" ma:taxonomyFieldName="OHS_x0020_Regulation" ma:displayName="OHS Regulation" ma:readOnly="false" ma:default="" ma:fieldId="{e025a5e1-67be-468c-8d04-527d77ef4ce0}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="5300806b-b538-4a6e-a761-2f643909fc6e" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e695fb08a6f7400e82130f7d28e0c80b" ma:index="69" nillable="true" ma:taxonomy="true" ma:internalName="e695fb08a6f7400e82130f7d28e0c80b" ma:taxonomyFieldName="OHS_x0020_Search_x0020_Tags" ma:displayName="OHS Search Tags" ma:readOnly="false" ma:fieldId="{e695fb08-a6f7-400e-8213-0f7d28e0c80b}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="c1cb4d93-15c6-4129-b424-a0feddd357ff" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="n9eb379f106e44ffa3a9dd92c29a1147" ma:index="70" nillable="true" ma:taxonomy="true" ma:internalName="n9eb379f106e44ffa3a9dd92c29a1147" ma:taxonomyFieldName="OHS_x0020_Act" ma:displayName="OHS Act" ma:readOnly="false" ma:default="" ma:fieldId="{79eb379f-106e-44ff-a3a9-dd92c29a1147}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="c32e6caf-0312-411b-af31-67e5662d5494" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j77ff2f6b17a4c3ea72374d04db7e68e" ma:index="71" nillable="true" ma:taxonomy="true" ma:internalName="j77ff2f6b17a4c3ea72374d04db7e68e" ma:taxonomyFieldName="OHS_x0020_Code" ma:displayName="OHS Code" ma:readOnly="false" ma:default="" ma:fieldId="{377ff2f6-b17a-4c3e-a723-74d04db7e68e}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="bfd4f9ca-d468-451d-85a1-a2669e8c2b8c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="76" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="78" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69449794-3238-4723-936c-53d304e4cee9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Acessibility_x0020_posting_x0020_date" ma:index="17" nillable="true" ma:displayName="Acessibility posting date" ma:format="DateOnly" ma:internalName="Acessibility_x0020_posting_x0020_date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Language" ma:index="18" nillable="true" ma:displayName="Language" ma:default="English" ma:format="Dropdown" ma:internalName="Language">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="English"/>
+          <xsd:enumeration value="French"/>
+          <xsd:enumeration value="Arabic"/>
+          <xsd:enumeration value="Chinese simplified"/>
+          <xsd:enumeration value="Chinese traditional"/>
+          <xsd:enumeration value="Punjabi"/>
+          <xsd:enumeration value="Spanish"/>
+          <xsd:enumeration value="Ukrainian"/>
+          <xsd:enumeration value="Cree"/>
+          <xsd:enumeration value="Blackfoot"/>
+          <xsd:enumeration value="Dene"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Resource_x0020_type" ma:index="19" nillable="true" ma:displayName="Resource type" ma:default="Bulletin" ma:format="Dropdown" ma:internalName="Resource_x0020_type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Alert"/>
+          <xsd:enumeration value="Best practice"/>
+          <xsd:enumeration value="Brochure"/>
+          <xsd:enumeration value="Bulletin"/>
+          <xsd:enumeration value="Checklist"/>
+          <xsd:enumeration value="Decal"/>
+          <xsd:enumeration value="eLearning"/>
+          <xsd:enumeration value="eNews"/>
+          <xsd:enumeration value="Fact sheet"/>
+          <xsd:enumeration value="Form"/>
+          <xsd:enumeration value="Grant"/>
+          <xsd:enumeration value="Handbook"/>
+          <xsd:enumeration value="Industry notice"/>
+          <xsd:enumeration value="Infographics"/>
+          <xsd:enumeration value="Manual"/>
+          <xsd:enumeration value="Postcard"/>
+          <xsd:enumeration value="Poster"/>
+          <xsd:enumeration value="Report"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="Took kit"/>
+          <xsd:enumeration value="Training agencies"/>
+          <xsd:enumeration value="Video"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="No_x0020_Open_x0020_AB_x0020_License" ma:index="30" nillable="true" ma:displayName="No Open AB License" ma:format="DateOnly" ma:internalName="No_x0020_Open_x0020_AB_x0020_License" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="46" nillable="true" ma:displayName="Sign-off status" ma:hidden="true" ma:internalName="Sign_x002d_off_x0020_status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Ever-green_x0020_Date" ma:index="50" nillable="true" ma:displayName="Ever-green Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="Ever_x002d_green_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="pd9a3a0e1aed4f009d7125c463102544" ma:index="68" nillable="true" ma:taxonomy="true" ma:internalName="pd9a3a0e1aed4f009d7125c463102544" ma:taxonomyFieldName="Other_x0020_legislation" ma:displayName="Other legislation" ma:readOnly="false" ma:default="" ma:fieldId="{9d9a3a0e-1aed-4f00-9d71-25c463102544}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="7aa0923c-2231-4b34-abcc-f92642fb3fae" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="72" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="73" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="74" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="75" nillable="true" ma:displayName="Image Tags_0" ma:hidden="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="79" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="350c7f2d-22b5-4c05-88ab-16906deb3555" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Description_x0020_GoA" ma:index="39" nillable="true" ma:displayName="Description GoA" ma:description="A concise narrative of the content of an information resource." ma:hidden="true" ma:internalName="Description_x0020_GoA" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Subject_x0020_GoA" ma:index="40" nillable="true" ma:displayName="Subject GoA" ma:description="A controlled term that expresses the main topical content of an information resource." ma:format="Dropdown" ma:hidden="true" ma:internalName="Subject_x0020_GoA" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Can be updated by site manager"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Closure_x0020_Date_x0020_GoA" ma:index="43" nillable="true" ma:displayName="Closure Date GoA" ma:format="DateOnly" ma:hidden="true" ma:internalName="Closure_x0020_Date_x0020_GoA" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="60" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{1b516355-ad4a-47b8-a8ee-5da13768f21e}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e14f78495b6d4881b0a4f259bbfaac0a" ma:index="61" nillable="true" ma:taxonomy="true" ma:internalName="e14f78495b6d4881b0a4f259bbfaac0a" ma:taxonomyFieldName="Status_x0020_GoA" ma:displayName="Status GoA" ma:readOnly="false" ma:fieldId="{e14f7849-5b6d-4881-b0a4-f259bbfaac0a}" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="77344222-8eaa-4686-b05e-9f0d89a1d511" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="b10e50595339447db3b0d16aff0e3d79" ma:index="62" nillable="true" ma:taxonomy="true" ma:internalName="b10e50595339447db3b0d16aff0e3d79" ma:taxonomyFieldName="Document_x0020_Type_x0020_GoA" ma:displayName="Document Type GoA" ma:readOnly="false" ma:default="" ma:fieldId="{b10e5059-5339-447d-b3b0-d16aff0e3d79}" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="8e47272f-2430-495c-9e38-3fc9fb7cf148" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="e4e1391327164fcf9b36427592ef5372" ma:index="63" nillable="true" ma:taxonomy="true" ma:internalName="e4e1391327164fcf9b36427592ef5372" ma:taxonomyFieldName="Function_x0020_GoA" ma:displayName="Functional Class GoA" ma:readOnly="false" ma:default="" ma:fieldId="{e4e13913-2716-4fcf-9b36-427592ef5372}" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="5b7505f6-1a47-4924-b6b6-6946ebca18f9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="h5c22b25fd914590af6f7504dd8d5e82" ma:index="64" nillable="true" ma:taxonomy="true" ma:internalName="h5c22b25fd914590af6f7504dd8d5e82" ma:taxonomyFieldName="Closure_x0020_Criteria_x0020_Met" ma:displayName="Closure Criteria Met GoA" ma:readOnly="false" ma:default="1;#No|7a3957b4-6333-4b3f-aca5-11043f0480fb" ma:fieldId="{15c22b25-fd91-4590-af6f-7504dd8d5e82}" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="ba7140a2-bf7f-4ec2-b58b-c905b47cdb9c" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="iec6cfa028bf4e91bd7258a6733aefa5" ma:index="65" nillable="true" ma:taxonomy="true" ma:internalName="iec6cfa028bf4e91bd7258a6733aefa5" ma:taxonomyFieldName="Organization_x0020_GoA" ma:displayName="Organization GoA" ma:readOnly="false" ma:fieldId="{2ec6cfa0-28bf-4e91-bd72-58a6733aefa5}" ma:taxonomyMulti="true" ma:sspId="a58cdee2-a078-4dcf-a938-a5ffeea6d2ec" ma:termSetId="4f7bc610-b832-4b4c-9a7b-de0011e246d1" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="83" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1b516355-ad4a-47b8-a8ee-5da13768f21e}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Ever-green_x0020_Date xmlns="69449794-3238-4723-936c-53d304e4cee9" xsi:nil="true"/>
+    <Legal_x0020_Reviewer xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Legal_x0020_Reviewer>
+    <ISP_x0020_Member xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName>Scot Hecker</DisplayName>
+        <AccountId>11</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ISP_x0020_Member>
+    <Unarchived_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <e4e1391327164fcf9b36427592ef5372 xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e4e1391327164fcf9b36427592ef5372>
+    <iec6cfa028bf4e91bd7258a6733aefa5 xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </iec6cfa028bf4e91bd7258a6733aefa5>
+    <HasArchivedHistory xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</HasArchivedHistory>
+    <Acessibility_x0020_posting_x0020_date xmlns="69449794-3238-4723-936c-53d304e4cee9">2025-09-26T06:00:00+00:00</Acessibility_x0020_posting_x0020_date>
+    <_Flow_SignoffStatus xmlns="69449794-3238-4723-936c-53d304e4cee9" xsi:nil="true"/>
+    <Next_x0020_Reviewer xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Next_x0020_Reviewer>
+    <Next_x0020_Review_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <ADMO_x0020_Approver xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ADMO_x0020_Approver>
+    <pd9a3a0e1aed4f009d7125c463102544 xmlns="69449794-3238-4723-936c-53d304e4cee9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </pd9a3a0e1aed4f009d7125c463102544>
+    <Publication_x0020_ID xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">TMP005CHIT</Publication_x0020_ID>
+    <Related_x0020_Resources xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">LI045CHIT</Related_x0020_Resources>
+    <WorkflowStage xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">Initial Review - Public</WorkflowStage>
+    <HasUnderReviewHistory xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</HasUnderReviewHistory>
+    <Meta_x0020_Keyword xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <e695fb08a6f7400e82130f7d28e0c80b xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e695fb08a6f7400e82130f7d28e0c80b>
+    <Archive_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <Language xmlns="69449794-3238-4723-936c-53d304e4cee9">Chinese traditional</Language>
+    <Communications_x0020_Member xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName>Scott Meeberg</DisplayName>
+        <AccountId>230</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Communications_x0020_Member>
+    <Approval_x0020_Level xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">Level 1 - Public facing resources</Approval_x0020_Level>
+    <b10e50595339447db3b0d16aff0e3d79 xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b10e50595339447db3b0d16aff0e3d79>
+    <Description_x0020_GoA xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555" xsi:nil="true"/>
+    <HasEverGreenedHistory xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</HasEverGreenedHistory>
+    <No_x0020_Open_x0020_AB_x0020_License xmlns="69449794-3238-4723-936c-53d304e4cee9" xsi:nil="true"/>
+    <Target_x0020_Completion_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">2025-04-15T06:00:00+00:00</Target_x0020_Completion_x0020_Date>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="69449794-3238-4723-936c-53d304e4cee9" xsi:nil="true"/>
+    <TaxCatchAll xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Value>1405</Value>
+      <Value>1404</Value>
+      <Value>1403</Value>
+      <Value>1402</Value>
+      <Value>1400</Value>
+      <Value>1359</Value>
+      <Value>1</Value>
+      <Value>1351</Value>
+      <Value>64</Value>
+      <Value>1326</Value>
+      <Value>1411</Value>
+      <Value>1410</Value>
+      <Value>1408</Value>
+      <Value>1407</Value>
+      <Value>1406</Value>
+    </TaxCatchAll>
+    <ISP_x0020_Reviewer xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName>Melinda Yiu</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </ISP_x0020_Reviewer>
+    <j0536831d5484313bc92cc2a803464a2 xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ORP Categories:All resources</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">82a2f73f-d910-4219-b29b-23a0b167b05e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Chinese traditional</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1297817b-cf30-4f5a-97f7-2f54b865a278</TermId>
+        </TermInfo>
+      </Terms>
+    </j0536831d5484313bc92cc2a803464a2>
+    <Publication_x0020_Name xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">Violence and harassment in the workplace - Chinese Traditional</Publication_x0020_Name>
+    <Publication_x0020_Version xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <DM_x0020_Approver xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </DM_x0020_Approver>
+    <Approval_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <Publication_x0020_Description xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">解釋防止工作場所暴力和騷擾的主要法律要求。重點介紹《OHS 法》中對暴力和騷擾的定義，以及《OHS 守則》第 27 部分的要求。
+</Publication_x0020_Description>
+    <h5c22b25fd914590af6f7504dd8d5e82 xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">No</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7a3957b4-6333-4b3f-aca5-11043f0480fb</TermId>
+        </TermInfo>
+      </Terms>
+    </h5c22b25fd914590af6f7504dd8d5e82>
+    <ISBN_x0020_Number xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <Closure_x0020_Date_x0020_GoA xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555" xsi:nil="true"/>
+    <Publication_x0020_Start_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">2026-04-15T06:00:00+00:00</Publication_x0020_Start_x0020_Date>
+    <HasPublishedHistory xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</HasPublishedHistory>
+    <e14f78495b6d4881b0a4f259bbfaac0a xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e14f78495b6d4881b0a4f259bbfaac0a>
+    <_dlc_DocIdPersistId xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</_dlc_DocIdPersistId>
+    <Resource_x0020_Format xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">Word</Resource_x0020_Format>
+    <Security_x0020_Classification xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">Internal</Security_x0020_Classification>
+    <HasNewHistory xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">false</HasNewHistory>
+    <_dlc_DocIdUrl xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Url>https://abgov.sharepoint.com/sites/S300D14-RMS2227/_layouts/15/DocIdRedir.aspx?ID=DYWVR2RQEC5Z-409280920-1979</Url>
+      <Description>DYWVR2RQEC5Z-409280920-1979</Description>
+    </_dlc_DocIdUrl>
+    <Subject_x0020_GoA xmlns="350c7f2d-22b5-4c05-88ab-16906deb3555" xsi:nil="true"/>
+    <keyword_x0028_s_x0029_ xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <e025a5e167be468c8d04527d77ef4ce0 xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e025a5e167be468c8d04527d77ef4ce0>
+    <Publication_x0020_Lead xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName>Alison Cude (she/her)</DisplayName>
+        <AccountId>177</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Publication_x0020_Lead>
+    <SME_x0020_Member xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <UserInfo>
+        <DisplayName>Mark Greene</DisplayName>
+        <AccountId>161</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SME_x0020_Member>
+    <_dlc_DocId xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">DYWVR2RQEC5Z-409280920-1979</_dlc_DocId>
+    <Resource_x0020_type xmlns="69449794-3238-4723-936c-53d304e4cee9">Template</Resource_x0020_type>
+    <Last_x0020_Review_x0020_Completed_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <Current_x0020_Step xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <j77ff2f6b17a4c3ea72374d04db7e68e xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 390.3</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ae51fe5f-7fa6-4ee2-b8b9-9a648255ec46</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 390.7</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4dfaeeb0-4d8f-42fc-a689-f60c684d389b</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 391</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d4e9ac7c-5d72-47ef-bdcc-d40b78d69fe0</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 391.1</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b63c53d3-613d-4f6a-99f8-675739a6bdf3</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 391.2</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">42ce2995-b02e-4055-a181-260a47d06a53</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 392</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7184e7a9-e987-49e5-aa31-698580f03ef0</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 392.1</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3d17e270-91fc-4588-9e93-da86470cb071</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 392.5</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d8c3320a-21d9-4111-9e8a-113175971dcb</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">2025 current March 31, 2025:Part 27:Section 392.6</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">a60a5ef5-a97e-436c-9c87-7be503c6f6bb</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Part 1</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9bc0f232-12a9-4b01-9411-b15b4cd1b78a</TermId>
+        </TermInfo>
+      </Terms>
+    </j77ff2f6b17a4c3ea72374d04db7e68e>
+    <n9eb379f106e44ffa3a9dd92c29a1147 xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">33</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8fad6e67-d312-4bc1-8aa5-474bb8e11a52</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">36</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">97993522-797b-4f04-b278-214a76c8197f</TermId>
+        </TermInfo>
+      </Terms>
+    </n9eb379f106e44ffa3a9dd92c29a1147>
+    <Actual_x0020_Completion_x0020_Date xmlns="053d91c1-0278-462d-ac1e-1a9a23460262" xsi:nil="true"/>
+    <Publication_x0020_Status xmlns="053d91c1-0278-462d-ac1e-1a9a23460262">In Progress</Publication_x0020_Status>
+    <_ExtendedDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A493F45-DAAB-488D-81F8-6CB0D5709AFB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C744F40-ECCD-42D6-8365-1111058099E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D77DC486-6153-4CA1-BB0F-A269FA7F1C5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{819BEF34-D765-41EB-AB6C-DD07D0024684}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="053d91c1-0278-462d-ac1e-1a9a23460262"/>
+    <ds:schemaRef ds:uri="69449794-3238-4723-936c-53d304e4cee9"/>
+    <ds:schemaRef ds:uri="350c7f2d-22b5-4c05-88ab-16906deb3555"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC6A6BD4-04A1-4A2D-993E-59F0A99DB539}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="69449794-3238-4723-936c-53d304e4cee9"/>
+    <ds:schemaRef ds:uri="053d91c1-0278-462d-ac1e-1a9a23460262"/>
+    <ds:schemaRef ds:uri="350c7f2d-22b5-4c05-88ab-16906deb3555"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>114</Words>
-  <Characters>653</Characters>
+  <Words>123</Words>
+  <Characters>652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>766</CharactersWithSpaces>
+  <CharactersWithSpaces>770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>6a92ca3f,37629ba9,46f643ab</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="goa\melinda.yiu">
+    <vt:lpwstr>goa\melinda.yiu:SW|true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,11,Calibri</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Other_x0020_legislation">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SetDate">
+    <vt:lpwstr>2025-07-17T15:27:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organization_x0020_GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLangLocale">
+    <vt:lpwstr>zh-hant</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Other legislation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="OHS Act">
+    <vt:lpwstr>1359;#33|8fad6e67-d312-4bc1-8aa5-474bb8e11a52;#1351;#36|97993522-797b-4f04-b278-214a76c8197f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="OHS Category">
+    <vt:lpwstr>64;#ORP Categories:All resources|82a2f73f-d910-4219-b29b-23a0b167b05e;#1326;#Chinese traditional|1297817b-cf30-4f5a-97f7-2f54b865a278</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="OHS Search Tags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="docLang">
+    <vt:lpwstr>zh</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="InitialReviewIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="CommReviewIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Function_x0020_GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Status GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="OHS Update History WF">
+    <vt:lpwstr>https://sp.labour.alberta.ca/sites/RMS/_layouts/15/wrkstat.aspx?List=7191f227-0a32-4696-9811-7a599a94f0ee&amp;WorkflowInstanceName=b766346c-de28-4716-b5e2-d164fef63dac, Stage 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2833230b,6b0481c7,690d3d5f,6f50e234</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="LegalReviewIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="ReviewRejectionIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="goa\alison.cude">
+    <vt:lpwstr>goa\alison.cude:SW|true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="OHS_x0020_Category">
+    <vt:lpwstr>64;#ORP Categories:All resources|82a2f73f-d910-4219-b29b-23a0b167b05e;#1326;#Chinese traditional|1297817b-cf30-4f5a-97f7-2f54b865a278</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,11,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SiteId">
+    <vt:lpwstr>2bb51c06-af9b-42c5-8bf5-3c3b7b10850b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Closure Criteria Met">
+    <vt:lpwstr>1;#No|7a3957b4-6333-4b3f-aca5-11043f0480fb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="OHS_x0020_Code">
+    <vt:lpwstr>1402;#2025 current March 31, 2025:Part 27:Section 390.3|ae51fe5f-7fa6-4ee2-b8b9-9a648255ec46;#1403;#2025 current March 31, 2025:Part 27:Section 390.7|4dfaeeb0-4d8f-42fc-a689-f60c684d389b;#1404;#2025 current March 31, 2025:Part 27:Section 391|d4e9ac7c-5d72-47ef-bdcc-d40b78d69fe0;#1405;#2025 current March 31, 2025:Part 27:Section 391.1|b63c53d3-613d-4f6a-99f8-675739a6bdf3;#1406;#2025 current March 31, 2025:Part 27:Section 391.2|42ce2995-b02e-4055-a181-260a47d06a53;#1407;#2025 current March 31, 2025:Part 27:Section 392|7184e7a9-e987-49e5-aa31-698580f03ef0;#1408;#2025 current March 31, 2025:Part 27:Section 392.1|3d17e270-91fc-4588-9e93-da86470cb071;#1410;#2025 current March 31, 2025:Part 27:Section 392.5|d8c3320a-21d9-4111-9e8a-113175971dcb;#1411;#2025 current March 31, 2025:Part 27:Section 392.6|a60a5ef5-a97e-436c-9c87-7be503c6f6bb;#1400;#Part 1|9bc0f232-12a9-4b01-9411-b15b4cd1b78a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="OHS Approval Workflow">
+    <vt:lpwstr>https://sp.labour.alberta.ca/sites/RMS/_layouts/15/wrkstat.aspx?List=7191f227-0a32-4696-9811-7a599a94f0ee&amp;WorkflowInstanceName=3a0797cd-eaf4-411a-8143-545642c0e93d, Initial Review</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Closure_x0020_Criteria_x0020_Met">
+    <vt:lpwstr>1;#No|7a3957b4-6333-4b3f-aca5-11043f0480fb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Function GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ActionId">
+    <vt:lpwstr>08edc764-0c0c-4ae4-87e1-9abf9d4a1b96</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Organization GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="StartupIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Status_x0020_GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>feea2a2a-8f64-4137-bceb-f843d2aaf2d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="DMApprovalIsRunning">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document Type GoA">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="goa\jan.robertson">
+    <vt:lpwstr>goa\jan.robertson:SW|true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="OHS Code">
+    <vt:lpwstr>1402;#2025 current March 31, 2025:Part 27:Section 390.3|ae51fe5f-7fa6-4ee2-b8b9-9a648255ec46;#1403;#2025 current March 31, 2025:Part 27:Section 390.7|4dfaeeb0-4d8f-42fc-a689-f60c684d389b;#1404;#2025 current March 31, 2025:Part 27:Section 391|d4e9ac7c-5d72-47ef-bdcc-d40b78d69fe0;#1405;#2025 current March 31, 2025:Part 27:Section 391.1|b63c53d3-613d-4f6a-99f8-675739a6bdf3;#1406;#2025 current March 31, 2025:Part 27:Section 391.2|42ce2995-b02e-4055-a181-260a47d06a53;#1407;#2025 current March 31, 2025:Part 27:Section 392|7184e7a9-e987-49e5-aa31-698580f03ef0;#1408;#2025 current March 31, 2025:Part 27:Section 392.1|3d17e270-91fc-4588-9e93-da86470cb071;#1410;#2025 current March 31, 2025:Part 27:Section 392.5|d8c3320a-21d9-4111-9e8a-113175971dcb;#1411;#2025 current March 31, 2025:Part 27:Section 392.6|a60a5ef5-a97e-436c-9c87-7be503c6f6bb;#1400;#Part 1|9bc0f232-12a9-4b01-9411-b15b4cd1b78a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Classification: Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Publication Language">
+    <vt:lpwstr>English</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SetDate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Name">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SiteId">
-    <vt:lpwstr>2bb51c06-af9b-42c5-8bf5-3c3b7b10850b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="ADMOApprovalIsRunning">
+    <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ActionId">
-    <vt:lpwstr>ff054523-2aa5-4684-8888-bd87f177e3fb</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="goa\dave.klein">
+    <vt:lpwstr>goa\dave.klein:SW|true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ContentBits">
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="CommUploadIsRunning">
+    <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Tag">
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="OHS_x0020_Search_x0020_Tags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="ContentTypeId">
+    <vt:lpwstr>0x010100B6FCA605DBB3BD43929E639BB88658FC00E413752E78348848B3D6C7764C71E0A50100E7799B1A972A9C4A9EBE261B6346F627</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="OHS_x0020_Act">
+    <vt:lpwstr>1359;#33|8fad6e67-d312-4bc1-8aa5-474bb8e11a52;#1351;#36|97993522-797b-4f04-b278-214a76c8197f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="OHS_x0020_Regulation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="OHS Regulation">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="Document_x0020_Type_x0020_GoA">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>