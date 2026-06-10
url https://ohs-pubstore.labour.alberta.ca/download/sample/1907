--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -1,59 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7CE26551" w14:textId="6D893AB1" w:rsidR="004F277F" w:rsidRPr="004F277F" w:rsidRDefault="004F277F" w:rsidP="004F277F">
       <w:pPr>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F277F">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -1996,83 +1990,83 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>對於您使用本表所產生的任何直接或間接損害負責。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49529DDF" w14:textId="02CA333F" w:rsidR="00664FF8" w:rsidRPr="00EC2FCC" w:rsidRDefault="00664FF8" w:rsidP="00BF57B2">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="240" w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00664FF8" w:rsidRPr="00EC2FCC" w:rsidSect="008776BE">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1584" w:left="1080" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="360"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="101DCACF" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
+    <w:p w14:paraId="5FC0D7D9" w14:textId="77777777" w:rsidR="007239FC" w:rsidRDefault="007239FC" w:rsidP="00166C55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54008375" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
+    <w:p w14:paraId="2C6BF0A6" w14:textId="77777777" w:rsidR="007239FC" w:rsidRDefault="007239FC" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A998D76" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55"/>
+    <w:p w14:paraId="31AE867C" w14:textId="77777777" w:rsidR="007239FC" w:rsidRDefault="007239FC" w:rsidP="00166C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2094,76 +2088,78 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
-    <w:altName w:val="Lobster Two"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Lt">
-    <w:altName w:val="Malgun Gothic"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2259,51 +2255,50 @@
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7BE15CAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJkMDNEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRd11Oxi0yT1CP5+DS767Qie+F8A6ak41FOiTAcqsZsS/rrZfnt&#10;hhIfmKmYAiNKehCe3s2/fpm1thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdYi&#10;ulbZJM+vshZcZR1w4T16H/ognSd8KQUPT1J6EYgqKfYW0unSuYlnNp+xYuuYrRs+tME+0YVmjcGi&#10;J6gHFhjZueYfKN1wBx5kGHHQGUjZcJFmwGnG+btp1jWzIs2C5Hh7osn/P1j+uF/bZ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLDiTbRBcLjpenF5fXtlBKOsYubq+vxNMJk59vW+fBDgCbRKKnDtSS2&#10;2H7lQ596TInFDCwbpdJqlPnLgZjRk51bjFboNt3Q9waqA47joN+0t3zZYM0V8+GZOVwtToByDU94&#10;SAVtSWGwKKnB/f7IH/ORcYxS0qJUSmpQy5SonwY3MZle5nmUVvpDwx2NTTLGt/k0xs1O3wOqcIwP&#10;wvJkxuSgjqZ0oF9RzYtYDUPMcKxZ0s3RvA+9cPE1cLFYpCRUkWVhZdaWR+hIVmTypXtlzg50B1zU&#10;IxzFxIp3rPe58aa3i11A7tNKIrE9mwPfqMC01OG1RIm//U9Z5zc9/wMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUKdE2n&#10;aRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGEqMno&#10;3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZokmXS6&#10;I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0CfiT+&#10;Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAImQwM0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W5Mva&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="14F12748" w14:textId="027CA32B" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00326464">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -2393,51 +2388,50 @@
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="75245B4D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUhjBwEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anIhVrtLvcxM5zdd1qRvXC+AVPS8SinRBgOVWO2Jf35ury4&#10;pcQHZiqmwIiSHoSn9/OvX2atLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3TarHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgnaf6UgoenqX0IhBVUpwtpNOlcxPPbD5jxdYxWzd8GIP9xxSaNQab&#10;nko9ssDIzjV/ldINd+BBhhEHnYGUDRdpB9xmnH/YZl0zK9IuCI63J5j855XlT/u1fXEkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAeTrCJLhAeL00vr27uppRwjF3eXt+Mp7FMdr5tnQ/fBWgSjZI6pCWh&#10;xfYrH/rUY0psZmDZKJWoUeYPB9aMnuw8YrRCt+lIU70bfwPVAbdy0BPuLV822HrFfHhhDhnGRVC1&#10;4RkPqaAtKQwWJTW4X//yx3wEHqOUtKiYkhqUNCXqh0FCJtOrPI8KS39ouKOxScb4Lp/GuNnpB0Ax&#10;jvFdWJ7MmBzU0ZQO9BuKehG7YYgZjj1LujmaD6HXLz4KLhaLlIRisiyszNryWDpiFgF97d6YswPq&#10;Afl6gqOmWPEB/D433vR2sQtIQWIm4tujOcCOQkzcDo8mKv39f8o6P+35bwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM9W5MvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXYUK&#10;dE2naRuIKwWJHdPGa6o1TtdkW3l7DBe4WLL+X58/F8vJ9eKMY+g8KZjPEhBIjTcdtQo+3p/vHkGE&#10;qMno3hMq+MIAy/L6qtC58Rd6w3MVW8EQCrlWYGMccilDY9HpMPMDEmd7PzodeR1baUZ9YbjrZZok&#10;mXS6I75g9YBri82hOjkF2eZlZYfPbHfcp+E11P4QK79V6vZmWi1ARJziXxl+9FkdSnaq/YlMEL0C&#10;fiT+Ts7S+/kDiJrByRPIspD/5ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSGMHAT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM9W&#10;5MvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="15A389F0" w14:textId="3DEF706A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00326464">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -2492,73 +2486,73 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1143000" cy="320040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00804468">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>工作場所的暴力和騷擾</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D638990" w14:textId="7823BCDA" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
+  <w:p w14:paraId="2D638990" w14:textId="1F4CEE38" w:rsidR="00F43C6D" w:rsidRPr="00237A9F" w:rsidRDefault="000E6353" w:rsidP="00D47397">
     <w:pPr>
       <w:pStyle w:val="FooterNormal"/>
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00326464">
+    <w:r w:rsidR="001D1235">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0087723E">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>亞伯達</w:t>
     </w:r>
     <w:r w:rsidRPr="00237A9F">
       <w:rPr>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
@@ -2721,51 +2715,50 @@
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="54CB06E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:30.45pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEMMyFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw0zSnohVrtLvcxM5zddVqRvXC+AVPS8SinRBgOVWO2Jf31svx2&#10;Q4kPzFRMgRElPQhP7+Zfv8xaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+um1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBOk/1pRQ8PEnpRSCqpDhbSKdL5yae2XzGiq1jtm74cQz2iSk0aww2&#10;PZV6YIGRnWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+3zbpmVqRdEBxvTzD5/1eWP+7X9tmR0H2HDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OMEmukB4vDS9uLy+nVLCMXZxc3U9nsYy2fm2dT78EKBJNErqkJaE&#10;FtuvfOhTh5TYzMCyUSpRo8xfDqwZPdl5xGiFbtORpirpZBh/A9UBt3LQE+4tXzbYesV8eGYOGcZF&#10;ULXhCQ+poC0pHC1KanC/P/LHfAQeo5S0qJiSGpQ0JeqnQUIm08s8jwpLf2i4wdgkY3ybT2Pc7PQ9&#10;oBjH+C4sT2ZMDmowpQP9iqJexG4YYoZjz5JuBvM+9PrFR8HFYpGSUEyWhZVZWx5LR8wioC/dK3P2&#10;iHpAvh5h0BQr3oHf58ab3i52ASlIzER8ezSPsKMQE7fHRxOV/vY/ZZ2f9vwPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAz1bky9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixd&#10;hQp0TadpG4grBYkd08ZrqjVO12RbeXsMF7hYsv5fnz8Xy8n14oxj6DwpmM8SEEiNNx21Cj7en+8e&#10;QYSoyejeEyr4wgDL8vqq0LnxF3rDcxVbwRAKuVZgYxxyKUNj0ekw8wMSZ3s/Oh15HVtpRn1huOtl&#10;miSZdLojvmD1gGuLzaE6OQXZ5mVlh89sd9yn4TXU/hArv1Xq9mZaLUBEnOJfGX70WR1Kdqr9iUwQ&#10;vQJ+JP5OztL7+QOImsHJE8iykP/ly28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhRDD&#10;MhUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;z1bky9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="61CBF3CA" w14:textId="6854797A" w:rsidR="00326464" w:rsidRPr="00326464" w:rsidRDefault="00326464" w:rsidP="00326464">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00326464">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -2955,68 +2948,68 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve"> |  </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00C22FEB">
         <w:rPr>
           <w:color w:val="0077CD"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TMP005CHIT</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34D356A1" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRPr="001522A5" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
+    <w:p w14:paraId="361CD9F1" w14:textId="77777777" w:rsidR="007239FC" w:rsidRPr="001522A5" w:rsidRDefault="007239FC" w:rsidP="00166C55">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD48E6A" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55">
+    <w:p w14:paraId="6D996A75" w14:textId="77777777" w:rsidR="007239FC" w:rsidRDefault="007239FC" w:rsidP="00166C55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="020C7EF1" w14:textId="77777777" w:rsidR="00840D0F" w:rsidRDefault="00840D0F" w:rsidP="00166C55"/>
+    <w:p w14:paraId="63DDB6CF" w14:textId="77777777" w:rsidR="007239FC" w:rsidRDefault="007239FC" w:rsidP="00166C55"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-835002066"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="76F4698E" w14:textId="40AC6047" w:rsidR="004F3270" w:rsidRDefault="004F3270">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -6079,50 +6072,51 @@
     <w:rsid w:val="001B3CCA"/>
     <w:rsid w:val="001B42A7"/>
     <w:rsid w:val="001B49F2"/>
     <w:rsid w:val="001B5603"/>
     <w:rsid w:val="001B5A25"/>
     <w:rsid w:val="001B5E13"/>
     <w:rsid w:val="001B65B1"/>
     <w:rsid w:val="001B6DA8"/>
     <w:rsid w:val="001B7860"/>
     <w:rsid w:val="001B7972"/>
     <w:rsid w:val="001B7A38"/>
     <w:rsid w:val="001B7F00"/>
     <w:rsid w:val="001C159D"/>
     <w:rsid w:val="001C1E29"/>
     <w:rsid w:val="001C2174"/>
     <w:rsid w:val="001C2188"/>
     <w:rsid w:val="001C224B"/>
     <w:rsid w:val="001C3030"/>
     <w:rsid w:val="001C5461"/>
     <w:rsid w:val="001C59DD"/>
     <w:rsid w:val="001C5A19"/>
     <w:rsid w:val="001C6A9E"/>
     <w:rsid w:val="001C6CDC"/>
     <w:rsid w:val="001C7A9E"/>
     <w:rsid w:val="001C7D50"/>
+    <w:rsid w:val="001D1235"/>
     <w:rsid w:val="001D2435"/>
     <w:rsid w:val="001D266A"/>
     <w:rsid w:val="001D26A3"/>
     <w:rsid w:val="001D3B42"/>
     <w:rsid w:val="001D5682"/>
     <w:rsid w:val="001D673A"/>
     <w:rsid w:val="001D67E1"/>
     <w:rsid w:val="001D69C2"/>
     <w:rsid w:val="001D69CE"/>
     <w:rsid w:val="001D7798"/>
     <w:rsid w:val="001D7B83"/>
     <w:rsid w:val="001E0D48"/>
     <w:rsid w:val="001E2FCE"/>
     <w:rsid w:val="001E322C"/>
     <w:rsid w:val="001E3853"/>
     <w:rsid w:val="001E4977"/>
     <w:rsid w:val="001E50A8"/>
     <w:rsid w:val="001E5522"/>
     <w:rsid w:val="001E6588"/>
     <w:rsid w:val="001E71C6"/>
     <w:rsid w:val="001E7276"/>
     <w:rsid w:val="001E7E75"/>
     <w:rsid w:val="001F1450"/>
     <w:rsid w:val="001F191C"/>
     <w:rsid w:val="001F3D5B"/>
@@ -7092,50 +7086,51 @@
     <w:rsid w:val="00707037"/>
     <w:rsid w:val="0070731F"/>
     <w:rsid w:val="00707352"/>
     <w:rsid w:val="00707920"/>
     <w:rsid w:val="00707FE3"/>
     <w:rsid w:val="0071015D"/>
     <w:rsid w:val="00710BD5"/>
     <w:rsid w:val="00711432"/>
     <w:rsid w:val="00711A0B"/>
     <w:rsid w:val="00711EAE"/>
     <w:rsid w:val="00712B8C"/>
     <w:rsid w:val="00712CA0"/>
     <w:rsid w:val="00712FC1"/>
     <w:rsid w:val="0071496D"/>
     <w:rsid w:val="00714CFC"/>
     <w:rsid w:val="00715186"/>
     <w:rsid w:val="00715B6F"/>
     <w:rsid w:val="00715FF6"/>
     <w:rsid w:val="00716571"/>
     <w:rsid w:val="00716793"/>
     <w:rsid w:val="00717109"/>
     <w:rsid w:val="00717128"/>
     <w:rsid w:val="00717ABA"/>
     <w:rsid w:val="007205FD"/>
     <w:rsid w:val="00723093"/>
+    <w:rsid w:val="007239FC"/>
     <w:rsid w:val="00723E09"/>
     <w:rsid w:val="007240D7"/>
     <w:rsid w:val="007241AC"/>
     <w:rsid w:val="007245A9"/>
     <w:rsid w:val="00724D9F"/>
     <w:rsid w:val="00724FCF"/>
     <w:rsid w:val="00726495"/>
     <w:rsid w:val="00726D1C"/>
     <w:rsid w:val="00726FEE"/>
     <w:rsid w:val="00727C2B"/>
     <w:rsid w:val="00727F40"/>
     <w:rsid w:val="00730511"/>
     <w:rsid w:val="00731EF8"/>
     <w:rsid w:val="00731FB1"/>
     <w:rsid w:val="0073244B"/>
     <w:rsid w:val="00732E22"/>
     <w:rsid w:val="00732FF1"/>
     <w:rsid w:val="00733555"/>
     <w:rsid w:val="007337A5"/>
     <w:rsid w:val="00734C19"/>
     <w:rsid w:val="0073551C"/>
     <w:rsid w:val="00735B1B"/>
     <w:rsid w:val="00735FD3"/>
     <w:rsid w:val="007363C7"/>
     <w:rsid w:val="0073691F"/>
@@ -8811,50 +8806,51 @@
     <w:rsid w:val="00F40068"/>
     <w:rsid w:val="00F41E4F"/>
     <w:rsid w:val="00F422ED"/>
     <w:rsid w:val="00F436C9"/>
     <w:rsid w:val="00F43C6D"/>
     <w:rsid w:val="00F44267"/>
     <w:rsid w:val="00F445FF"/>
     <w:rsid w:val="00F44D65"/>
     <w:rsid w:val="00F4589F"/>
     <w:rsid w:val="00F4672E"/>
     <w:rsid w:val="00F46AA8"/>
     <w:rsid w:val="00F46C4D"/>
     <w:rsid w:val="00F46D5B"/>
     <w:rsid w:val="00F47841"/>
     <w:rsid w:val="00F50A08"/>
     <w:rsid w:val="00F51AF2"/>
     <w:rsid w:val="00F52540"/>
     <w:rsid w:val="00F5366F"/>
     <w:rsid w:val="00F55471"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F56933"/>
     <w:rsid w:val="00F5705F"/>
     <w:rsid w:val="00F57FFE"/>
     <w:rsid w:val="00F61703"/>
     <w:rsid w:val="00F61F55"/>
+    <w:rsid w:val="00F627B4"/>
     <w:rsid w:val="00F64268"/>
     <w:rsid w:val="00F6490D"/>
     <w:rsid w:val="00F64DC8"/>
     <w:rsid w:val="00F6574D"/>
     <w:rsid w:val="00F6639A"/>
     <w:rsid w:val="00F66683"/>
     <w:rsid w:val="00F66F41"/>
     <w:rsid w:val="00F67385"/>
     <w:rsid w:val="00F70037"/>
     <w:rsid w:val="00F70518"/>
     <w:rsid w:val="00F71638"/>
     <w:rsid w:val="00F71FA0"/>
     <w:rsid w:val="00F73566"/>
     <w:rsid w:val="00F73AC3"/>
     <w:rsid w:val="00F73BA0"/>
     <w:rsid w:val="00F73C9C"/>
     <w:rsid w:val="00F74931"/>
     <w:rsid w:val="00F75377"/>
     <w:rsid w:val="00F7541D"/>
     <w:rsid w:val="00F75F36"/>
     <w:rsid w:val="00F76920"/>
     <w:rsid w:val="00F76944"/>
     <w:rsid w:val="00F76F62"/>
     <w:rsid w:val="00F805EE"/>
     <w:rsid w:val="00F80895"/>
@@ -11714,51 +11710,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090079684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/LI045CHIT" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/TMP005CHIT" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="GoA_Sky">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
@@ -12014,1428 +12010,92 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...53 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1028 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A493F45-DAAB-488D-81F8-6CB0D5709AFB}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F179B558-4220-42BB-8DC8-5C739E308500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...40 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>123</Words>
-  <Characters>652</Characters>
+  <Words>699</Words>
+  <Characters>734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>770</CharactersWithSpaces>
+  <CharactersWithSpaces>767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...171 lines deleted...]
-</file>