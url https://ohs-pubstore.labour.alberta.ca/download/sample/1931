--- v0 (2025-10-28)
+++ v1 (2026-04-14)
@@ -1,857 +1,780 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="514D5C74" w14:textId="0C4387F4" w:rsidR="00AE1C73" w:rsidRPr="005A4FA5" w:rsidRDefault="00905F7E" w:rsidP="00106626">
-[...37 lines deleted...]
-        <w:t>emplate)</w:t>
+    <w:p w14:paraId="45369750" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appendix: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:t>Violence and harassment prevention plan (template)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE0AC41" w14:textId="6ABE4A3E" w:rsidR="00905F7E" w:rsidRDefault="00905F7E" w:rsidP="005A4FA5">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="200"/>
+    <w:p w14:paraId="5A57C349" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>This template is for example purposes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008617F6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A link to an MS Word version that you </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">This template is provided for example purposes. </w:t>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008617F6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>customize</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your work and work site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008617F6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is provided </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>in “For more information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4651">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the previous page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>If you choose to use this template, make sure you customize it to your work and work site</w:t>
       </w:r>
-      <w:r w:rsidRPr="006103C4">
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00106626">
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC4595" w:rsidRPr="00653E26">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that this template addresses Section 390(1), OHS Code requirements only. There are other requirements in Part 27 of the code. It’s recommended that you include those in your violence and harassment prevention plan as appropriate.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037BF266" w14:textId="67F97DB7" w:rsidR="00106626" w:rsidRDefault="00106626" w:rsidP="00653E26">
-[...6 lines deleted...]
-        <w:spacing w:before="240" w:after="120"/>
+    <w:p w14:paraId="73EB9E95" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00905F7E">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Employer name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E4AA07" w14:textId="3EEE6114" w:rsidR="00106626" w:rsidRDefault="007E5286" w:rsidP="00653E26">
-[...6 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="312FBCE1" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE30000" w14:textId="58F04905" w:rsidR="007E5286" w:rsidRDefault="007E5286" w:rsidP="00653E26">
-[...6 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="0F6DDC3B" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00591EA6">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Next scheduled review date:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00591EA6">
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> years.)</w:t>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>(Maximum of three years.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A56D2D0" w14:textId="5121BA7A" w:rsidR="00106626" w:rsidRDefault="00106626" w:rsidP="00653E26">
-[...6 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="04A68AC5" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D160C">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:b/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Health and safety committee or representative consulted (if there is one)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00905F7E">
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="001641E2">
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidR="001641E2">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00106626">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>No__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>_ N/A___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0426580D" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Affected workers consulted (if there is no committee or representative)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001641E2">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001641E2">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>No__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-        <w:t>___</w:t>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>_ N/A___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D7A719" w14:textId="22F0D13E" w:rsidR="00B73A55" w:rsidRPr="00B73A55" w:rsidRDefault="00106626" w:rsidP="00653E26">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4E0C8BD7" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:t>Required prevention plan content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525D9BE2" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00C551DB" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D160C">
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C551DB">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>No___ N/A___</w:t>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Measures the employer will take to eliminate or control violence and harassment hazards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4332A479" w14:textId="77777777" w:rsidR="009665EE" w:rsidRDefault="00B73A55" w:rsidP="00DA0DE5">
-[...34 lines deleted...]
-    <w:p w14:paraId="08DC81B7" w14:textId="6D4623BF" w:rsidR="009665EE" w:rsidRPr="00653E26" w:rsidRDefault="00B93366" w:rsidP="00F81B21">
+    <w:p w14:paraId="6C3212B4" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00653E26">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E70ABE" w:rsidRPr="00653E26">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(These must comply with all hazard assessment and control requirements in Part 2 of the OHS Code. If you are a retail </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00653E26">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>fuelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:t>)</w:t>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlet or a convenience store, you must also include the controls required in Section 392.2 of the code.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FBD04E" w14:textId="4042FC37" w:rsidR="000F4240" w:rsidRDefault="000F4240" w:rsidP="00F561F0">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="580468EB" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E76246A" w14:textId="37BB725A" w:rsidR="005459B6" w:rsidRDefault="007A1E0B" w:rsidP="0042242C">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="3C39DE02" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A37FD9B" w14:textId="7805565E" w:rsidR="00106626" w:rsidRDefault="00370B52" w:rsidP="00F5616A">
-[...40 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="1306B604" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00C551DB" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C551DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Procedures for informing workers about the nature and extent of violence and harassment hazards, including information about specific or general threats that exist or may exist:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C70D335" w14:textId="03434B36" w:rsidR="00106626" w:rsidRPr="00106626" w:rsidRDefault="00106626" w:rsidP="00106626">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03816F47" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE7F57B" w14:textId="77777777" w:rsidR="00063004" w:rsidRPr="00106626" w:rsidRDefault="00063004" w:rsidP="0042242C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1796B6A2" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A519746" w14:textId="1C08ABAC" w:rsidR="00A03FCD" w:rsidRDefault="00E8076F" w:rsidP="00F5616A">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="0BE93567" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00C551DB" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C551DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Violence and harassment reporting procedures: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAA2A54" w14:textId="51D8FD50" w:rsidR="00724D06" w:rsidRPr="00653E26" w:rsidRDefault="00724D06" w:rsidP="004D512A">
+    <w:p w14:paraId="0CB26E03" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00653E26">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>1) of the OHS Act.)</w:t>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>(These must include procedures for reporting incidents where required under Section 33(1) of the OHS Act.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD7F5B" w14:textId="1E08592C" w:rsidR="00E03BE1" w:rsidRDefault="00E03BE1" w:rsidP="008B4E0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34332868" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B78D5F" w14:textId="73A02A65" w:rsidR="00106626" w:rsidRDefault="008B4E0D" w:rsidP="0042242C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29A1E3EA" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A653443" w14:textId="5B7926E8" w:rsidR="00106626" w:rsidRDefault="004701AE" w:rsidP="00F5616A">
-[...25 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="42B16272" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00C551DB" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C551DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Procedures for investigating complaints and incidents of violence and harassment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365FA155" w14:textId="2860E258" w:rsidR="00FB6AEB" w:rsidRPr="00653E26" w:rsidRDefault="00FB6AEB" w:rsidP="00FB6AEB">
+    <w:p w14:paraId="2A1A9279" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00653E26">
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>a) to (c) of the OHS Act.)</w:t>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>(These must include your internal complaint resolution process, as well as the investigations requirements of Section 33(6)(a) to (c) of the OHS Act.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4045DA1B" w14:textId="20F1D48F" w:rsidR="00106626" w:rsidRPr="00106626" w:rsidRDefault="00121C6C" w:rsidP="0042242C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5871E460" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CD0BBC" w14:textId="77777777" w:rsidR="00106626" w:rsidRPr="00106626" w:rsidRDefault="00106626" w:rsidP="00106626">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24532E76" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B9FED76" w14:textId="4F7DD40B" w:rsidR="00EC4803" w:rsidRDefault="00865E9C" w:rsidP="00F5616A">
-[...31 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="262A3AD0" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00C551DB" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C551DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Provisions to protect the confidentiality of all parties involved in a complaint or incident, except where disclosure is either required by law or necessary to investigate the complaint or incident; take corrective action; or inform involved parties about investigation results and any corrective action taken:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A9EF30" w14:textId="77777777" w:rsidR="009D4787" w:rsidRDefault="009D4787" w:rsidP="00804BAB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D1EFE27" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085950F5" w14:textId="77777777" w:rsidR="000C32D5" w:rsidRPr="00106626" w:rsidRDefault="000C32D5" w:rsidP="000C32D5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6908E7AC" w14:textId="77777777" w:rsidR="00C93894" w:rsidRPr="00A96C45" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DA741E" w14:textId="2CD8BD26" w:rsidR="009D4787" w:rsidRPr="00653E26" w:rsidRDefault="009D4787" w:rsidP="000D6836">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36E7C1AF" w14:textId="77777777" w:rsidR="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76722842" w14:textId="77777777" w:rsidR="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AC9298" w14:textId="73FE1B81" w:rsidR="00C93894" w:rsidRPr="006C3CC6" w:rsidRDefault="00C93894" w:rsidP="00C93894">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is for example purposes only. Completing this form alone will not necessarily put you in compliance with the legislation. It is important and necessary that you customize this document to meet the unique circumstances of your work site. Further, it is essential that this document is not only completed, but is used, communicated and implemented in accordance with the legislation. Neither the Crown, nor its agents, employees or contractors, will be liable to you for any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>damages</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C45">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>, direct or indirect, arising out of your use of this form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCEA1BB" w14:textId="1DF77A6F" w:rsidR="00AE1C73" w:rsidRPr="00653E26" w:rsidRDefault="00AE1C73" w:rsidP="002F6D7E">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CCEA1BB" w14:textId="16FB28F3" w:rsidR="00AE1C73" w:rsidRPr="00653E26" w:rsidRDefault="00AE1C73" w:rsidP="002F6D7E">
-[...65 lines deleted...]
-    <w:sectPr w:rsidR="00AE1C73" w:rsidRPr="00653E26" w:rsidSect="002F6D7E">
+    <w:sectPr w:rsidR="00AE1C73" w:rsidRPr="00653E26" w:rsidSect="00C551DB">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3452BB34" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D" w:rsidP="00E11A31">
+    <w:p w14:paraId="3A276F3D" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6" w:rsidP="00E11A31">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0D353D" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D" w:rsidP="00E11A31">
+    <w:p w14:paraId="4B820BDD" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6" w:rsidP="00E11A31">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="280462C5" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D"/>
+    <w:p w14:paraId="4D7DDBEB" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -872,374 +795,380 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Blk">
     <w:panose1 w:val="020B0904020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78FBFF9A" w14:textId="6F3A36F9" w:rsidR="00E26268" w:rsidRDefault="002D2801">
+  <w:p w14:paraId="78FBFF9A" w14:textId="762A63E3" w:rsidR="00E26268" w:rsidRDefault="00C551DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="275BE7C5" wp14:editId="6EA852E8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5346F42C" wp14:editId="368354EF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="361315"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1513951385" name="Text Box 8" descr="Classification: Public">
+              <wp:docPr id="1538332345" name="Text Box 5" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="361315"/>
+                        <a:ext cx="1534795" cy="361315"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5801867E" w14:textId="4D918423" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                        <w:p w14:paraId="2873E7F1" w14:textId="0195D38F" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002D2801">
+                          <w:r w:rsidRPr="00C551DB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="275BE7C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5346F42C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:28.45pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApurL/DwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTJtuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZJ6pF8fFrc9VqRo3C+BVPRYpJTIgyHujX7in5/WX/4&#10;RIkPzNRMgREVPQlP75bv3y06W4opNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3T6rHesQ&#10;XatsmufzrANXWwdceI/ehyFIlwlfSsHDk5ReBKIqir2FdLp07uKZLRes3Dtmm5aPbbB/6EKz1mDR&#10;C9QDC4wcXPsHlG65Aw8yTDjoDKRsuUgz4DRF/maabcOsSLMgOd5eaPL/D5Y/Hrf22ZHQf4EeFxgJ&#10;6awvPTrjPL10On6xU4JxpPB0oU30gfB46Tb/WMwxxDF2My9uilmEya63rfPhqwBNolFRh2tJbLHj&#10;xoch9ZwSixlYt0ql1SjzmwMxoye7thit0O/6se8d1Cccx8GwaW/5usWaG+bDM3O4WmwT5Rqe8JAK&#10;uorCaFHSgPvxN3/MR8YxSkmHUqmoQS1Tor4Z3MR0dpvnUVrpDw13NnbJKD7nsxg3B30PqMICH4Tl&#10;yYzJQZ1N6UC/oppXsRqGmOFYs6K7s3kfBuHia+BitUpJqCLLwsZsLY/QkazI5Ev/ypwd6Q64qEc4&#10;i4mVb1gfcuNNb1eHgNynlURiBzZHvlGBaanja4kS//U/ZV3f9PInAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAIYI0y9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnkbAgjVNV&#10;/IkrKRIcnXgbR43XIXbb8PYsXOCy0mhGM9+Wm9kP4oRT7ANpWC0zEEhtsD11Gt52T9e3IGIyZM0Q&#10;CDV8YYRNdXlRmsKGM73iqU6d4BKKhdHgUhoLKWPr0Ju4DCMSe/sweZNYTp20kzlzuR9knmVKetMT&#10;Lzgz4r3D9lAfvQb18Lx147v6+Nzn8SU24ZDq8Kj11WLerkEknNNfGH7wGR0qZmrCkWwUgwZ+JP1e&#10;9vJ8pUA0Gm7UHciqlP/hq28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKbqy/w8CAAAb&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIYI0y9oA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:28.45pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyJ4lmEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aTpmuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9Kdpqt22nYRaZJ6pF8fFrc9VqRo3C+BVPRYpJTIgyHujX7in5/WX+6&#10;ocQHZmqmwIiKnoSnd8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bp/VjnWI&#10;rlU2zfPrrANXWwdceI/ehyFIlwlfSsHDk5ReBKIqir2FdLp07uKZLRes3Dtmm5aPbbB/6EKz1mDR&#10;N6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmK/N0024ZZkWZBcrx9o8n/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLTG22iD4THS/PZ1efbOSUcY7PrYlbMI0x2uW2dD18FaBKNijpcS2KL&#10;HTc+DKnnlFjMwLpVKq1Gmd8ciBk92aXFaIV+149976A+4TgOhk17y9ct1twwH56Zw9XiBCjX8ISH&#10;VNBVFEaLkgbcj7/5Yz4yjlFKOpRKRQ1qmRL1zeAmpvOrPI/SSn9ouLOxS0Zxm89j3Bz0PaAKC3wQ&#10;liczJgd1NqUD/YpqXsVqGGKGY82K7s7mfRiEi6+Bi9UqJaGKLAsbs7U8QkeyIpMv/StzdqQ74KIe&#10;4SwmVr5jfciNN71dHQJyn1YSiR3YHPlGBaaljq8lSvzX/5R1edPLnwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPlJ2TTbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRpxEESONU&#10;FX/i2oAERyfexlHj3RC7bXj7ml7gstJoRjPfFqvJ9eKAo++YFCzmCQikhk1HrYKP95frexA+aDK6&#10;Z0IFP+hhVV5eFDo3fKQNHqrQilhCPtcKbAhDLqVvLDrt5zwgRW/Lo9MhyrGVZtTHWO56mSZJJp3u&#10;KC5YPeCjxWZX7Z2C7Ol1bYfP7Ot7m/o3X/MuVPys1NVsWi9BBJzCXxh+8SM6lJGp5j0ZL3oF8ZFw&#10;vtFLbxZ3IGoFt9kDyLKQ/+HLEwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDyJ4lmEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD5Sdk0&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5801867E" w14:textId="4D918423" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                  <w:p w14:paraId="2873E7F1" w14:textId="0195D38F" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="002D2801">
+                    <w:r w:rsidRPr="00C551DB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="457B2107" w14:textId="63336B9C" w:rsidR="003A19C2" w:rsidRPr="00E45808" w:rsidRDefault="002D2801" w:rsidP="002F6D7E">
+  <w:p w14:paraId="457B2107" w14:textId="2170959B" w:rsidR="003A19C2" w:rsidRPr="00E45808" w:rsidRDefault="00C551DB" w:rsidP="002F6D7E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="11" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46B41BAF" wp14:editId="18FE9B60">
-              <wp:simplePos x="689113" y="9210261"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77282B67" wp14:editId="3C8CAFD0">
+              <wp:simplePos x="685800" y="9210675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="361315"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="77891124" name="Text Box 9" descr="Classification: Public">
+              <wp:docPr id="525923307" name="Text Box 6" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="361315"/>
+                        <a:ext cx="1534795" cy="361315"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65C94A8E" w14:textId="763E2909" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                        <w:p w14:paraId="793B8FEC" w14:textId="7D0D3AFB" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002D2801">
+                          <w:r w:rsidRPr="00C551DB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="46B41BAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="77282B67" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:28.45pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv8JxIEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kc2E0Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3TarHeuw&#10;ulbZOM+nWQeutg648B6990OQzlN9KQUPj1J6EYiqKM4W0unSuYlnNp+xcuuYbVp+HIO9YwrNWoNN&#10;z6XuWWBk59p/SumWO/Agw4iDzkDKlou0A25T5G+2WTfMirQLguPtGSb/cWX5w35tnxwJ/XfokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4THS9f512KKIY6xq2lxVUximexy2zoffgjQJBoVdUhLQovt&#10;Vz4MqaeU2MzAslUqUaPMXw6sGT3ZZcRohX7Tk7Z+Nf4G6gNu5WAg3Fu+bLH1ivnwxBwyjNOiasMj&#10;HlJBV1E4WpQ04H7/zx/zEXiMUtKhYipqUNKUqJ8GCRlPrvM8Kiz9oeFOxiYZxbd8EuNmp+8AxVjg&#10;u7A8mTE5qJMpHegXFPUidsMQMxx7VnRzMu/CoF98FFwsFikJxWRZWJm15bF0xCwC+ty/MGePqAfk&#10;6wFOmmLlG/CH3HjT28UuIAWJmYjvgOYRdhRi4vb4aKLSX/+nrMvTnv8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhgjTL2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4UaeRsCCN&#10;U1X8iSspEhydeBtHjdchdtvw9ixc4LLSaEYz35ab2Q/ihFPsA2lYLTMQSG2wPXUa3nZP17cgYjJk&#10;zRAINXxhhE11eVGawoYzveKpTp3gEoqF0eBSGgspY+vQm7gMIxJ7+zB5k1hOnbSTOXO5H2SeZUp6&#10;0xMvODPivcP2UB+9BvXwvHXju/r43OfxJTbhkOrwqPXVYt6uQSSc018YfvAZHSpmasKRbBSDBn4k&#10;/V728nylQDQabtQdyKqU/+GrbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBv8JxIEQIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhgjTL&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:28.45pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0hRlWEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LsOG0Ey4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn75&#10;RokPzNRMgREVPQhPb+efP806W4oxNKBq4QgWMb7sbEWbEGyZZZ43QjM/AisMBiU4zQL+um1WO9Zh&#10;da2ycZ5fZx242jrgwnv03g9BOk/1pRQ8PErpRSCqojhbSKdL5yae2XzGyq1jtmn5cQz2jik0aw02&#10;PZe6Z4GRnWv/KaVb7sCDDCMOOgMpWy7SDrhNkb/ZZt0wK9IuCI63Z5j8x5XlD/u1fXIk9N+hRwIj&#10;IJ31pUdn3KeXTscvTkowjhAezrCJPhAeL00nV19vppRwjE2ui0kxjWWyy23rfPghQJNoVNQhLQkt&#10;tl/5MKSeUmIzA8tWqUSNMn85sGb0ZJcRoxX6TU/a+tX4G6gPuJWDgXBv+bLF1ivmwxNzyDAugqoN&#10;j3hIBV1F4WhR0oD7/T9/zEfgMUpJh4qpqEFJU6J+GiRkPL3K86iw9IeGOxmbZBQ3+TTGzU7fAYqx&#10;wHdheTJjclAnUzrQLyjqReyGIWY49qzo5mTehUG/+Ci4WCxSEorJsrAya8tj6YhZBPS5f2HOHlEP&#10;yNcDnDTFyjfgD7nxpreLXUAKEjMR3wHNI+woxMTt8dFEpb/+T1mXpz3/AwAA//8DAFBLAwQUAAYA&#10;CAAAACEA+UnZNNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnEQRI&#10;41QVf+LagARHJ97GUePdELttePuaXuCy0mhGM98Wq8n14oCj75gULOYJCKSGTUetgo/3l+t7ED5o&#10;MrpnQgU/6GFVXl4UOjd8pA0eqtCKWEI+1wpsCEMupW8sOu3nPCBFb8uj0yHKsZVm1MdY7nqZJkkm&#10;ne4oLlg94KPFZlftnYLs6XVth8/s63ub+jdf8y5U/KzU1WxaL0EEnMJfGH7xIzqUkanmPRkvegXx&#10;kXC+0UtvFncgagW32QPIspD/4csTAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPSFGVYS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPlJ&#10;2TTbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="65C94A8E" w14:textId="763E2909" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                  <w:p w14:paraId="793B8FEC" w14:textId="7D0D3AFB" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="002D2801">
+                    <w:r w:rsidRPr="00C551DB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002F6D7E" w:rsidRPr="005254F7">
       <w:rPr>
         <w:rStyle w:val="CalltoactionChar1"/>
         <w:bCs w:val="0"/>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C842327" wp14:editId="5BA537D1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C842327" wp14:editId="6628E140">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9356079</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1143000" cy="320040"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5" descr="Government of Alberta logo"/>
+          <wp:docPr id="592254559" name="Picture 592254559" descr="Government of Alberta logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Government of Alberta logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1282,312 +1211,293 @@
     <w:r w:rsidR="003A19C2">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002F6D7E">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="003A19C2">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>template</w:t>
     </w:r>
     <w:r w:rsidR="002F6D7E">
       <w:rPr>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14BD481C" w14:textId="175E9E1C" w:rsidR="003A19C2" w:rsidRPr="009D4787" w:rsidRDefault="003A19C2" w:rsidP="002F6D7E">
+  <w:p w14:paraId="14BD481C" w14:textId="3968B6D4" w:rsidR="003A19C2" w:rsidRPr="009D4787" w:rsidRDefault="003A19C2" w:rsidP="002F6D7E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="11" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0097113A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
-    <w:r w:rsidRPr="24B37F3F">
-[...2 lines deleted...]
-    <w:r w:rsidRPr="0097113A">
+    <w:r w:rsidR="00AF3BF2" w:rsidRPr="00C551DB">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
-[...13 lines deleted...]
-      </w:rPr>
       <w:t>2025</w:t>
-    </w:r>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="0097113A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Government of </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0097113A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Alberta  |</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0097113A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">  Publi</w:t>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="009D4787">
+    <w:r w:rsidR="00C93894">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">shed </w:t>
+      <w:t>Updated April</w:t>
     </w:r>
-    <w:r w:rsidR="00390486">
+    <w:r w:rsidR="00F62312">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>March</w:t>
-[...5 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="009D4787">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2025</w:t>
     </w:r>
     <w:r w:rsidRPr="0097113A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">  |  </w:t>
+      <w:t xml:space="preserve">  |</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0097113A">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>TMP005</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A04A77B" w14:textId="63D08406" w:rsidR="00E26268" w:rsidRDefault="002D2801">
+  <w:p w14:paraId="0A04A77B" w14:textId="59F49B5B" w:rsidR="00E26268" w:rsidRDefault="00C551DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5165D2F7" wp14:editId="063A1377">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17F8E048" wp14:editId="1A95B54B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1407160" cy="361315"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+              <wp:extent cx="1534795" cy="361315"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1304069045" name="Text Box 7" descr="Classification: Public">
+              <wp:docPr id="719964051" name="Text Box 4" descr="Classification: Public">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1407160" cy="361315"/>
+                        <a:ext cx="1534795" cy="361315"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24EA6AA5" w14:textId="500A0B71" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                        <w:p w14:paraId="201FF4B9" w14:textId="04FC1E40" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002D2801">
+                          <w:r w:rsidRPr="00C551DB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5165D2F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="17F8E048" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:110.8pt;height:28.45pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+Zm8KEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynTbYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kmKX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lpl0zyfZx242jrgwnv0PgxBukz1pRQ8PEnpRSCqojhbSKdL5y6e2XLByr1jtmn5eQz2D1No1hps&#10;ein1wAIjB9f+UUq33IEHGSYcdAZStlykHXCbIn+zzbZhVqRdEBxvLzD5/1eWPx639tmR0H+BHgmM&#10;gHTWlx6dcZ9eOh2/OCnBOEJ4usAm+kB4vHSbfyzmGOIYu5kXN8Uslsmut63z4asATaJRUYe0JLTY&#10;cePDkDqmxGYG1q1SiRplfnNgzejJriNGK/S7nrR1Rafj+DuoT7iVg4Fwb/m6xdYb5sMzc8gwTouq&#10;DU94SAVdReFsUdKA+/E3f8xH4DFKSYeKqahBSVOivhkkZDq7zfOosPSHhhuNXTKKz/ksxs1B3wOK&#10;scB3YXkyY3JQoykd6FcU9Sp2wxAzHHtWdDea92HQLz4KLlarlIRisixszNbyWDpiFgF96V+Zs2fU&#10;A/L1CKOmWPkG/CE33vR2dQhIQWIm4jugeYYdhZi4PT+aqPRf/1PW9WkvfwIAAP//AwBQSwMEFAAG&#10;AAgAAAAhACGCNMvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRp5Gw&#10;II1TVfyJKykSHJ14G0eN1yF22/D2LFzgstJoRjPflpvZD+KEU+wDaVgtMxBIbbA9dRredk/XtyBi&#10;MmTNEAg1fGGETXV5UZrChjO94qlOneASioXR4FIaCylj69CbuAwjEnv7MHmTWE6dtJM5c7kfZJ5l&#10;SnrTEy84M+K9w/ZQH70G9fC8deO7+vjc5/ElNuGQ6vCo9dVi3q5BJJzTXxh+8BkdKmZqwpFsFIMG&#10;fiT9XvbyfKVANBpu1B3IqpT/4atvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD5mbwoT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACGC&#10;NMvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:28.45pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClE+oUFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wnTdcacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOW62bqdhF5kmKX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3+sv50&#10;Q4kPzNRMgREVPQlP75YfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+un1WO9Zh&#10;da2yaZ5fZx242jrgwnv0PgxBukz1pRQ8PEnpRSCqojhbSKdL5y6e2XLByr1jtmn5eQz2D1No1hps&#10;+lbqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5um23DrEi7IDjevsHk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6Q020QfC46X57Orz7ZwSjrHZdTEr5rFMdrltnQ9fBWgSjYo6pCWh&#10;xY4bH4bUMSU2M7BulUrUKPObA2tGT3YZMVqh3/WkrSs6HcffQX3CrRwMhHvL1y223jAfnplDhnER&#10;VG14wkMq6CoKZ4uSBtyPv/ljPgKPUUo6VExFDUqaEvXNICHT+VWeR4WlPzTcaOySUdzm8xg3B30P&#10;KMYC34XlyYzJQY2mdKBfUdSr2A1DzHDsWdHdaN6HQb/4KLhYrVISismysDFby2PpiFkE9KV/Zc6e&#10;UQ/I1yOMmmLlO/CH3HjT29UhIAWJmYjvgOYZdhRi4vb8aKLSf/1PWZenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD5Sdk02wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4UacR&#10;BEjjVBV/4tqABEcn3sZR490Qu214+5pe4LLSaEYz3xaryfXigKPvmBQs5gkIpIZNR62Cj/eX63sQ&#10;PmgyumdCBT/oYVVeXhQ6N3ykDR6q0IpYQj7XCmwIQy6lbyw67ec8IEVvy6PTIcqxlWbUx1juepkm&#10;SSad7iguWD3go8VmV+2dguzpdW2Hz+zre5v6N1/zLlT8rNTVbFovQQScwl8YfvEjOpSRqeY9GS96&#10;BfGRcL7RS28WdyBqBbfZA8iykP/hyxMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApRPq&#10;FBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;+UnZNNsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="24EA6AA5" w14:textId="500A0B71" w:rsidR="002D2801" w:rsidRPr="002D2801" w:rsidRDefault="002D2801" w:rsidP="002D2801">
+                  <w:p w14:paraId="201FF4B9" w14:textId="04FC1E40" w:rsidR="00C551DB" w:rsidRPr="00C551DB" w:rsidRDefault="00C551DB" w:rsidP="00C551DB">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="002D2801">
+                    <w:r w:rsidRPr="00C551DB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BA538C5" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D" w:rsidP="00E11A31">
+    <w:p w14:paraId="5CAC0CC4" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6" w:rsidP="00E11A31">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578FA646" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D" w:rsidP="00E11A31">
+    <w:p w14:paraId="79457EBE" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6" w:rsidP="00E11A31">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="151A4878" w14:textId="77777777" w:rsidR="00E8416D" w:rsidRDefault="00E8416D"/>
+    <w:p w14:paraId="28E90370" w14:textId="77777777" w:rsidR="00E859C6" w:rsidRDefault="00E859C6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEF0720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B03C926E"/>
     <w:lvl w:ilvl="0" w:tplc="6ABC13E6">
       <w:start w:val="19"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1787,398 +1697,396 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1624388290">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="539320177">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE1C73"/>
     <w:rsid w:val="00001494"/>
     <w:rsid w:val="00015AEF"/>
     <w:rsid w:val="00022893"/>
     <w:rsid w:val="000243B5"/>
     <w:rsid w:val="00025254"/>
     <w:rsid w:val="00025DF0"/>
     <w:rsid w:val="00027CFB"/>
     <w:rsid w:val="000370A2"/>
     <w:rsid w:val="000407A7"/>
     <w:rsid w:val="00042192"/>
     <w:rsid w:val="00042779"/>
     <w:rsid w:val="000454DA"/>
     <w:rsid w:val="00046105"/>
     <w:rsid w:val="0004760F"/>
     <w:rsid w:val="00060523"/>
     <w:rsid w:val="00061A63"/>
     <w:rsid w:val="00063004"/>
+    <w:rsid w:val="000653D4"/>
     <w:rsid w:val="00070FA6"/>
     <w:rsid w:val="00074D2A"/>
     <w:rsid w:val="00076998"/>
     <w:rsid w:val="00080535"/>
     <w:rsid w:val="00081B9C"/>
     <w:rsid w:val="0008385A"/>
     <w:rsid w:val="000A24F7"/>
     <w:rsid w:val="000A25BD"/>
     <w:rsid w:val="000A44E6"/>
     <w:rsid w:val="000A602D"/>
     <w:rsid w:val="000A6725"/>
     <w:rsid w:val="000A6CC2"/>
     <w:rsid w:val="000A6E0F"/>
     <w:rsid w:val="000B0251"/>
     <w:rsid w:val="000B4626"/>
     <w:rsid w:val="000B5E05"/>
     <w:rsid w:val="000C029B"/>
     <w:rsid w:val="000C190F"/>
     <w:rsid w:val="000C301C"/>
     <w:rsid w:val="000C32D5"/>
     <w:rsid w:val="000C5850"/>
     <w:rsid w:val="000D0810"/>
     <w:rsid w:val="000D2F27"/>
     <w:rsid w:val="000D6836"/>
-    <w:rsid w:val="000D6990"/>
     <w:rsid w:val="000E020D"/>
     <w:rsid w:val="000E0CCA"/>
     <w:rsid w:val="000E1613"/>
     <w:rsid w:val="000E3C6A"/>
     <w:rsid w:val="000E41DE"/>
     <w:rsid w:val="000E4715"/>
     <w:rsid w:val="000E6AB2"/>
     <w:rsid w:val="000E7899"/>
     <w:rsid w:val="000E7C3A"/>
     <w:rsid w:val="000F0075"/>
     <w:rsid w:val="000F1446"/>
     <w:rsid w:val="000F25D6"/>
     <w:rsid w:val="000F4240"/>
     <w:rsid w:val="000F548E"/>
     <w:rsid w:val="000F6DD1"/>
     <w:rsid w:val="00101039"/>
     <w:rsid w:val="001035FD"/>
     <w:rsid w:val="00106626"/>
     <w:rsid w:val="00115EF6"/>
     <w:rsid w:val="00121C6C"/>
     <w:rsid w:val="00123A79"/>
     <w:rsid w:val="00126A8A"/>
     <w:rsid w:val="00130240"/>
     <w:rsid w:val="0013088E"/>
     <w:rsid w:val="00130BEC"/>
     <w:rsid w:val="00131D96"/>
     <w:rsid w:val="0014037C"/>
     <w:rsid w:val="001416B9"/>
     <w:rsid w:val="00145074"/>
     <w:rsid w:val="00146980"/>
     <w:rsid w:val="001501A4"/>
     <w:rsid w:val="001523A1"/>
-    <w:rsid w:val="00152AC4"/>
     <w:rsid w:val="00154A7C"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="00160217"/>
     <w:rsid w:val="0016041B"/>
     <w:rsid w:val="00161060"/>
     <w:rsid w:val="001641E2"/>
     <w:rsid w:val="00182B7C"/>
     <w:rsid w:val="00190C58"/>
     <w:rsid w:val="00192B30"/>
     <w:rsid w:val="00197EE3"/>
     <w:rsid w:val="001A00CF"/>
     <w:rsid w:val="001A21C6"/>
     <w:rsid w:val="001B2882"/>
     <w:rsid w:val="001B6FD0"/>
     <w:rsid w:val="001B7421"/>
     <w:rsid w:val="001B7B9D"/>
     <w:rsid w:val="001B7E33"/>
     <w:rsid w:val="001C23EE"/>
     <w:rsid w:val="001D0289"/>
     <w:rsid w:val="001D0B4D"/>
     <w:rsid w:val="001D27B0"/>
+    <w:rsid w:val="001D5411"/>
     <w:rsid w:val="001D585C"/>
     <w:rsid w:val="001D6358"/>
     <w:rsid w:val="001D7B83"/>
-    <w:rsid w:val="001E13CE"/>
     <w:rsid w:val="001E2DCC"/>
     <w:rsid w:val="001E6EF3"/>
     <w:rsid w:val="001F02D1"/>
     <w:rsid w:val="001F0B34"/>
     <w:rsid w:val="001F2C75"/>
     <w:rsid w:val="0020030A"/>
     <w:rsid w:val="002036B7"/>
     <w:rsid w:val="0020469B"/>
+    <w:rsid w:val="002048AA"/>
     <w:rsid w:val="00210418"/>
     <w:rsid w:val="00210666"/>
-    <w:rsid w:val="00211147"/>
     <w:rsid w:val="00211727"/>
     <w:rsid w:val="00214983"/>
     <w:rsid w:val="00215B2F"/>
     <w:rsid w:val="00222497"/>
     <w:rsid w:val="00222E1D"/>
     <w:rsid w:val="00223BB5"/>
     <w:rsid w:val="002243B7"/>
     <w:rsid w:val="00227FFD"/>
     <w:rsid w:val="00230E89"/>
     <w:rsid w:val="00231D04"/>
     <w:rsid w:val="00247386"/>
     <w:rsid w:val="00250607"/>
     <w:rsid w:val="00251B24"/>
     <w:rsid w:val="00253233"/>
     <w:rsid w:val="00253BC0"/>
     <w:rsid w:val="00257446"/>
     <w:rsid w:val="002620B3"/>
     <w:rsid w:val="00262C0E"/>
     <w:rsid w:val="0026350D"/>
     <w:rsid w:val="00267B0F"/>
     <w:rsid w:val="00270DFA"/>
     <w:rsid w:val="002711AD"/>
     <w:rsid w:val="0027145F"/>
     <w:rsid w:val="00272C88"/>
     <w:rsid w:val="002761E3"/>
     <w:rsid w:val="002848A4"/>
     <w:rsid w:val="0028504F"/>
     <w:rsid w:val="00287467"/>
     <w:rsid w:val="00292BE7"/>
     <w:rsid w:val="00295A4A"/>
     <w:rsid w:val="00296F93"/>
     <w:rsid w:val="002976D4"/>
     <w:rsid w:val="002A2228"/>
     <w:rsid w:val="002A22DF"/>
     <w:rsid w:val="002A75C8"/>
     <w:rsid w:val="002B2951"/>
     <w:rsid w:val="002B777D"/>
     <w:rsid w:val="002D18EB"/>
-    <w:rsid w:val="002D2801"/>
     <w:rsid w:val="002E0723"/>
     <w:rsid w:val="002E526C"/>
     <w:rsid w:val="002E71F3"/>
     <w:rsid w:val="002F5FEE"/>
     <w:rsid w:val="002F6D7E"/>
     <w:rsid w:val="002F7168"/>
+    <w:rsid w:val="002F72D2"/>
     <w:rsid w:val="00301F59"/>
     <w:rsid w:val="0030459B"/>
     <w:rsid w:val="003051BA"/>
     <w:rsid w:val="0030635E"/>
     <w:rsid w:val="00310C6F"/>
     <w:rsid w:val="003115FA"/>
     <w:rsid w:val="003150C9"/>
     <w:rsid w:val="00325104"/>
     <w:rsid w:val="0032739E"/>
     <w:rsid w:val="00331DC3"/>
     <w:rsid w:val="00340FC2"/>
     <w:rsid w:val="00341497"/>
     <w:rsid w:val="00343174"/>
     <w:rsid w:val="003453D4"/>
     <w:rsid w:val="0035500A"/>
     <w:rsid w:val="00356807"/>
     <w:rsid w:val="003568EE"/>
+    <w:rsid w:val="00362250"/>
     <w:rsid w:val="003632A8"/>
     <w:rsid w:val="00370B52"/>
     <w:rsid w:val="00371778"/>
     <w:rsid w:val="00372340"/>
     <w:rsid w:val="0037257A"/>
     <w:rsid w:val="00372E03"/>
     <w:rsid w:val="003814E0"/>
     <w:rsid w:val="003816AC"/>
     <w:rsid w:val="0038414D"/>
-    <w:rsid w:val="00390486"/>
     <w:rsid w:val="00393DC4"/>
     <w:rsid w:val="00394133"/>
     <w:rsid w:val="003A19C2"/>
     <w:rsid w:val="003A278C"/>
     <w:rsid w:val="003A56C2"/>
     <w:rsid w:val="003B01FA"/>
     <w:rsid w:val="003B6F57"/>
     <w:rsid w:val="003C181C"/>
     <w:rsid w:val="003C20F6"/>
     <w:rsid w:val="003C7A47"/>
     <w:rsid w:val="003D0364"/>
-    <w:rsid w:val="003D0BDB"/>
     <w:rsid w:val="003E12BE"/>
     <w:rsid w:val="003E16B3"/>
     <w:rsid w:val="003E4B8C"/>
     <w:rsid w:val="003F2946"/>
     <w:rsid w:val="003F4E1C"/>
     <w:rsid w:val="00400B54"/>
     <w:rsid w:val="00403D73"/>
     <w:rsid w:val="00403FDF"/>
     <w:rsid w:val="00406EA3"/>
     <w:rsid w:val="00407219"/>
     <w:rsid w:val="00410580"/>
     <w:rsid w:val="004109C7"/>
     <w:rsid w:val="00417C81"/>
     <w:rsid w:val="0042242C"/>
-    <w:rsid w:val="00423EC2"/>
     <w:rsid w:val="00424F19"/>
     <w:rsid w:val="00425AEB"/>
     <w:rsid w:val="00432B3C"/>
     <w:rsid w:val="004343A0"/>
     <w:rsid w:val="00441D7C"/>
     <w:rsid w:val="004454DC"/>
     <w:rsid w:val="004528C2"/>
     <w:rsid w:val="00453D6D"/>
     <w:rsid w:val="00456C93"/>
     <w:rsid w:val="0046446C"/>
     <w:rsid w:val="0046493C"/>
     <w:rsid w:val="00465444"/>
     <w:rsid w:val="00467C2E"/>
     <w:rsid w:val="00467F27"/>
     <w:rsid w:val="004701AE"/>
     <w:rsid w:val="004713A0"/>
     <w:rsid w:val="004753B9"/>
     <w:rsid w:val="00476344"/>
     <w:rsid w:val="0047682D"/>
     <w:rsid w:val="00477D9D"/>
     <w:rsid w:val="00480213"/>
     <w:rsid w:val="0048052C"/>
     <w:rsid w:val="0048216C"/>
     <w:rsid w:val="00483165"/>
     <w:rsid w:val="0048430A"/>
     <w:rsid w:val="00487123"/>
     <w:rsid w:val="004A4BF9"/>
+    <w:rsid w:val="004A6387"/>
     <w:rsid w:val="004B1A9A"/>
     <w:rsid w:val="004C0A4A"/>
     <w:rsid w:val="004C237A"/>
     <w:rsid w:val="004C27EA"/>
     <w:rsid w:val="004C32B9"/>
     <w:rsid w:val="004C4E78"/>
     <w:rsid w:val="004C50E6"/>
     <w:rsid w:val="004C521B"/>
     <w:rsid w:val="004C7699"/>
     <w:rsid w:val="004D512A"/>
     <w:rsid w:val="004E0475"/>
     <w:rsid w:val="004E39A2"/>
     <w:rsid w:val="004E6B4A"/>
     <w:rsid w:val="004E7CF2"/>
     <w:rsid w:val="004F0269"/>
     <w:rsid w:val="004F2C61"/>
     <w:rsid w:val="004F7566"/>
     <w:rsid w:val="00501FF5"/>
     <w:rsid w:val="005066F9"/>
     <w:rsid w:val="005067D9"/>
     <w:rsid w:val="00520FFE"/>
     <w:rsid w:val="005268AD"/>
     <w:rsid w:val="0052697E"/>
     <w:rsid w:val="00527F45"/>
+    <w:rsid w:val="00532600"/>
     <w:rsid w:val="00534935"/>
     <w:rsid w:val="00536C9C"/>
     <w:rsid w:val="00537A05"/>
     <w:rsid w:val="005459B6"/>
     <w:rsid w:val="00545D66"/>
     <w:rsid w:val="00546C34"/>
     <w:rsid w:val="00546E4D"/>
     <w:rsid w:val="005471EC"/>
     <w:rsid w:val="00547D5F"/>
     <w:rsid w:val="00550329"/>
     <w:rsid w:val="00554271"/>
     <w:rsid w:val="0056033B"/>
     <w:rsid w:val="005606AD"/>
     <w:rsid w:val="00562E7B"/>
     <w:rsid w:val="00565BD7"/>
     <w:rsid w:val="00572967"/>
     <w:rsid w:val="00573705"/>
     <w:rsid w:val="00574701"/>
     <w:rsid w:val="00574C2A"/>
     <w:rsid w:val="00577A98"/>
     <w:rsid w:val="005841AF"/>
     <w:rsid w:val="005865F5"/>
     <w:rsid w:val="00586DFA"/>
     <w:rsid w:val="00586FE5"/>
+    <w:rsid w:val="005871DE"/>
     <w:rsid w:val="005879BB"/>
     <w:rsid w:val="00587C3F"/>
     <w:rsid w:val="00591EA6"/>
     <w:rsid w:val="00593729"/>
     <w:rsid w:val="005943C4"/>
     <w:rsid w:val="00595C55"/>
     <w:rsid w:val="005A1D9E"/>
     <w:rsid w:val="005A25C2"/>
     <w:rsid w:val="005A4FA5"/>
-    <w:rsid w:val="005A5129"/>
     <w:rsid w:val="005A6C5E"/>
-    <w:rsid w:val="005B1868"/>
     <w:rsid w:val="005B50CF"/>
     <w:rsid w:val="005B57F6"/>
     <w:rsid w:val="005B754F"/>
     <w:rsid w:val="005C6FF1"/>
     <w:rsid w:val="005D0C90"/>
     <w:rsid w:val="005D3C8B"/>
     <w:rsid w:val="005D70B6"/>
     <w:rsid w:val="005E01F6"/>
     <w:rsid w:val="005E0A3F"/>
     <w:rsid w:val="005E0C7F"/>
     <w:rsid w:val="005F6B59"/>
     <w:rsid w:val="005F6F53"/>
     <w:rsid w:val="0060168A"/>
     <w:rsid w:val="00601FC0"/>
     <w:rsid w:val="0060229B"/>
     <w:rsid w:val="006103C4"/>
+    <w:rsid w:val="006128C0"/>
     <w:rsid w:val="00613EA2"/>
     <w:rsid w:val="00615368"/>
     <w:rsid w:val="0061788C"/>
-    <w:rsid w:val="00625DC5"/>
     <w:rsid w:val="006336E3"/>
     <w:rsid w:val="0063568D"/>
     <w:rsid w:val="00641EBC"/>
     <w:rsid w:val="006474CD"/>
     <w:rsid w:val="00653E26"/>
     <w:rsid w:val="0065489A"/>
     <w:rsid w:val="0066005F"/>
     <w:rsid w:val="0066496C"/>
     <w:rsid w:val="0066514E"/>
     <w:rsid w:val="00671E1A"/>
     <w:rsid w:val="00673BAB"/>
     <w:rsid w:val="00673F44"/>
     <w:rsid w:val="00681B5F"/>
     <w:rsid w:val="006964FC"/>
     <w:rsid w:val="00696B88"/>
     <w:rsid w:val="006A45BD"/>
     <w:rsid w:val="006A57D2"/>
     <w:rsid w:val="006B00BE"/>
     <w:rsid w:val="006B1200"/>
     <w:rsid w:val="006B13DA"/>
     <w:rsid w:val="006B2537"/>
     <w:rsid w:val="006C03AE"/>
     <w:rsid w:val="006C09F9"/>
     <w:rsid w:val="006C301F"/>
     <w:rsid w:val="006D49A1"/>
@@ -2225,101 +2133,104 @@
     <w:rsid w:val="007A6C5B"/>
     <w:rsid w:val="007A6E2D"/>
     <w:rsid w:val="007B03C9"/>
     <w:rsid w:val="007B3D6C"/>
     <w:rsid w:val="007B4EB8"/>
     <w:rsid w:val="007B6B9B"/>
     <w:rsid w:val="007C2319"/>
     <w:rsid w:val="007C2B3D"/>
     <w:rsid w:val="007C3084"/>
     <w:rsid w:val="007D160C"/>
     <w:rsid w:val="007E29DF"/>
     <w:rsid w:val="007E5286"/>
     <w:rsid w:val="007F03E8"/>
     <w:rsid w:val="007F570C"/>
     <w:rsid w:val="007F7FD0"/>
     <w:rsid w:val="00804BAB"/>
     <w:rsid w:val="00812E16"/>
     <w:rsid w:val="00813CF7"/>
     <w:rsid w:val="008156AD"/>
     <w:rsid w:val="00826F70"/>
     <w:rsid w:val="008273D1"/>
     <w:rsid w:val="00827CB6"/>
     <w:rsid w:val="0083135C"/>
     <w:rsid w:val="00831C38"/>
     <w:rsid w:val="00841127"/>
+    <w:rsid w:val="00841F1D"/>
     <w:rsid w:val="00844DF6"/>
     <w:rsid w:val="00850A63"/>
     <w:rsid w:val="00851C17"/>
     <w:rsid w:val="00853944"/>
+    <w:rsid w:val="00856E32"/>
     <w:rsid w:val="00864B7B"/>
     <w:rsid w:val="00865203"/>
     <w:rsid w:val="00865E9C"/>
     <w:rsid w:val="008739CE"/>
     <w:rsid w:val="00873B95"/>
     <w:rsid w:val="00873D52"/>
     <w:rsid w:val="008754D4"/>
     <w:rsid w:val="00875506"/>
+    <w:rsid w:val="008762E9"/>
     <w:rsid w:val="008815B7"/>
     <w:rsid w:val="00881C7C"/>
     <w:rsid w:val="00890D05"/>
     <w:rsid w:val="00890EE3"/>
     <w:rsid w:val="0089266C"/>
     <w:rsid w:val="008972D2"/>
     <w:rsid w:val="008979A6"/>
     <w:rsid w:val="008A25F0"/>
     <w:rsid w:val="008A3476"/>
     <w:rsid w:val="008A3FEA"/>
     <w:rsid w:val="008A684F"/>
     <w:rsid w:val="008A7CA5"/>
     <w:rsid w:val="008A7D3C"/>
     <w:rsid w:val="008B00B3"/>
     <w:rsid w:val="008B4E0D"/>
     <w:rsid w:val="008B5D3C"/>
     <w:rsid w:val="008B5E56"/>
     <w:rsid w:val="008B684C"/>
     <w:rsid w:val="008C09B6"/>
+    <w:rsid w:val="008C2191"/>
     <w:rsid w:val="008C3501"/>
     <w:rsid w:val="008C4CA0"/>
     <w:rsid w:val="008C6673"/>
     <w:rsid w:val="008C7D92"/>
     <w:rsid w:val="008D0975"/>
     <w:rsid w:val="008E1FC6"/>
     <w:rsid w:val="008F1032"/>
     <w:rsid w:val="008F67F5"/>
     <w:rsid w:val="009036D1"/>
     <w:rsid w:val="00905F7E"/>
     <w:rsid w:val="00907305"/>
     <w:rsid w:val="00913BCC"/>
     <w:rsid w:val="009146A1"/>
     <w:rsid w:val="00921F02"/>
     <w:rsid w:val="009246D0"/>
     <w:rsid w:val="0092621D"/>
     <w:rsid w:val="00931F01"/>
     <w:rsid w:val="00933C4C"/>
     <w:rsid w:val="00937A57"/>
-    <w:rsid w:val="00940528"/>
     <w:rsid w:val="00941CDE"/>
     <w:rsid w:val="00942F71"/>
     <w:rsid w:val="00944590"/>
     <w:rsid w:val="0095327D"/>
     <w:rsid w:val="0095443D"/>
     <w:rsid w:val="00960C1E"/>
     <w:rsid w:val="00961DBC"/>
     <w:rsid w:val="00963D39"/>
     <w:rsid w:val="00963EC9"/>
     <w:rsid w:val="0096570F"/>
     <w:rsid w:val="009665EE"/>
     <w:rsid w:val="009766DF"/>
     <w:rsid w:val="00976E14"/>
     <w:rsid w:val="00992868"/>
     <w:rsid w:val="00993174"/>
     <w:rsid w:val="00993AB6"/>
     <w:rsid w:val="00995D29"/>
     <w:rsid w:val="009A1CAC"/>
     <w:rsid w:val="009A245F"/>
     <w:rsid w:val="009A25CD"/>
     <w:rsid w:val="009A2A3F"/>
     <w:rsid w:val="009A4AC1"/>
     <w:rsid w:val="009B57C9"/>
     <w:rsid w:val="009B60CA"/>
     <w:rsid w:val="009C2BDA"/>
@@ -2331,159 +2242,161 @@
     <w:rsid w:val="009D4787"/>
     <w:rsid w:val="009D6B43"/>
     <w:rsid w:val="009E457A"/>
     <w:rsid w:val="009E56C6"/>
     <w:rsid w:val="009F0464"/>
     <w:rsid w:val="009F0979"/>
     <w:rsid w:val="009F1175"/>
     <w:rsid w:val="009F5501"/>
     <w:rsid w:val="00A00F3B"/>
     <w:rsid w:val="00A01B1D"/>
     <w:rsid w:val="00A0301F"/>
     <w:rsid w:val="00A03FCD"/>
     <w:rsid w:val="00A0658F"/>
     <w:rsid w:val="00A07BF5"/>
     <w:rsid w:val="00A111AA"/>
     <w:rsid w:val="00A31C9A"/>
     <w:rsid w:val="00A335EB"/>
     <w:rsid w:val="00A35823"/>
     <w:rsid w:val="00A361B0"/>
     <w:rsid w:val="00A44D2B"/>
     <w:rsid w:val="00A456ED"/>
     <w:rsid w:val="00A46F25"/>
     <w:rsid w:val="00A5004A"/>
     <w:rsid w:val="00A51978"/>
     <w:rsid w:val="00A57408"/>
+    <w:rsid w:val="00A67A1C"/>
     <w:rsid w:val="00A72D76"/>
     <w:rsid w:val="00A745D1"/>
     <w:rsid w:val="00A74953"/>
     <w:rsid w:val="00A76FED"/>
     <w:rsid w:val="00A80081"/>
     <w:rsid w:val="00A80F54"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00A87DA0"/>
     <w:rsid w:val="00A93DA1"/>
     <w:rsid w:val="00A9527D"/>
     <w:rsid w:val="00A959D6"/>
     <w:rsid w:val="00A95B07"/>
-    <w:rsid w:val="00AA06EF"/>
     <w:rsid w:val="00AA4180"/>
     <w:rsid w:val="00AA4444"/>
     <w:rsid w:val="00AA60BB"/>
     <w:rsid w:val="00AA65F4"/>
     <w:rsid w:val="00AA6ED7"/>
     <w:rsid w:val="00AA6FF8"/>
     <w:rsid w:val="00AA71A2"/>
     <w:rsid w:val="00AB2C0F"/>
     <w:rsid w:val="00AB3939"/>
     <w:rsid w:val="00AB79CD"/>
     <w:rsid w:val="00AB7A59"/>
     <w:rsid w:val="00AC16E0"/>
     <w:rsid w:val="00AC6824"/>
     <w:rsid w:val="00AD0857"/>
     <w:rsid w:val="00AD12EE"/>
     <w:rsid w:val="00AD4BDE"/>
     <w:rsid w:val="00AD7870"/>
     <w:rsid w:val="00AE1C73"/>
     <w:rsid w:val="00AE3252"/>
     <w:rsid w:val="00AE6721"/>
     <w:rsid w:val="00AE7BD5"/>
     <w:rsid w:val="00AF11F0"/>
     <w:rsid w:val="00AF2DD9"/>
+    <w:rsid w:val="00AF3BF2"/>
     <w:rsid w:val="00AF4D08"/>
     <w:rsid w:val="00AF556B"/>
     <w:rsid w:val="00AF658A"/>
     <w:rsid w:val="00B0159C"/>
     <w:rsid w:val="00B01E4C"/>
     <w:rsid w:val="00B041B3"/>
     <w:rsid w:val="00B07439"/>
     <w:rsid w:val="00B105C2"/>
     <w:rsid w:val="00B12FEA"/>
     <w:rsid w:val="00B24BEA"/>
     <w:rsid w:val="00B25BEB"/>
     <w:rsid w:val="00B27EB9"/>
     <w:rsid w:val="00B337C2"/>
     <w:rsid w:val="00B40510"/>
     <w:rsid w:val="00B40F16"/>
     <w:rsid w:val="00B416DA"/>
     <w:rsid w:val="00B46F44"/>
     <w:rsid w:val="00B51343"/>
     <w:rsid w:val="00B54A14"/>
     <w:rsid w:val="00B5656D"/>
     <w:rsid w:val="00B5671A"/>
     <w:rsid w:val="00B62374"/>
     <w:rsid w:val="00B62494"/>
     <w:rsid w:val="00B633DF"/>
     <w:rsid w:val="00B73A55"/>
     <w:rsid w:val="00B775A4"/>
     <w:rsid w:val="00B812AB"/>
     <w:rsid w:val="00B92BDB"/>
     <w:rsid w:val="00B930BA"/>
     <w:rsid w:val="00B93366"/>
     <w:rsid w:val="00B93ED7"/>
     <w:rsid w:val="00B96016"/>
     <w:rsid w:val="00BA0EAD"/>
+    <w:rsid w:val="00BA6A5C"/>
     <w:rsid w:val="00BB2993"/>
     <w:rsid w:val="00BC3D3E"/>
-    <w:rsid w:val="00BD0123"/>
     <w:rsid w:val="00BD0AC9"/>
     <w:rsid w:val="00BD0C42"/>
     <w:rsid w:val="00BD2A5E"/>
-    <w:rsid w:val="00BE5454"/>
     <w:rsid w:val="00BF156B"/>
     <w:rsid w:val="00BF63B5"/>
     <w:rsid w:val="00BF6A07"/>
     <w:rsid w:val="00BF6C11"/>
     <w:rsid w:val="00C00666"/>
     <w:rsid w:val="00C02174"/>
+    <w:rsid w:val="00C14AEB"/>
     <w:rsid w:val="00C14C4C"/>
     <w:rsid w:val="00C15424"/>
     <w:rsid w:val="00C20F70"/>
     <w:rsid w:val="00C23B94"/>
     <w:rsid w:val="00C302DF"/>
     <w:rsid w:val="00C32A96"/>
     <w:rsid w:val="00C41CAD"/>
     <w:rsid w:val="00C424E2"/>
     <w:rsid w:val="00C427D4"/>
     <w:rsid w:val="00C46627"/>
     <w:rsid w:val="00C47C69"/>
     <w:rsid w:val="00C50F83"/>
     <w:rsid w:val="00C517F0"/>
     <w:rsid w:val="00C529EE"/>
+    <w:rsid w:val="00C551DB"/>
     <w:rsid w:val="00C6666D"/>
     <w:rsid w:val="00C66F61"/>
     <w:rsid w:val="00C71CA2"/>
     <w:rsid w:val="00C7392D"/>
     <w:rsid w:val="00C75114"/>
     <w:rsid w:val="00C76017"/>
     <w:rsid w:val="00C80896"/>
     <w:rsid w:val="00C82A68"/>
     <w:rsid w:val="00C82EDB"/>
     <w:rsid w:val="00C83BC8"/>
-    <w:rsid w:val="00C84934"/>
     <w:rsid w:val="00C86581"/>
     <w:rsid w:val="00C9143D"/>
+    <w:rsid w:val="00C93894"/>
     <w:rsid w:val="00C9467A"/>
     <w:rsid w:val="00C965F9"/>
     <w:rsid w:val="00CB13DF"/>
     <w:rsid w:val="00CB6568"/>
     <w:rsid w:val="00CB70AE"/>
     <w:rsid w:val="00CB7B86"/>
     <w:rsid w:val="00CC0E43"/>
     <w:rsid w:val="00CC0EC0"/>
     <w:rsid w:val="00CC123A"/>
     <w:rsid w:val="00CC3B5C"/>
     <w:rsid w:val="00CC3F28"/>
     <w:rsid w:val="00CC5ED1"/>
     <w:rsid w:val="00CC6F10"/>
     <w:rsid w:val="00CD25CC"/>
     <w:rsid w:val="00CD6E69"/>
     <w:rsid w:val="00CE1E75"/>
     <w:rsid w:val="00CF3571"/>
     <w:rsid w:val="00CF5BA6"/>
     <w:rsid w:val="00CF7697"/>
     <w:rsid w:val="00D00C88"/>
     <w:rsid w:val="00D0766A"/>
     <w:rsid w:val="00D115D5"/>
     <w:rsid w:val="00D12909"/>
     <w:rsid w:val="00D142F3"/>
     <w:rsid w:val="00D15AAB"/>
@@ -2510,114 +2423,118 @@
     <w:rsid w:val="00D8423C"/>
     <w:rsid w:val="00D87947"/>
     <w:rsid w:val="00D908F3"/>
     <w:rsid w:val="00DA0D08"/>
     <w:rsid w:val="00DA0DE5"/>
     <w:rsid w:val="00DA1C7A"/>
     <w:rsid w:val="00DB0583"/>
     <w:rsid w:val="00DB6495"/>
     <w:rsid w:val="00DC4595"/>
     <w:rsid w:val="00DD7476"/>
     <w:rsid w:val="00DE1513"/>
     <w:rsid w:val="00DE58C7"/>
     <w:rsid w:val="00DE5AAE"/>
     <w:rsid w:val="00DF1C7D"/>
     <w:rsid w:val="00DF4C8A"/>
     <w:rsid w:val="00E03BE1"/>
     <w:rsid w:val="00E057B0"/>
     <w:rsid w:val="00E07EB5"/>
     <w:rsid w:val="00E11A31"/>
     <w:rsid w:val="00E12188"/>
     <w:rsid w:val="00E24135"/>
     <w:rsid w:val="00E26268"/>
     <w:rsid w:val="00E331EA"/>
     <w:rsid w:val="00E359FB"/>
     <w:rsid w:val="00E36ED4"/>
+    <w:rsid w:val="00E376F0"/>
     <w:rsid w:val="00E520C5"/>
     <w:rsid w:val="00E5322A"/>
     <w:rsid w:val="00E54A56"/>
+    <w:rsid w:val="00E55F0B"/>
+    <w:rsid w:val="00E60DC6"/>
     <w:rsid w:val="00E6571F"/>
     <w:rsid w:val="00E70ABE"/>
     <w:rsid w:val="00E72E56"/>
     <w:rsid w:val="00E74CDD"/>
     <w:rsid w:val="00E74ED3"/>
     <w:rsid w:val="00E75127"/>
     <w:rsid w:val="00E760E6"/>
     <w:rsid w:val="00E8076F"/>
     <w:rsid w:val="00E81849"/>
-    <w:rsid w:val="00E8416D"/>
     <w:rsid w:val="00E84713"/>
     <w:rsid w:val="00E85324"/>
     <w:rsid w:val="00E8543F"/>
+    <w:rsid w:val="00E859C6"/>
     <w:rsid w:val="00E92283"/>
     <w:rsid w:val="00E92CD0"/>
     <w:rsid w:val="00E96074"/>
     <w:rsid w:val="00EA0301"/>
     <w:rsid w:val="00EA1E01"/>
     <w:rsid w:val="00EC359C"/>
     <w:rsid w:val="00EC4803"/>
+    <w:rsid w:val="00EC5486"/>
     <w:rsid w:val="00EC5EE6"/>
     <w:rsid w:val="00ED1909"/>
     <w:rsid w:val="00ED1B45"/>
     <w:rsid w:val="00ED36FA"/>
     <w:rsid w:val="00ED7FCA"/>
     <w:rsid w:val="00EE2598"/>
     <w:rsid w:val="00EE2A00"/>
     <w:rsid w:val="00EE3126"/>
     <w:rsid w:val="00EE6E53"/>
     <w:rsid w:val="00EF3366"/>
     <w:rsid w:val="00EF6EB2"/>
     <w:rsid w:val="00F01244"/>
     <w:rsid w:val="00F01559"/>
     <w:rsid w:val="00F049AB"/>
     <w:rsid w:val="00F135E9"/>
     <w:rsid w:val="00F1554A"/>
     <w:rsid w:val="00F231BB"/>
     <w:rsid w:val="00F35477"/>
     <w:rsid w:val="00F35FA4"/>
     <w:rsid w:val="00F46C4D"/>
     <w:rsid w:val="00F46CCC"/>
     <w:rsid w:val="00F470BA"/>
     <w:rsid w:val="00F477CE"/>
     <w:rsid w:val="00F50C9C"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F561F0"/>
     <w:rsid w:val="00F60B3B"/>
     <w:rsid w:val="00F62312"/>
     <w:rsid w:val="00F6383C"/>
     <w:rsid w:val="00F65404"/>
     <w:rsid w:val="00F71BD5"/>
-    <w:rsid w:val="00F71F45"/>
     <w:rsid w:val="00F743B1"/>
     <w:rsid w:val="00F81B21"/>
     <w:rsid w:val="00F85C81"/>
     <w:rsid w:val="00F86C99"/>
     <w:rsid w:val="00F92DCB"/>
     <w:rsid w:val="00F971EE"/>
     <w:rsid w:val="00FA17F9"/>
     <w:rsid w:val="00FA3D30"/>
     <w:rsid w:val="00FA4A72"/>
+    <w:rsid w:val="00FA784D"/>
     <w:rsid w:val="00FB6AEB"/>
     <w:rsid w:val="00FC2285"/>
     <w:rsid w:val="00FC3654"/>
     <w:rsid w:val="00FC3DF4"/>
     <w:rsid w:val="00FD2AFC"/>
     <w:rsid w:val="00FD3BC7"/>
     <w:rsid w:val="00FD7871"/>
     <w:rsid w:val="00FE17D1"/>
     <w:rsid w:val="00FE236B"/>
     <w:rsid w:val="00FF0810"/>
     <w:rsid w:val="00FF4402"/>
     <w:rsid w:val="0F31D813"/>
     <w:rsid w:val="119CC1D6"/>
     <w:rsid w:val="12147179"/>
     <w:rsid w:val="13044F8B"/>
     <w:rsid w:val="192484C7"/>
     <w:rsid w:val="1ACBB6EB"/>
     <w:rsid w:val="1EDD0451"/>
     <w:rsid w:val="25D71F60"/>
     <w:rsid w:val="340EDF38"/>
     <w:rsid w:val="3AD84CAA"/>
     <w:rsid w:val="55581062"/>
     <w:rsid w:val="5C0878BE"/>
     <w:rsid w:val="5C155DBD"/>
     <w:rsid w:val="5DE21467"/>
@@ -3077,50 +2994,72 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E8543F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93894"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3381,50 +3320,63 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00080535"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E8543F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93894"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3697,97 +3649,94 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>371</Words>
-  <Characters>2117</Characters>
+  <Words>407</Words>
+  <Characters>2223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2484</CharactersWithSpaces>
+  <CharactersWithSpaces>2610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>4dba83b5,5a3d1099,4a48634</vt:lpwstr>
+    <vt:lpwstr>2ae9c793,5bb116b9,1f58f3eb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,11,Calibri</vt:lpwstr>
+    <vt:lpwstr>#000000,11,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Classification: Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Enabled">
-[...22 lines deleted...]
-  </property>
 </Properties>
 </file>