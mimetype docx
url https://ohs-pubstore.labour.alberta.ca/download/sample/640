--- v0 (2025-10-09)
+++ v1 (2026-04-19)
@@ -1,560 +1,583 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72969C59" w14:textId="4EC1A9B9" w:rsidR="004A669A" w:rsidRPr="00BE754E" w:rsidRDefault="004A669A" w:rsidP="00E769FA">
+    <w:p w14:paraId="331970B6" w14:textId="77777777" w:rsidR="009656F9" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="7457"/>
         </w:tabs>
-        <w:spacing w:before="69"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FA4A08">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUPPORTING PSYCHOLOGICAL HEALTH IN FIRST RESPONDERS </w:t>
+      </w:r>
+      <w:r w:rsidR="004A669A" w:rsidRPr="00FA4A08">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GRANT AGREEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – SERVICES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16F8E89D" w14:textId="1B92F6D4" w:rsidR="004A669A" w:rsidRPr="00E769FA" w:rsidRDefault="006A75F7" w:rsidP="00E769FA">
+    <w:p w14:paraId="16F8E89D" w14:textId="28D5F4B4" w:rsidR="004A669A" w:rsidRPr="00FA4A08" w:rsidRDefault="00BE754E" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="7457"/>
         </w:tabs>
-        <w:spacing w:before="69"/>
-        <w:ind w:left="100"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4A08">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...46 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t>(PUBLIC BODIES)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66008043" w14:textId="77777777" w:rsidR="004A669A" w:rsidRDefault="004A669A" w:rsidP="003913B3">
-[...1 lines deleted...]
-        <w:spacing w:line="200" w:lineRule="exact"/>
+    <w:p w14:paraId="05CF4E92" w14:textId="172F5F66" w:rsidR="463D19F3" w:rsidRDefault="463D19F3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C457124" w14:textId="77777777" w:rsidR="004A669A" w:rsidRDefault="004A669A" w:rsidP="003913B3">
-[...19 lines deleted...]
-    <w:p w14:paraId="4615D1D6" w14:textId="3EFBEB0A" w:rsidR="0056390C" w:rsidRPr="004D4B47" w:rsidRDefault="0056390C" w:rsidP="0056390C">
+    <w:p w14:paraId="4E1FCDF1" w14:textId="27CAF677" w:rsidR="0056390C" w:rsidRDefault="00AC4E8A" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="7457"/>
         </w:tabs>
-        <w:spacing w:before="69"/>
-[...30 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THIS AGREEMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73457">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is effective this </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E1FCDF1" w14:textId="77777777" w:rsidR="0056390C" w:rsidRPr="004D4B47" w:rsidRDefault="0056390C" w:rsidP="0056390C">
+    <w:p w14:paraId="16A3EB8A" w14:textId="053662D0" w:rsidR="00AC4E8A" w:rsidRPr="001735B3" w:rsidRDefault="001735B3" w:rsidP="001735B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4575"/>
-          <w:tab w:val="left" w:pos="7457"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="69"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27BB2517" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="003913B3">
+    <w:p w14:paraId="22E323D0" w14:textId="77777777" w:rsidR="001735B3" w:rsidRDefault="001735B3" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7457"/>
         </w:tabs>
-        <w:spacing w:before="69"/>
-        <w:ind w:left="100"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BB2517" w14:textId="468CCEB7" w:rsidR="003913B3" w:rsidRPr="00884ED8" w:rsidRDefault="00BF72BD" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7457"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518AB267" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="003913B3">
+    <w:p w14:paraId="50EB0B75" w14:textId="5E751F9F" w:rsidR="00F019E7" w:rsidRPr="00F8310B" w:rsidRDefault="00F82F0A" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>HIS</w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>MAJESTY</w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
+      <w:r w:rsidR="00F019E7" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>IN RIGHT OF ALBERTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642372E0" w14:textId="168BC5CC" w:rsidR="00F019E7" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>represented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7550F">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="003B1C83">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jobs, Economy</w:t>
+      </w:r>
+      <w:r w:rsidR="001853C3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7804">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Trade</w:t>
+      </w:r>
+      <w:r w:rsidR="001853C3">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Immigration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFAE061" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>(the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>“Minister”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397EBD62" w14:textId="7DB64157" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="00B53261" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3431C4" w14:textId="7A3F0F8F" w:rsidR="00F77A99" w:rsidRPr="00FF47B4" w:rsidRDefault="0056390C" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF47B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF47B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD The_Recipient__Organization_Legal_Name </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF47B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-4"/>
-[...164 lines deleted...]
-          <w:b/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00817005">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidR="00817005" w:rsidRPr="00FF47B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00817005" w:rsidRPr="00E05E8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4410" w:rsidRPr="00E05E8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>HE_RECIPIENT_ORGANIZATION_LEGAL_NAME</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4410">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817005" w:rsidRPr="00FF47B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF47B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43660BE3" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>(the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>“Recipient”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE2DB95" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660EADFB" w14:textId="709F036F" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25223" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -604,116 +627,142 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A75F7">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting Psychological Health in First Responders </w:t>
       </w:r>
       <w:r w:rsidR="004A669A">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:t>rant</w:t>
       </w:r>
       <w:r w:rsidR="00D37B57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D37B57" w:rsidRPr="00FC13CF">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">entitled </w:t>
       </w:r>
-      <w:r w:rsidR="00493613" w:rsidRPr="00FC13CF">
-        <w:rPr>
+      <w:r w:rsidR="00493613" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="001637D1" w:rsidRPr="00FC13CF">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="001637D1" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001637D1" w:rsidRPr="00FC13CF">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="001637D1" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Project_Name </w:instrText>
       </w:r>
-      <w:r w:rsidR="001637D1" w:rsidRPr="00FC13CF">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="001637D1" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00817005">
-        <w:rPr>
+      <w:r w:rsidR="00817005" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00EC5C70" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Project Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00817005" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="001637D1" w:rsidRPr="00FC13CF">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidR="001637D1" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC5C70" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95D60" w:rsidRPr="00F91CC8">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C3561A1" w14:textId="07FA4139" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="003913B3">
-[...2 lines deleted...]
-        <w:ind w:left="459"/>
+    <w:p w14:paraId="5C3561A1" w14:textId="129F3A5A" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="006F643B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -722,191 +771,190 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DC28BF" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minister is authorized to make grants in accordance with the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D70F1A">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00D70F1A" w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ministerial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grant</w:t>
       </w:r>
-      <w:r w:rsidR="00D70F1A">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00D70F1A" w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="28"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulation</w:t>
       </w:r>
+      <w:r w:rsidR="00187036" w:rsidRPr="000A5A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidR="00187036" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...13 lines deleted...]
-        <w:t>(“Grant Regulation”)</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Grant Regulation”)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00EC5C70" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amended</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EF4977" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="00F019E7" w:rsidP="003913B3">
+    <w:p w14:paraId="06EF4977" w14:textId="52ABE21B" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="00F019E7" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="460"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">AND </w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -1060,689 +1108,670 @@
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="003913B3" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D3241" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24E203E5" w14:textId="77777777" w:rsidR="00C25223" w:rsidRPr="00F8310B" w:rsidRDefault="00C25223" w:rsidP="00766EC1">
+    <w:p w14:paraId="5F5E0E97" w14:textId="77777777" w:rsidR="00657AC4" w:rsidRDefault="00657AC4" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="459"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E203E5" w14:textId="72AC8458" w:rsidR="00C25223" w:rsidRPr="00F8310B" w:rsidRDefault="00C25223" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:t>The Minister and the Recipient therefore agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBC1B5F" w14:textId="77777777" w:rsidR="00C25223" w:rsidRPr="00F8310B" w:rsidRDefault="00187036" w:rsidP="00A962CE">
+    <w:p w14:paraId="0DBC1B5F" w14:textId="77777777" w:rsidR="00C25223" w:rsidRPr="00673B13" w:rsidRDefault="00187036" w:rsidP="000A5A0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_bookmark0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+      <w:bookmarkStart w:id="1" w:name="_bookmark0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00673B13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DEFINITIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0472C150" w14:textId="77777777" w:rsidR="00C25223" w:rsidRPr="00F8310B" w:rsidRDefault="00C25223" w:rsidP="00A962CE">
+    <w:p w14:paraId="0472C150" w14:textId="77777777" w:rsidR="00C25223" w:rsidRPr="00F8310B" w:rsidRDefault="00C25223" w:rsidP="000A5A0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In this Agreement, the following expressions have the following meanings:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EFE233" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="70EFE233" w14:textId="5D421937" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="000A5A0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Agreement”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means this document, Schedule A, Schedule B, and Schedule </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="009D3241">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>C;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="416EDD93" w14:textId="3A1FFA16" w:rsidR="00EE26C4" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="55371D21" w14:textId="1199B610" w:rsidR="00DC28BF" w:rsidRPr="00F8310B" w:rsidRDefault="00187036" w:rsidP="000A5A0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE26C4">
+      <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
+        <w:t>“Grant”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means the proposed grant described in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3241" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6554D4" w14:textId="324CF1D7" w:rsidR="004D50A2" w:rsidRPr="00F8310B" w:rsidRDefault="004D50A2" w:rsidP="000A5A0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00D70F1A">
+        <w:t>“Grant Proceeds”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means all amounts paid to the Recipient under this </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3241" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> includes all interest and other income earned from investment of these amounts</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188DEEBF" w14:textId="441ACA8B" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="000A5A0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00D70F1A" w:rsidRPr="00D70F1A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Grant Reports” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means the reports submitted by the Recipient to the Minister pursuant to Schedule </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50741AB0" w14:textId="5E0CD219" w:rsidR="004D50A2" w:rsidRPr="00F8310B" w:rsidRDefault="004D50A2" w:rsidP="000A5A0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Intellectual Property”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a product of the intellect including, without limitation, works in the form of scientific discoveries, inventions or discoveries with or without patent possibilities, designs, patents, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B419D" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trade</w:t>
+      </w:r>
+      <w:r w:rsidR="006B419D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>marks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, copyrighted materials, computer software, trade secrets and </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3241" w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>know-how</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1130AB55" w14:textId="1CC9664D" w:rsidR="004D50A2" w:rsidRPr="003E7564" w:rsidRDefault="004D50A2" w:rsidP="00F91D58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
+        <w:t>“Project”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
+        <w:t xml:space="preserve"> means the project described in the Proposal, including any modifications approved by the Minister in </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3241" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, as </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55371D21" w14:textId="77777777" w:rsidR="00DC28BF" w:rsidRPr="00F8310B" w:rsidRDefault="00187036" w:rsidP="00187036">
+    <w:p w14:paraId="132983BE" w14:textId="543EB73D" w:rsidR="004D50A2" w:rsidRDefault="004D50A2" w:rsidP="00F91D58">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“Grant”</w:t>
+        <w:t>“Proposal”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means the proposed grant described in Section </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:t xml:space="preserve"> means the Recipient’s proposal attached as Schedule A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4E8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6554D4" w14:textId="77777777" w:rsidR="004D50A2" w:rsidRPr="00F8310B" w:rsidRDefault="004D50A2" w:rsidP="00187036">
+    <w:p w14:paraId="57D8548B" w14:textId="77777777" w:rsidR="00603F93" w:rsidRDefault="00603F93" w:rsidP="00F91D58">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8310B">
+    </w:p>
+    <w:p w14:paraId="3AAFDBC7" w14:textId="0DB15FAA" w:rsidR="00620FA4" w:rsidRDefault="00502D3B" w:rsidP="00F91D58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“Grant Proceeds”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:t>“Term”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> means all amounts paid to the Recipient under this Agreement, and includes all interest and other income earned from investment of these </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:t xml:space="preserve"> means the period from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE501D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>amounts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE26C4">
+        <w:t xml:space="preserve">the date at the beginning of this Agreement to and including </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">twelve </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0072371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months from this date and includes any extension agreed to by the Minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="188DEEBF" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="65D8FA5E" w14:textId="77777777" w:rsidR="00A16EC3" w:rsidRPr="003E7564" w:rsidRDefault="00A16EC3" w:rsidP="00496270">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...33 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="50741AB0" w14:textId="180CCBA3" w:rsidR="004D50A2" w:rsidRPr="00F8310B" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
-[...229 lines deleted...]
-    <w:p w14:paraId="078F2D46" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="003E7564" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="078F2D46" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00673B13" w:rsidRDefault="003913B3" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>THE GRANT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC890F4" w14:textId="399A79EF" w:rsidR="00620FA4" w:rsidRPr="00F8310B" w:rsidRDefault="00265DCA" w:rsidP="00A962CE">
+    <w:p w14:paraId="1AC890F4" w14:textId="71B0FF1D" w:rsidR="00620FA4" w:rsidRPr="00F8310B" w:rsidRDefault="00265DCA" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subject to the Legislature of Alberta appropriating sufficient money for the purposes of this Agreement, and subject to the terms and conditions of this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00187036" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Recipient’s compliance therewith</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1761,277 +1790,318 @@
       </w:r>
       <w:r w:rsidR="0056390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0056390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Total_Funding_Amount_Requested_ \#$,0.00</w:instrText>
       </w:r>
       <w:r w:rsidR="0056390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidR="00817005" w:rsidRPr="006B419D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«Total_Funding_Amount_Requested</w:t>
+      </w:r>
       <w:r w:rsidR="00817005">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«Total_Funding_Amount_Requested_»</w:t>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="0056390C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Recipient for the purpose of the Project</w:t>
       </w:r>
       <w:r w:rsidR="00187036" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00180808" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>according to Schedule B.</w:t>
       </w:r>
       <w:r w:rsidR="00187036" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6D8ECD" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00A962CE">
+    <w:p w14:paraId="1B6D8ECD" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Recipient shall use the Grant Proceeds solely for the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550BFDC0" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRDefault="00766EC1" w:rsidP="00A962CE">
+    <w:p w14:paraId="550BFDC0" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRDefault="00766EC1" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing in this Agreement in any way relieves the Recipient from strict compliance with the Grant Regulation, or otherwise impacts the interpretation or application of the </w:t>
       </w:r>
       <w:r w:rsidR="00DC28BF" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4812A031" w14:textId="77777777" w:rsidR="00FA6592" w:rsidRPr="00F8310B" w:rsidRDefault="00FA6592" w:rsidP="00A962CE">
+    <w:p w14:paraId="4812A031" w14:textId="0BEC760F" w:rsidR="00FA6592" w:rsidRDefault="00FA6592" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA6592">
+      <w:r w:rsidRPr="52D388FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Recipient shall acknowledge on materials relating to the Project that are printed, produced, or created by the Recipient (such as advertising, brochures, websites, and videos) that the Project</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The Recipient shall </w:t>
+      </w:r>
+      <w:r w:rsidR="0060B55C" w:rsidRPr="52D388FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was supported by funding from the Government of Alberta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA6592">
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52D388FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> materials relating to the Project that are printed, produced, or created by the Recipient (such as advertising, brochures, websites, and videos) that the Project was supported by funding from the Government of Alberta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9851CB" w14:textId="77777777" w:rsidR="009D1A10" w:rsidRPr="00587079" w:rsidRDefault="00265DCA" w:rsidP="00A962CE">
+    <w:p w14:paraId="5E797475" w14:textId="77777777" w:rsidR="00A16EC3" w:rsidRPr="00F8310B" w:rsidRDefault="00A16EC3" w:rsidP="00496270">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9851CB" w14:textId="77777777" w:rsidR="009D1A10" w:rsidRPr="00673B13" w:rsidRDefault="00265DCA" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...12 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>REPORTS, RECORDS AND MONITORING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FDF2DE" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="00561D74" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="35FDF2DE" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="00561D74" w:rsidRDefault="006A75F7" w:rsidP="00496270">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:t>The Recipient shall submit reports to the Minister according to Schedule C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5B0689" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="6A5B0689" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00496270">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:t>During the Term and for a period of two (2) years afterwards, the Recipient shall maintain or cause to be maintained full, accurate and complete records of the activities conducted in furtherance of, and the results achieved through the conduct of, the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4116B872" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="4116B872" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="00E857B5" w:rsidRDefault="006A75F7" w:rsidP="00496270">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>During the Term and for a period of two (2) years afterwards, the</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2172,57 +2242,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grant Proceeds and other funds received and expended for the purposes of the Project.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAEBEDD" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="1FAEBEDD" w14:textId="4D829EB8" w:rsidR="00324363" w:rsidRDefault="006A75F7" w:rsidP="00496270">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Recipient,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -2667,66 +2742,60 @@
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>audit</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D4B47">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004D4B47">
+      <w:r w:rsidR="00AC4E8A">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">these </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:t>records</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D4B47">
+      <w:r w:rsidR="00673B13">
         <w:rPr>
           <w:spacing w:val="30"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
@@ -2764,554 +2833,696 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>extracts</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D4B47">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidR="00700989">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00700989" w:rsidRPr="00700989">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>in accordance with the Recipient Data Requirements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD9A9EE" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="2731D187" w14:textId="54518C48" w:rsidR="00C34BD2" w:rsidRPr="00324363" w:rsidRDefault="00C34BD2" w:rsidP="00496270">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A75F7">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Recipient acknowledges that this Agreement, including the name of the Recipient, and the terms and conditions of the Grant under this Agreement, may be subject to disclosure pursuant to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A75F7">
-        <w:rPr>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Access to Information Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Recipient further acknowledges that the Minister is a public body under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Access to Information Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and that information in the custody or under control of the Minister relating to this Agreement shall be managed in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and any other applicable laws.</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Access to Information Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2432A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324363">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>plicable laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF29581" w14:textId="5A3D4700" w:rsidR="00FA0822" w:rsidRPr="003E7564" w:rsidRDefault="00766EC1" w:rsidP="00A962CE">
+    <w:p w14:paraId="587C18A1" w14:textId="77777777" w:rsidR="00A16EC3" w:rsidRPr="006A75F7" w:rsidRDefault="00A16EC3" w:rsidP="002325A4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF29581" w14:textId="5A3D4700" w:rsidR="00FA0822" w:rsidRPr="00673B13" w:rsidRDefault="00766EC1" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INTELLECTUAL PROPERTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042774BD" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="042774BD" w14:textId="0BB7435E" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Recipient acknowledges and agrees that any Intellectual Property that may be generated through the Project be used for the benefit of Alberta and Albertans.  Ownership of any Intellectual Property developed through the Project will follow the policies and practices of the Recipient and agreements to which the Recipient is a party. </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4B47">
+        <w:t>The Recipient acknowledges and agrees that any Intellectual Property that may be generated through the Project</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2B35">
+        <w:t>, regardless of form, may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:t xml:space="preserve"> be used</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61FDB">
+        <w:t xml:space="preserve"> by the Ministry of Jobs, Economy, Trade</w:t>
+      </w:r>
+      <w:r w:rsidR="009054BC">
+        <w:t xml:space="preserve"> and Immigration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:t xml:space="preserve"> for the benefit of Alberta and Albertans. Ownership of any Intellectual Property developed through the Project will follow the policies and practices of the Recipient and agreements to which the Recipient is a party. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B6311A" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="78B6311A" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="000B2F74" w:rsidRDefault="006A75F7" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D4B47">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2F74">
         <w:t>Ownership of any reports provided by the Recipient under this Agreement, regardless of form, and all intellectual property rights therein, vests in the Minister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D98D12" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="003E7564" w:rsidRDefault="00766EC1" w:rsidP="00A962CE">
+    <w:p w14:paraId="7E1577E9" w14:textId="77777777" w:rsidR="00A16EC3" w:rsidRPr="004D4B47" w:rsidRDefault="00A16EC3" w:rsidP="000A5A0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D98D12" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00673B13" w:rsidRDefault="00766EC1" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="821"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONFLICT OF INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C05D258" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="003577F2" w:rsidP="00A962CE">
+    <w:p w14:paraId="2C05D258" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="003577F2" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> and agents:</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>The Recipient shall ensure that the Recipient and its employees, directors, officers, contractors and agents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76633589" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00A962CE">
+    <w:p w14:paraId="76633589" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00660460">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>conduct their duties related to this Agreement with impartiality and shall disqualify themselves from dealing with anyone with whom a relationship could bring their impartiality into question;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5709B21E" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00A962CE">
+    <w:p w14:paraId="5709B21E" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00660460">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>not influence, seek to influence, or otherwise take part in a decision of the Minister, knowing that the decision might further their private interests;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A0311BA" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00A962CE">
+    <w:p w14:paraId="2A0311BA" w14:textId="77777777" w:rsidR="0006238F" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00660460">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> or other benefit that is connected, directly or indirectly, with the performance of their duties related to this Agreement, that causes, or would appear to cause, a conflict of interest; and</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>not accept any commission, discount, allowance, payment, gift or other benefit that is connected, directly or indirectly, with the performance of their duties related to this Agreement, that causes, or would appear to cause, a conflict of interest; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CBC477" w14:textId="77777777" w:rsidR="0050233D" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00A962CE">
+    <w:p w14:paraId="52CBC477" w14:textId="77777777" w:rsidR="0050233D" w:rsidRPr="00F8310B" w:rsidRDefault="0050233D" w:rsidP="00660460">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:t>have no financial interest in the business of a third party that causes, or would appear to cause, a conflict of interest in connection with the performance of their duties related to this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3CF666" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003577F2" w:rsidP="00A962CE">
+    <w:p w14:paraId="6E3CF666" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00DC539E" w:rsidRDefault="003577F2" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:t xml:space="preserve">The Recipient shall promptly disclose to the Minister any conflict of interest or apparent conflict of interest arising under section </w:t>
       </w:r>
       <w:r w:rsidR="003E065C" w:rsidRPr="00F8310B">
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C599D9" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="003E7564" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="5265C250" w14:textId="77777777" w:rsidR="00DC539E" w:rsidRPr="002E4D39" w:rsidRDefault="00DC539E" w:rsidP="000A5A0A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C599D9" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00673B13" w:rsidRDefault="003913B3" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_bookmark2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>TERMINATION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-10"/>
-          <w:u w:val="thick" w:color="000000"/>
-[...5 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4532" w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMPLETION</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_bookmark3"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="_bookmark3"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="11497BD1" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="004D4B47" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="11497BD1" w14:textId="25371A8C" w:rsidR="00673B13" w:rsidRDefault="00510B69" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>parties</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>mutual</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> written </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>terminate</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="20"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1FB932" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="004D4B47" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="4B1FB932" w14:textId="317D7E58" w:rsidR="00510B69" w:rsidRPr="004D4B47" w:rsidRDefault="00510B69" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Minister may terminate this Agreement without cause on thirty (30) days written notice to the Recipient.  This Agreement is terminated as of the date given in the termination notice.  </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t>The Minister may terminate this Agreement without cause on thirty (30) days written notice to the Recipient. This Agreement is terminated as of the date given in the termination notice.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_bookmark4"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="1B109CD1" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="004D4B47" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="1B109CD1" w14:textId="77FF4013" w:rsidR="00510B69" w:rsidRPr="00FE0E61" w:rsidRDefault="00510B69" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Notwithstanding</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>anything</w:t>
@@ -3786,51 +3997,57 @@
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>condition</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>of this Agreement</w:t>
+        <w:t xml:space="preserve">of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00E524A2" w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Agreement,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
@@ -4009,144 +4226,188 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="28"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4B47">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>fulfilled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C6D289" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="003E7564" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="15DDC4FD" w14:textId="77777777" w:rsidR="00FE0E61" w:rsidRDefault="00FE0E61" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DBF287" w14:textId="77777777" w:rsidR="00AD4E93" w:rsidRDefault="00AD4E93" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C6D289" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00673B13" w:rsidRDefault="003913B3" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>GENERAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-[...8 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROVISIONS</w:t>
       </w:r>
-      <w:r w:rsidR="00DF142C" w:rsidRPr="00F8310B">
-[...2 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+      <w:r w:rsidR="00DF142C" w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43877CDA" w14:textId="77777777" w:rsidR="005A34FC" w:rsidRPr="00F8310B" w:rsidRDefault="005A34FC" w:rsidP="00A962CE">
+    <w:p w14:paraId="43877CDA" w14:textId="77777777" w:rsidR="005A34FC" w:rsidRPr="00F8310B" w:rsidRDefault="005A34FC" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>In the event of any inconsistency or conflict between Schedule A and the rest of this Agreement, including the body of this Agreement, Schedule B and Schedule C, the rest of this Agreement shall govern.</w:t>
       </w:r>
       <w:r w:rsidR="00187036" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="20"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCDA20C" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="3FCDA20C" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>parties</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
@@ -4222,58 +4483,56 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>writing,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>add to,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>delete</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -4356,60 +4615,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECE7196" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="4ECE7196" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement</w:t>
@@ -4599,60 +4860,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Minister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E86F6B" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="60E86F6B" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement</w:t>
@@ -4751,158 +5014,134 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>assignees</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5007333D" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="5007333D" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement is the entire agreement between the Minister and the Recipient with respect to the Project and the Grant and supersedes all previous agreements, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> or commitments except as expressed in this Agreement.</w:t>
+        <w:t>This Agreement is the entire agreement between the Minister and the Recipient with respect to the Project and the Grant and supersedes all previous agreements, negotiations and understandings.  There are no agreements, representations, warranties, terms, conditions or commitments except as expressed in this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F457D0F" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="3F457D0F" w14:textId="1E34661E" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No waiver of any provision of this Agreement is effective unless made in writing, and any such waiver has effect only in respect of the particular provision or circumstance stated in the waiver.  No representation by either of the </w:t>
       </w:r>
       <w:r w:rsidR="00E62A9C" w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">arties with respect to the performance of any obligation under this Agreement </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB4D0A">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>can give</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> rise to an estoppel unless the representation is made in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DB7061" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="67DB7061" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Minister’s</w:t>
@@ -5216,60 +5455,62 @@
           <w:b w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68732176" w14:textId="42943570" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="68732176" w14:textId="406D4C1F" w:rsidR="00FA0822" w:rsidRPr="000F717D" w:rsidRDefault="003913B3" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Nothing</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>in</w:t>
@@ -5287,72 +5528,70 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>makes,</w:t>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>makes</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -5843,85 +6082,71 @@
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00EE26C4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE26C4" w:rsidRPr="00EE26C4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">employees, directors, </w:t>
       </w:r>
       <w:r w:rsidR="0056390C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t xml:space="preserve">officers, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or agents</w:t>
+        <w:t>officers, contractors or agents</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D79F1C" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="00A962CE">
+    <w:p w14:paraId="23D79F1C" w14:textId="77777777" w:rsidR="00FA0822" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Recipient</w:t>
@@ -6122,6337 +6347,4354 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Minister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FFB696" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00A962CE">
+    <w:p w14:paraId="21FFB696" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F773AE" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>may,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6543">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>the Minister’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>sole</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>absolute</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>discretion,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>delegate</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>duties,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>powers</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>functions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>relating</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>provisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0C61EB" w14:textId="26EF96D6" w:rsidR="00DF142C" w:rsidRPr="003E7564" w:rsidRDefault="003577F2" w:rsidP="00A962CE">
+    <w:p w14:paraId="6A0C61EB" w14:textId="26EF96D6" w:rsidR="00DF142C" w:rsidRPr="00C4654A" w:rsidRDefault="003577F2" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B550F8">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>All notices, approvals,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1D19">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C96D7D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>consents</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">consents and other communication under this Agreement shall be in writing and will be effective when delivered in person, by mail, e-mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF522E">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C96D7D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and other communication under this Agreement shall be in writing and will be effective when delivered in person, by mail, e-mail </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>couriered to the following respective addresses:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781574DF" w14:textId="77777777" w:rsidR="000E3848" w:rsidRDefault="000E3848" w:rsidP="00DF142C">
+    <w:p w14:paraId="6A317C8E" w14:textId="7BD13163" w:rsidR="00DF142C" w:rsidRPr="009656F9" w:rsidRDefault="00DF142C" w:rsidP="002325A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1435"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:bCs/>
           <w:spacing w:val="20"/>
           <w:w w:val="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Minister’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidR="00090F89" w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-26"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="thick" w:color="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-          <w:u w:val="thick" w:color="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Representative</w:t>
       </w:r>
+      <w:r w:rsidR="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07844302" w14:textId="58389C56" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00D27E3D">
+    <w:p w14:paraId="780B5B05" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="009656F9" w:rsidRDefault="00DF142C" w:rsidP="00FE0E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="21"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+          <w:spacing w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Name:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:t>Position:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="29"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E0A9C">
+          <w:spacing w:val="50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="29"/>
+          <w:spacing w:val="50"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005E0A9C" w:rsidRPr="005E0A9C">
-[...6 lines deleted...]
-        <w:t>Responsibility rests with the position</w:t>
+      <w:r w:rsidR="00FE1820" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Executive Director</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780B5B05" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00D27E3D">
+    <w:p w14:paraId="0A5AA820" w14:textId="77777777" w:rsidR="00DA6E8B" w:rsidRPr="009656F9" w:rsidRDefault="00DF142C" w:rsidP="00FE0E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:spacing w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Division: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Position:</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE1820">
-[...5 lines deleted...]
-        <w:t>Executive Director</w:t>
+      <w:r w:rsidR="00FE1820" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safe, Fair and Healthy Workplaces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AFD0F7" w14:textId="04C738F1" w:rsidR="00DF142C" w:rsidRPr="003E7564" w:rsidRDefault="00DF142C" w:rsidP="00D27E3D">
+    <w:p w14:paraId="7DFE9B36" w14:textId="77777777" w:rsidR="002325A4" w:rsidRDefault="00D27E3D" w:rsidP="00FE0E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1435"/>
-[...28 lines deleted...]
-          <w:spacing w:val="44"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ministry:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE1820">
-[...13 lines deleted...]
-        <w:t>Services</w:t>
+      <w:r w:rsidR="00456FFA" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jobs, Economy</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E56" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17D2C" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trade</w:t>
+      </w:r>
+      <w:r w:rsidR="00645E56" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Immigration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F08134" w14:textId="77777777" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00DF142C" w:rsidP="00D27E3D">
+    <w:p w14:paraId="2E52D6FA" w14:textId="77777777" w:rsidR="002325A4" w:rsidRDefault="00DF142C" w:rsidP="00FE0E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1435"/>
-[...19 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FE1820">
-[...5 lines deleted...]
-        <w:t>Safe, Fair and Healthy Workplaces</w:t>
+      <w:r w:rsidR="007C523E" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>601</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C523E" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commerce Place</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029969D5" w14:textId="369FB8F4" w:rsidR="00DF142C" w:rsidRPr="00F8310B" w:rsidRDefault="00D27E3D" w:rsidP="00D27E3D">
+    <w:p w14:paraId="1F687687" w14:textId="77777777" w:rsidR="002325A4" w:rsidRDefault="00645E56" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002325A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C523E" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10155 – 102 Street N</w:t>
+      </w:r>
+      <w:r w:rsidR="00E524A2" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5D7DC2" w14:textId="0597E938" w:rsidR="00E524A2" w:rsidRPr="009656F9" w:rsidRDefault="002325A4" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Edmonton, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AB  T</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007C523E" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E3D" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C523E" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3G8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23791D05" w14:textId="201B0AF6" w:rsidR="00673B13" w:rsidRDefault="00DF142C" w:rsidP="009455F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F44B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F44B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="002F44B5" w:rsidRPr="00F0586B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:spacing w:val="-1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>SPHIFR@gov.ab.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2465BBFE" w14:textId="07089FBF" w:rsidR="00DF142C" w:rsidRPr="009656F9" w:rsidRDefault="00DF142C" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Recipient</w:t>
+      </w:r>
+      <w:r w:rsidR="00341EE6" w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5F3CFA" w14:textId="77777777" w:rsidR="009656F9" w:rsidRPr="009656F9" w:rsidRDefault="009656F9" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD Signing_Authority_First_Name </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«Signing_Authority_First and Last_Name»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B32786" w14:textId="414C164A" w:rsidR="009656F9" w:rsidRPr="009656F9" w:rsidRDefault="009656F9" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD Signing_Authority_Position </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«Signing_Authority_Position»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B001E50" w14:textId="66990FB1" w:rsidR="009656F9" w:rsidRPr="009656F9" w:rsidRDefault="009656F9" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organization:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Signing_Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_Legal_Name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E97CCB6" w14:textId="38E6F3E2" w:rsidR="009656F9" w:rsidRPr="009656F9" w:rsidRDefault="009656F9" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD Street_address </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«Street_address»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD PO_box </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«PO_box»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7A624B" w14:textId="582B3CD7" w:rsidR="009656F9" w:rsidRDefault="009455F7" w:rsidP="136BB80F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009455F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009455F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD citytown </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«citytown»</w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD provinceterritory </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«provinceterritory»</w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD postal_code </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«postal_code»</w:t>
+      </w:r>
+      <w:r w:rsidR="009656F9" w:rsidRPr="136BB80F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A97B5FB" w14:textId="475C4FC6" w:rsidR="00A07DB1" w:rsidRPr="009656F9" w:rsidRDefault="00A07DB1" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...1 lines deleted...]
-        <w:t>Ministry:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telephone:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00456FFA">
-[...23 lines deleted...]
-        <w:t>Trade</w:t>
+      <w:r w:rsidRPr="00FE0E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>&lt;&lt;Telephone number&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527DBDDD" w14:textId="701D3F0B" w:rsidR="00D27E3D" w:rsidRDefault="00DF142C" w:rsidP="00D27E3D">
+    <w:p w14:paraId="50662A94" w14:textId="15EC0B4E" w:rsidR="009656F9" w:rsidRPr="009656F9" w:rsidRDefault="009656F9" w:rsidP="00FE0E61">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD signing_authority_email_address </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«signing_authority_email_address»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009656F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A073B" w14:textId="3D3FB742" w:rsidR="00DF142C" w:rsidRPr="0087707C" w:rsidRDefault="00DF142C" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3A12">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE99B93" w14:textId="3EE2891E" w:rsidR="00DF142C" w:rsidRPr="00D27E3D" w:rsidRDefault="00D27E3D" w:rsidP="00D27E3D">
-[...1105 lines deleted...]
-    <w:p w14:paraId="19C399D5" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="19C399D5" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B69">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Recipient shall comply with all statutes, regulations, orders, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and permits applicable to the Recipient in carrying out the Project.</w:t>
+        <w:t>The Recipient shall comply with all statutes, regulations, orders, licenses and permits applicable to the Recipient in carrying out the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF14BC1" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="7FF14BC1" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B69">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>This Agreement is governed by and is to be construed in accordance with the laws of the Province of Alberta. The parties to this Agreement hereby irrevocably and unconditionally attorn to the exclusive jurisdiction of the courts of the Province of Alberta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F420F9" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="66F420F9" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B69">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Time is of the essence of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA1E605" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="3EA1E605" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B69">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>All section headings in this Agreement have been included for convenience only and shall not be considered in interpreting the text of this Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6402276E" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="6402276E" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510B69">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>In this Agreement, words in the singular will be construed to include the plural, words in the plural will be construed to include the singular, and words, regardless of the gender in which they are used, will be construed to include the masculine, feminine, or body corporate, as the context may require.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AF8A17" w14:textId="77777777" w:rsidR="00510B69" w:rsidRPr="00510B69" w:rsidRDefault="00510B69" w:rsidP="00A962CE">
+    <w:p w14:paraId="74F5BC22" w14:textId="77777777" w:rsidR="00426763" w:rsidRPr="00426763" w:rsidRDefault="00510B69" w:rsidP="002F44B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="69"/>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Notwithstanding any other provisions of this Agreement, sections 3, 4, 5, and Schedule C shall survive this Agreement and shall continue to bind the parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B1CF49" w14:textId="77777777" w:rsidR="00AF447F" w:rsidRPr="00F8310B" w:rsidRDefault="00AF447F" w:rsidP="003913B3">
+    <w:p w14:paraId="3B28BFB3" w14:textId="60A60E4A" w:rsidR="003913B3" w:rsidRPr="00673B13" w:rsidRDefault="003913B3" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="69"/>
-[...2 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6A0826" w14:textId="77777777" w:rsidR="003913B3" w:rsidRPr="00F8310B" w:rsidRDefault="003913B3" w:rsidP="003913B3">
+    <w:p w14:paraId="2E6A0826" w14:textId="123F5D70" w:rsidR="003913B3" w:rsidRPr="00673B13" w:rsidRDefault="003913B3" w:rsidP="006F643B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="69"/>
-        <w:ind w:left="119"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>On</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Minister</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Recipient,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>terms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">conditions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>attached</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2B8C" w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidR="00DE2B8C" w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Schedules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>together</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8310B">
-        <w:rPr>
+      <w:r w:rsidRPr="00673B13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C77179" w14:textId="77777777" w:rsidR="00AF447F" w:rsidRPr="00F8310B" w:rsidRDefault="00AF447F" w:rsidP="00AF447F">
-[...2 lines deleted...]
-        <w:ind w:left="90"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblInd w:w="357" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE5454" w14:paraId="3F242585" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23436F32" w14:textId="705C3417" w:rsidR="00DE5454" w:rsidRPr="00EE21AA" w:rsidRDefault="00EE21AA" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE21AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recipient or Authorized Representative:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDCEE34" w14:textId="77777777" w:rsidR="00DE5454" w:rsidRPr="00DE5454" w:rsidRDefault="00DE5454" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0DA29C" w14:textId="757A5001" w:rsidR="00DE5454" w:rsidRPr="00DE5454" w:rsidRDefault="00EE21AA" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE5454">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>Minister or Authorized Representative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE5454" w14:paraId="33FFE83B" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA25056" w14:textId="77777777" w:rsidR="00DE5454" w:rsidRDefault="00DE5454" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C7FDCD6" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61AC82C0" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRPr="00DE5454" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FF621E" w14:textId="77777777" w:rsidR="00DE5454" w:rsidRPr="00DE5454" w:rsidRDefault="00DE5454" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3220EBB9" w14:textId="7557C3CC" w:rsidR="00DE5454" w:rsidRPr="00DE5454" w:rsidRDefault="00DE5454" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570FE6" w14:paraId="1718EBF9" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C2A27A7" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD299B9" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68C03A0D" w14:textId="06A93202" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3405C9" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318003A7" w14:textId="51549BF6" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570FE6" w14:paraId="674561E9" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="606A6FEB" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9D2EDD" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32215BD1" w14:textId="212C2F0F" w:rsidR="006D2015" w:rsidRPr="00570FE6" w:rsidRDefault="006D2015" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D769F5" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CC28C8" w14:textId="35F00FF3" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570FE6" w14:paraId="5A6B3C27" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CA6B952" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587C869C" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BCA1F01" w14:textId="3A677DAD" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A0C707" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441450C4" w14:textId="55A0A01D" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570FE6" w14:paraId="36F779D5" w14:textId="77777777" w:rsidTr="00673B13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68D5E97C" w14:textId="431E316A" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A8A64F" w14:textId="77777777" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="716B2857" w14:textId="0E2B5347" w:rsidR="00570FE6" w:rsidRPr="00570FE6" w:rsidRDefault="00570FE6" w:rsidP="00C42A4B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00570FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="335F8D6B" w14:textId="77777777" w:rsidR="00F31E5A" w:rsidRDefault="00F31E5A" w:rsidP="006F643B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...505 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F31E5A">
-[...1 lines deleted...]
-          <w:footerReference w:type="even" r:id="rId9"/>
+        <w:sectPr w:rsidR="00F31E5A" w:rsidSect="00F66220">
+          <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="2020" w:right="1320" w:bottom="1060" w:left="1320" w:header="854" w:footer="868" w:gutter="0"/>
+          <w:pgMar w:top="1361" w:right="1440" w:bottom="1361" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C11244" w14:textId="77777777" w:rsidR="00BB0870" w:rsidRPr="00F8310B" w:rsidRDefault="00BB0870" w:rsidP="00BB0870">
+    <w:p w14:paraId="6DADBC66" w14:textId="77777777" w:rsidR="009532AD" w:rsidRDefault="009532AD" w:rsidP="006F643B">
       <w:pPr>
         <w:widowControl/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8310B">
+    </w:p>
+    <w:p w14:paraId="73C11244" w14:textId="05DC40C7" w:rsidR="00BB0870" w:rsidRPr="00F8310B" w:rsidRDefault="00BB0870" w:rsidP="006F643B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>SCHEDULE A – PROPOSAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E6B715" w14:textId="11E323E4" w:rsidR="006A75F7" w:rsidRDefault="006A75F7">
+    <w:p w14:paraId="50E6B715" w14:textId="11E323E4" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
       <w:pPr>
         <w:widowControl/>
+        <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3476720B" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="4CE0914B" w14:textId="77777777" w:rsidR="009532AD" w:rsidRDefault="009532AD" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561D74">
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3F01EE08" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="3476720B" w14:textId="3D219868" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00561D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SCHEDULE B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D214C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PAYMENT</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4815812C" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="00561D74" w:rsidRDefault="006A75F7" w:rsidP="00A962CE">
+    <w:p w14:paraId="3F01EE08" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="004D4B47" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4815812C" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRPr="00561D74" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D214C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be paid to the Recipient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the following manner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C094DC5" w14:textId="5E63AA9F" w:rsidR="006A75F7" w:rsidRPr="002C2FC5" w:rsidRDefault="00753A83" w:rsidP="002C2FC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...51 lines deleted...]
-        <w:t>in the following manner:</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006A75F7" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne lump sum payment of up to </w:t>
+      </w:r>
+      <w:r w:rsidR="0056390C" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0056390C" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MERGEFIELD Total_Funding_Amount_Requested_ </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0056390C" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:instrText>\#$,0.00</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0056390C" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00817005" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>«Total_Funding_Amount_Requested_»</w:t>
+      </w:r>
+      <w:r w:rsidR="0056390C" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006A75F7" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A75F7" w:rsidRPr="002C2FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be paid within a reasonable time following the signing of this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C094DC5" w14:textId="0A9F2879" w:rsidR="006A75F7" w:rsidRPr="00F518A8" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="4DB31A8C" w14:textId="77777777" w:rsidR="00287D34" w:rsidRPr="00F518A8" w:rsidRDefault="00287D34" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF98823" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="0BF98823" w14:textId="77777777" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:sectPr w:rsidR="006A75F7" w:rsidSect="009532AD">
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="2019" w:right="1134" w:bottom="1066" w:left="1327" w:header="851" w:footer="862" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE86D12" w14:textId="6455C9C2" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006A75F7">
+    <w:p w14:paraId="13DA001A" w14:textId="77777777" w:rsidR="009532AD" w:rsidRDefault="009532AD" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4B47">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="79753A08" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
-[...111 lines deleted...]
-    <w:p w14:paraId="21402B56" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00870921" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="7EE86D12" w14:textId="3CDD60DE" w:rsidR="006A75F7" w:rsidRDefault="006A75F7" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...69 lines deleted...]
-        <w:t>)</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SCHEDULE C – REPORTS AND RETURN OF FUNDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CB4168" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6ABF3CEF" w14:textId="77777777" w:rsidR="00753A83" w:rsidRDefault="00753A83" w:rsidP="006F643B">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...151 lines deleted...]
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...26 lines deleted...]
-      </w:r>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E45E7D4" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
-[...443 lines deleted...]
-    <w:p w14:paraId="53EBE37E" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="53EBE37E" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRDefault="00D70F1A" w:rsidP="00757CBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="460"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1440" w:hanging="990"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All reports must contain the information and be in a format specified by or acceptable to the Minister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B83377D" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="4721907D" w14:textId="77777777" w:rsidR="005245E5" w:rsidRDefault="005245E5" w:rsidP="005245E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B83377D" w14:textId="5A38621F" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00757CBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="990"/>
-[...2 lines deleted...]
-        <w:t>The Recipient shall submit to the Minister interim reports which shall include an assessment of the progress of the Project according to the following schedule:</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Recipient shall submit interim reports which include an assessment of the progress of the Project according to the following schedule:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1440" w:type="dxa"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4068"/>
-        <w:gridCol w:w="4072"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w14:paraId="2F1E85F3" w14:textId="77777777" w:rsidTr="00675415">
+      <w:tr w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w14:paraId="2F1E85F3" w14:textId="77777777" w:rsidTr="52D388FD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F467F1" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00675415">
+          <w:p w14:paraId="13F467F1" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="006F643B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:ind w:left="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8310B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reporting Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22443E80" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00675415">
+          <w:p w14:paraId="22443E80" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="006F643B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:ind w:left="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8310B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Submission Deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w14:paraId="154BE498" w14:textId="77777777" w:rsidTr="00675415">
+      <w:tr w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w14:paraId="154BE498" w14:textId="77777777" w:rsidTr="52D388FD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41057FC3" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00675415">
+          <w:p w14:paraId="41057FC3" w14:textId="1FA99B8C" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="006F643B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:ind w:left="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8310B">
-              <w:t xml:space="preserve">from the date at the beginning of this Agreement to </w:t>
+              <w:t xml:space="preserve">from the date of this Agreement to </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Reporting Period End Date"/>
                 <w:tag w:val="Reporting Period End Date"/>
                 <w:id w:val="223806979"/>
                 <w:placeholder>
                   <w:docPart w:val="F62AB1E7C63B4DB18053F76DF77AA945"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="MMMM d, yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F8310B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B03366F" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00000000" w:rsidP="00675415">
+          <w:p w14:paraId="0B03366F" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00000000" w:rsidP="006F643B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
               </w:tabs>
-              <w:ind w:left="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Report Due Date"/>
                 <w:tag w:val="Report Due Date"/>
                 <w:id w:val="-1984995738"/>
                 <w:placeholder>
                   <w:docPart w:val="79658F2774604FD3B5942E5F6BCF4A48"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="MMMM d, yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D70F1A" w:rsidRPr="00F8310B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w14:paraId="07948D72" w14:textId="77777777" w:rsidTr="00675415">
-[...363 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F7950D5" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="5B9F5974" w14:textId="77777777" w:rsidR="003C1F1F" w:rsidRPr="008850AF" w:rsidRDefault="003C1F1F" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1435"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0087707C">
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008850AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Select the applicable reporting requirements, delete the alternatives that do not apply and delete italicized text. Alternative A applies where the value of the Grant is $100,000.00 or less.  Alternative B applies where the value of the Grant is between $100,000.01 and $250,000.00.  Alternative C applies where the value of the Grant is over $250,000.00.  </w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Select the applicable reporting requirements, delete the alternatives that do not apply and delete italicized text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1ED764" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="003E7564" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="0B378EE3" w14:textId="77777777" w:rsidR="003C1F1F" w:rsidRPr="008850AF" w:rsidRDefault="003C1F1F" w:rsidP="006125CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008850AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Alternative A – Value of the Grant is $100,000.00 or less.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D714279" w14:textId="77777777" w:rsidR="003C1F1F" w:rsidRPr="008850AF" w:rsidRDefault="003C1F1F" w:rsidP="006125CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008850AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternative </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00765283">
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008850AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Value of the Grant is over $</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0087707C">
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008850AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0,000.00.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3639F344" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="1C498250" w14:textId="71E32A27" w:rsidR="003C1F1F" w:rsidRDefault="003C1F1F" w:rsidP="00D16303">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1ED764" w14:textId="3B40DF70" w:rsidR="00D70F1A" w:rsidRPr="005245E5" w:rsidRDefault="00D70F1A" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-        <w:ind w:left="1440" w:hanging="990"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Alternative A (value of the Grant is $100,000.00 or less)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3639F344" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00FD52EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upon the expiry of the Term or earlier termination of this Agreement in accordance with sections 6.1 or 6.2, the Recipient shall, within sixty (60) days or within another timeframe as directed by the Minister:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68364CAB" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="68364CAB" w14:textId="2A899253" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t xml:space="preserve">return to the Minister any funds advanced under this Agreement, except for the payment of expenses which have </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1F1F">
+        <w:t xml:space="preserve">actually </w:t>
+      </w:r>
+      <w:r w:rsidR="00F773AE">
+        <w:t>accrued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t xml:space="preserve"> as a result of this Agreement; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06283B94" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="06283B94" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
-[...6 lines deleted...]
-        <w:t>Project and a financial report detailing the actual amount of Grant Proceeds expended; and</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8310B">
+        <w:t>submit to the Minister a certificate signed by the appropriate representative of the Recipient confirming that the Grant Proceeds were used solely for the Project and a financial report detailing the actual amount of Grant Proceeds expended; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50824F1E" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="50824F1E" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="720"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8310B">
         <w:t>report to the Minister on the results achieved through the conduct of the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32220E23" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="12AD826C" w14:textId="77777777" w:rsidR="00B545D5" w:rsidRPr="00B545D5" w:rsidRDefault="00B545D5" w:rsidP="006F643B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...64 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F851F31" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="32220E23" w14:textId="10B52B69" w:rsidR="00D70F1A" w:rsidRPr="006F643B" w:rsidRDefault="00D70F1A" w:rsidP="005245E5">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="460"/>
         </w:tabs>
-        <w:spacing w:before="103"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F643B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alternative B (value of the Grant is </w:t>
+      </w:r>
+      <w:r w:rsidR="00993BE9" w:rsidRPr="006F643B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F643B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000.</w:t>
+      </w:r>
+      <w:r w:rsidR="00993BE9" w:rsidRPr="006F643B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F643B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F851F31" w14:textId="00067B75" w:rsidR="00D70F1A" w:rsidRPr="00685FD6" w:rsidRDefault="00D70F1A" w:rsidP="00BA5FF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="460"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685FD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upon the expiry of the Term or earlier termination of this Agreement in accordance with sections 6.1 or 6.2, the Recipient shall, within ninety (90) days of the Recipient’s fiscal year-end or within another timeframe as directed by the Minister:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110A89C6" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="21F5EB45" w14:textId="0CC604F1" w:rsidR="00951536" w:rsidRPr="00951536" w:rsidRDefault="00951536" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:tabs>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00951536">
+        <w:t>return to the Minister any funds advanced under this Agreement, except for the payment of expenses which have</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1F1F">
+        <w:t xml:space="preserve"> actually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951536">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F773AE">
+        <w:t>accrued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951536">
+        <w:t xml:space="preserve"> as a result of this Agreement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5424C7" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="724F85B6" w14:textId="77777777" w:rsidR="00951536" w:rsidRPr="00951536" w:rsidRDefault="00951536" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-        <w:t>confirming that the Grant Proceeds were used solely for the Project; and</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00951536">
+        <w:t>submit to the Minister an audited financial statement and a certificate signed by the organization’s CEO and CFO (or equivalent), confirming that the Grant Proceeds were used solely for the Project; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313DACF" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
+    <w:p w14:paraId="3A6505FC" w14:textId="4CC5430E" w:rsidR="003206F4" w:rsidRPr="000706E4" w:rsidRDefault="00951536" w:rsidP="005245E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F8310B">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00951536">
+        <w:lastRenderedPageBreak/>
         <w:t>report to the Minister on the results achieved through the conduct of the Project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBDFBFC" w14:textId="77777777" w:rsidR="00D70F1A" w:rsidRPr="00F8310B" w:rsidRDefault="00D70F1A" w:rsidP="00D70F1A">
-[...170 lines deleted...]
-    <w:sectPr w:rsidR="00D70F1A" w:rsidSect="00851359">
+    <w:sectPr w:rsidR="003206F4" w:rsidRPr="000706E4" w:rsidSect="009532AD">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="2016" w:right="1325" w:bottom="1066" w:left="1325" w:header="850" w:footer="864" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31103825" w14:textId="77777777" w:rsidR="00C52ED2" w:rsidRDefault="00C52ED2">
+    <w:p w14:paraId="71E652EE" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E82B6BF" w14:textId="77777777" w:rsidR="00C52ED2" w:rsidRDefault="00C52ED2">
+    <w:p w14:paraId="5BE36A55" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5FCD44EC" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Raavi">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BDE3BEB" w14:textId="0D599A0B" w:rsidR="002A7804" w:rsidRDefault="00840E3E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="513D4EE1" w14:textId="7A4690DE" w:rsidR="001974D2" w:rsidRPr="009772D5" w:rsidRDefault="007879B8" w:rsidP="001974D2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t>SPHIFR</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E4207F" w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t>Services</w:t>
+    </w:r>
+    <w:r w:rsidR="00CE6CB1" w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (Public Bodies)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="723F7051" w14:textId="3D1AF7AC" w:rsidR="00F353D9" w:rsidRPr="009772D5" w:rsidRDefault="00F353D9" w:rsidP="001974D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F82F0A" w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
-      </w:rPr>
-[...105 lines deleted...]
-      </mc:AlternateContent>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009772D5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="723F7051" w14:textId="029D46ED" w:rsidR="00F353D9" w:rsidRDefault="00840E3E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04AE3844" w14:textId="292BF06B" w:rsidR="00F353D9" w:rsidRDefault="00F353D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...109 lines deleted...]
-    <w:r w:rsidR="00F353D9">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00F353D9">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00F353D9">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F82F0A">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00F353D9">
-[...24 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:rPr>
-[...124 lines deleted...]
-    <w:r w:rsidR="00F353D9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AB12AF2" w14:textId="77777777" w:rsidR="00F353D9" w:rsidRDefault="00F353D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...389 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73708FEB" w14:textId="77777777" w:rsidR="00C52ED2" w:rsidRDefault="00C52ED2">
+    <w:p w14:paraId="3E41EDD6" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4">
+      <w:bookmarkStart w:id="0" w:name="_Hlk198804669"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EE15C77" w14:textId="77777777" w:rsidR="00C52ED2" w:rsidRDefault="00C52ED2">
+    <w:p w14:paraId="05BC5DAF" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="35256B6C" w14:textId="77777777" w:rsidR="001F7AF4" w:rsidRDefault="001F7AF4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B9C2CC4" w14:textId="77777777" w:rsidR="00F353D9" w:rsidRDefault="00F353D9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="257ACE5E" w14:textId="77777777" w:rsidR="001974D2" w:rsidRDefault="001974D2" w:rsidP="0053086B">
     <w:pPr>
-      <w:spacing w:line="14" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-CA"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
-[...184 lines deleted...]
-        <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
+        <w:lang w:val="en-CA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="150C16EE" wp14:editId="0BD858DE">
-[...10 lines deleted...]
-          <wp:docPr id="8" name="Picture 8"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F63FCA2" wp14:editId="11B0B941">
+          <wp:extent cx="1386000" cy="432000"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
+          <wp:docPr id="457197355" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1397000" cy="520700"/>
+                    <a:ext cx="1386000" cy="432000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="7C648706" w14:textId="189A69B0" w:rsidR="00F353D9" w:rsidRPr="00F162BF" w:rsidRDefault="00F353D9" w:rsidP="00BE754E">
+  <w:p w14:paraId="16BE6DE9" w14:textId="6237C095" w:rsidR="00930AD0" w:rsidRPr="00603F93" w:rsidRDefault="003E7552" w:rsidP="001974D2">
     <w:pPr>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9498"/>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
-      <w:rPr>
-        <w:b w:val="0"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C774DD">
-[...4 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidRPr="00603F93">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t>Grant</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F162BF">
-[...125 lines deleted...]
-      </w:drawing>
+    <w:r w:rsidR="00883D3A" w:rsidRPr="00603F93">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-CA"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF94083"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F52E7984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
@@ -12745,51 +10987,250 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAF3308"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="43D8362A"/>
+    <w:tmpl w:val="694AC5D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23245794"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7E26282"/>
+    <w:lvl w:ilvl="0" w:tplc="1009000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A76992"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E550DBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12855,51 +11296,171 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298512D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E5CCECE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="315E0D56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1742A23E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12975,77 +11536,79 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3857282A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C8C8517C"/>
+    <w:tmpl w:val="E194A012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
@@ -13096,51 +11659,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D85E26"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F1AC0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13216,51 +11779,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0A4521"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1009001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -13302,51 +11865,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AA8028E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86C6D81E"/>
     <w:lvl w:ilvl="0" w:tplc="46A246E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -13391,51 +11954,171 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42771708"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="130CFE4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1435" w:hanging="975"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1540" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1900" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C8373A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="530ECE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
@@ -13512,51 +12195,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F856A7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6C2828E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13632,51 +12315,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FE7097"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1009001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -13718,51 +12401,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="545B73A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C34A8D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13831,51 +12514,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56750E58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B57001C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
@@ -13954,51 +12637,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DF67A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="694AC5D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59304393"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1742A23E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14074,51 +12870,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E117375"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E550DBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14187,51 +12983,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F068FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1742A23E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14307,51 +13103,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="739B4E40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6C2828E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1435" w:hanging="975"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14427,51 +13223,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1900" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2260" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6C6574"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E3CCAE6"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2D3A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CF42E66"/>
     <w:lvl w:ilvl="0" w:tplc="4880E7A6">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -14517,102 +13426,102 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="86193171">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1429351817">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="740911913">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000839940">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="49964894">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1210990612">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1312055351">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="155460658">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="908418913">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -14628,409 +13537,719 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2068721456">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2033191364">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="381755363">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="224800334">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2015717239">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="193160088">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="543248164">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="999699277">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1278221976">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1538010054">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="161625752">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1647006684">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="739642725">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="656959548">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2130389961">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1604530428">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="507477379">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="543248164">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="28" w16cid:durableId="435904586">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="999699277">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29" w16cid:durableId="1697845241">
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="76"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003913B3"/>
+    <w:rsid w:val="000202C7"/>
     <w:rsid w:val="00020753"/>
+    <w:rsid w:val="000214C5"/>
     <w:rsid w:val="00031876"/>
+    <w:rsid w:val="0003759C"/>
+    <w:rsid w:val="000524FB"/>
+    <w:rsid w:val="0005393D"/>
     <w:rsid w:val="000539BE"/>
     <w:rsid w:val="000563DB"/>
     <w:rsid w:val="0006238F"/>
+    <w:rsid w:val="0006372D"/>
+    <w:rsid w:val="000706E4"/>
     <w:rsid w:val="00081DE7"/>
+    <w:rsid w:val="000829B8"/>
     <w:rsid w:val="0008319C"/>
+    <w:rsid w:val="00090A23"/>
+    <w:rsid w:val="00090F89"/>
     <w:rsid w:val="00097704"/>
+    <w:rsid w:val="000A5A0A"/>
+    <w:rsid w:val="000B2F74"/>
     <w:rsid w:val="000B46D1"/>
     <w:rsid w:val="000B4920"/>
+    <w:rsid w:val="000C27EF"/>
     <w:rsid w:val="000C33A4"/>
     <w:rsid w:val="000D6EFF"/>
     <w:rsid w:val="000E3848"/>
+    <w:rsid w:val="000E3D06"/>
     <w:rsid w:val="000F00F4"/>
+    <w:rsid w:val="000F120F"/>
+    <w:rsid w:val="000F717D"/>
+    <w:rsid w:val="00100678"/>
+    <w:rsid w:val="001074C9"/>
     <w:rsid w:val="0012324D"/>
     <w:rsid w:val="001260FF"/>
+    <w:rsid w:val="001302F5"/>
+    <w:rsid w:val="00134FEA"/>
+    <w:rsid w:val="00143DE5"/>
+    <w:rsid w:val="00152BF8"/>
     <w:rsid w:val="001637D1"/>
     <w:rsid w:val="001700B7"/>
     <w:rsid w:val="00171066"/>
+    <w:rsid w:val="001735B3"/>
+    <w:rsid w:val="00173F9C"/>
     <w:rsid w:val="001741D9"/>
     <w:rsid w:val="00177B79"/>
     <w:rsid w:val="00180808"/>
+    <w:rsid w:val="00180AAD"/>
+    <w:rsid w:val="001853C3"/>
+    <w:rsid w:val="00186DD1"/>
     <w:rsid w:val="00187036"/>
+    <w:rsid w:val="0018761C"/>
     <w:rsid w:val="00193B4B"/>
+    <w:rsid w:val="001974D2"/>
+    <w:rsid w:val="001A7CB7"/>
     <w:rsid w:val="001B396E"/>
+    <w:rsid w:val="001C1717"/>
     <w:rsid w:val="001C6C69"/>
     <w:rsid w:val="001E2594"/>
+    <w:rsid w:val="001F5435"/>
+    <w:rsid w:val="001F7AF4"/>
     <w:rsid w:val="00211DE5"/>
+    <w:rsid w:val="00220764"/>
+    <w:rsid w:val="0022524F"/>
     <w:rsid w:val="00226FF3"/>
+    <w:rsid w:val="002325A4"/>
+    <w:rsid w:val="00247E48"/>
+    <w:rsid w:val="00250203"/>
     <w:rsid w:val="002538BD"/>
+    <w:rsid w:val="00255D06"/>
     <w:rsid w:val="00265DCA"/>
     <w:rsid w:val="002668B4"/>
     <w:rsid w:val="00267F17"/>
+    <w:rsid w:val="0027778F"/>
+    <w:rsid w:val="00287D34"/>
     <w:rsid w:val="00291132"/>
     <w:rsid w:val="002924B2"/>
+    <w:rsid w:val="002939C1"/>
     <w:rsid w:val="00297A97"/>
+    <w:rsid w:val="002A2B35"/>
+    <w:rsid w:val="002A70E3"/>
     <w:rsid w:val="002A7804"/>
+    <w:rsid w:val="002C2FC5"/>
     <w:rsid w:val="002C563F"/>
+    <w:rsid w:val="002C5BEA"/>
     <w:rsid w:val="002D1C89"/>
+    <w:rsid w:val="002E3153"/>
+    <w:rsid w:val="002E4410"/>
+    <w:rsid w:val="002E4D39"/>
+    <w:rsid w:val="002F44B5"/>
     <w:rsid w:val="00300C4C"/>
     <w:rsid w:val="00301CEA"/>
+    <w:rsid w:val="003206F4"/>
+    <w:rsid w:val="00324363"/>
+    <w:rsid w:val="00341D6A"/>
+    <w:rsid w:val="00341EE6"/>
     <w:rsid w:val="00350340"/>
     <w:rsid w:val="003577F2"/>
+    <w:rsid w:val="00371942"/>
+    <w:rsid w:val="00373543"/>
     <w:rsid w:val="003913B3"/>
     <w:rsid w:val="00397BCF"/>
     <w:rsid w:val="003B1C83"/>
+    <w:rsid w:val="003B5750"/>
+    <w:rsid w:val="003B751E"/>
+    <w:rsid w:val="003C1F1F"/>
+    <w:rsid w:val="003C6FB4"/>
+    <w:rsid w:val="003D06E2"/>
+    <w:rsid w:val="003D0ED3"/>
     <w:rsid w:val="003E065C"/>
     <w:rsid w:val="003E1EDD"/>
+    <w:rsid w:val="003E73A7"/>
+    <w:rsid w:val="003E7552"/>
     <w:rsid w:val="003E7564"/>
     <w:rsid w:val="003F7BCF"/>
     <w:rsid w:val="00411C8A"/>
+    <w:rsid w:val="00421B04"/>
+    <w:rsid w:val="00426763"/>
     <w:rsid w:val="004439B9"/>
+    <w:rsid w:val="00445680"/>
     <w:rsid w:val="00456FFA"/>
     <w:rsid w:val="004614C5"/>
     <w:rsid w:val="00493613"/>
+    <w:rsid w:val="00496270"/>
     <w:rsid w:val="004A669A"/>
+    <w:rsid w:val="004A6AF8"/>
     <w:rsid w:val="004B0E2A"/>
+    <w:rsid w:val="004B597B"/>
     <w:rsid w:val="004B762D"/>
     <w:rsid w:val="004D1D19"/>
     <w:rsid w:val="004D50A2"/>
+    <w:rsid w:val="004F0C91"/>
+    <w:rsid w:val="005005B3"/>
     <w:rsid w:val="0050233D"/>
     <w:rsid w:val="00502D3B"/>
+    <w:rsid w:val="00504708"/>
     <w:rsid w:val="00510B69"/>
     <w:rsid w:val="0051155A"/>
+    <w:rsid w:val="00513820"/>
     <w:rsid w:val="00514635"/>
     <w:rsid w:val="005155B3"/>
+    <w:rsid w:val="00523D36"/>
+    <w:rsid w:val="005245E5"/>
+    <w:rsid w:val="0053086B"/>
+    <w:rsid w:val="005308E9"/>
+    <w:rsid w:val="00531A07"/>
+    <w:rsid w:val="005618BA"/>
+    <w:rsid w:val="00561933"/>
+    <w:rsid w:val="00562CC5"/>
     <w:rsid w:val="0056390C"/>
+    <w:rsid w:val="00570FE6"/>
+    <w:rsid w:val="00581964"/>
     <w:rsid w:val="0058464C"/>
+    <w:rsid w:val="00586AA7"/>
     <w:rsid w:val="00587079"/>
     <w:rsid w:val="00596FC2"/>
     <w:rsid w:val="005A0D30"/>
     <w:rsid w:val="005A34FC"/>
+    <w:rsid w:val="005C1F0C"/>
+    <w:rsid w:val="005C6B89"/>
+    <w:rsid w:val="005D2F2F"/>
+    <w:rsid w:val="005D5E35"/>
     <w:rsid w:val="005E0A9C"/>
     <w:rsid w:val="005F395E"/>
-    <w:rsid w:val="005F6C71"/>
+    <w:rsid w:val="005F547B"/>
+    <w:rsid w:val="00603F93"/>
     <w:rsid w:val="0060436D"/>
     <w:rsid w:val="0060688D"/>
+    <w:rsid w:val="006075F5"/>
+    <w:rsid w:val="0060B55C"/>
+    <w:rsid w:val="00611980"/>
+    <w:rsid w:val="006125CD"/>
     <w:rsid w:val="00620FA4"/>
     <w:rsid w:val="00621F7D"/>
+    <w:rsid w:val="0063205A"/>
+    <w:rsid w:val="00645E56"/>
     <w:rsid w:val="00646FA7"/>
     <w:rsid w:val="00650944"/>
     <w:rsid w:val="00656172"/>
+    <w:rsid w:val="00657AC4"/>
+    <w:rsid w:val="00660460"/>
+    <w:rsid w:val="0066076D"/>
     <w:rsid w:val="00661AF3"/>
     <w:rsid w:val="00671B57"/>
     <w:rsid w:val="006721E9"/>
+    <w:rsid w:val="00673B13"/>
+    <w:rsid w:val="00680F30"/>
+    <w:rsid w:val="006830CB"/>
     <w:rsid w:val="00683270"/>
+    <w:rsid w:val="00685FD6"/>
     <w:rsid w:val="00691AFD"/>
+    <w:rsid w:val="006A3B3D"/>
+    <w:rsid w:val="006A705C"/>
     <w:rsid w:val="006A74CA"/>
     <w:rsid w:val="006A75F7"/>
+    <w:rsid w:val="006B419D"/>
     <w:rsid w:val="006C20BF"/>
+    <w:rsid w:val="006C32F0"/>
+    <w:rsid w:val="006D0A30"/>
+    <w:rsid w:val="006D2015"/>
     <w:rsid w:val="006D290B"/>
     <w:rsid w:val="006D3BF7"/>
     <w:rsid w:val="006F381F"/>
+    <w:rsid w:val="006F643B"/>
+    <w:rsid w:val="00700989"/>
+    <w:rsid w:val="00704CFE"/>
     <w:rsid w:val="0072371A"/>
     <w:rsid w:val="0072504E"/>
     <w:rsid w:val="00727B5F"/>
     <w:rsid w:val="007358A4"/>
+    <w:rsid w:val="00753A83"/>
+    <w:rsid w:val="00757CBF"/>
     <w:rsid w:val="00765283"/>
+    <w:rsid w:val="00766D0A"/>
     <w:rsid w:val="00766EC1"/>
     <w:rsid w:val="00770B3B"/>
     <w:rsid w:val="00776D50"/>
     <w:rsid w:val="0078044D"/>
     <w:rsid w:val="007851F7"/>
+    <w:rsid w:val="007874E5"/>
+    <w:rsid w:val="007879B8"/>
     <w:rsid w:val="00791500"/>
+    <w:rsid w:val="00791BD6"/>
+    <w:rsid w:val="00797729"/>
+    <w:rsid w:val="007A066A"/>
+    <w:rsid w:val="007A668D"/>
     <w:rsid w:val="007A7D16"/>
+    <w:rsid w:val="007B002E"/>
     <w:rsid w:val="007B27A5"/>
     <w:rsid w:val="007B420C"/>
     <w:rsid w:val="007C375B"/>
     <w:rsid w:val="007C523E"/>
     <w:rsid w:val="007D67EE"/>
     <w:rsid w:val="007D7556"/>
+    <w:rsid w:val="007E1ACA"/>
     <w:rsid w:val="007E319B"/>
+    <w:rsid w:val="007E3CA0"/>
+    <w:rsid w:val="007E484D"/>
     <w:rsid w:val="007E5167"/>
     <w:rsid w:val="007E727C"/>
+    <w:rsid w:val="007F14EB"/>
     <w:rsid w:val="007F2733"/>
+    <w:rsid w:val="00801F02"/>
+    <w:rsid w:val="0080638D"/>
     <w:rsid w:val="00817005"/>
     <w:rsid w:val="008173A2"/>
-    <w:rsid w:val="00840E3E"/>
+    <w:rsid w:val="00821752"/>
+    <w:rsid w:val="00823FEC"/>
+    <w:rsid w:val="0082767A"/>
+    <w:rsid w:val="00827766"/>
+    <w:rsid w:val="00832758"/>
     <w:rsid w:val="00851359"/>
     <w:rsid w:val="00860A0C"/>
     <w:rsid w:val="00863EBF"/>
+    <w:rsid w:val="0086799C"/>
     <w:rsid w:val="00870921"/>
     <w:rsid w:val="00872A44"/>
     <w:rsid w:val="0087707C"/>
+    <w:rsid w:val="00883D3A"/>
     <w:rsid w:val="008849BF"/>
+    <w:rsid w:val="00884ED8"/>
+    <w:rsid w:val="008850AF"/>
+    <w:rsid w:val="008860B7"/>
     <w:rsid w:val="00886B5B"/>
+    <w:rsid w:val="008A2AA9"/>
     <w:rsid w:val="008A4BA4"/>
     <w:rsid w:val="008C5CF5"/>
     <w:rsid w:val="008D214E"/>
+    <w:rsid w:val="008D4D7F"/>
+    <w:rsid w:val="008D55DE"/>
     <w:rsid w:val="008E3C70"/>
+    <w:rsid w:val="008E6DDA"/>
+    <w:rsid w:val="009054BC"/>
     <w:rsid w:val="009303A7"/>
+    <w:rsid w:val="00930AD0"/>
+    <w:rsid w:val="00936C22"/>
+    <w:rsid w:val="009455F7"/>
+    <w:rsid w:val="00951536"/>
+    <w:rsid w:val="00951B22"/>
+    <w:rsid w:val="009532AD"/>
+    <w:rsid w:val="00960253"/>
+    <w:rsid w:val="009656F9"/>
     <w:rsid w:val="00975015"/>
+    <w:rsid w:val="009772D5"/>
     <w:rsid w:val="009815EF"/>
     <w:rsid w:val="00991731"/>
+    <w:rsid w:val="00993BE9"/>
+    <w:rsid w:val="009A1AC4"/>
     <w:rsid w:val="009A68A6"/>
     <w:rsid w:val="009B2538"/>
+    <w:rsid w:val="009C660C"/>
+    <w:rsid w:val="009D07C9"/>
+    <w:rsid w:val="009D111C"/>
+    <w:rsid w:val="009D16A4"/>
     <w:rsid w:val="009D1A10"/>
+    <w:rsid w:val="009D3241"/>
+    <w:rsid w:val="009D73BF"/>
+    <w:rsid w:val="009E659B"/>
+    <w:rsid w:val="009F4F6B"/>
     <w:rsid w:val="00A04F2A"/>
+    <w:rsid w:val="00A05EF5"/>
+    <w:rsid w:val="00A07DB1"/>
     <w:rsid w:val="00A132E3"/>
     <w:rsid w:val="00A141C3"/>
+    <w:rsid w:val="00A16EC3"/>
+    <w:rsid w:val="00A4085A"/>
+    <w:rsid w:val="00A41506"/>
+    <w:rsid w:val="00A50697"/>
+    <w:rsid w:val="00A527A4"/>
     <w:rsid w:val="00A57517"/>
     <w:rsid w:val="00A575CB"/>
     <w:rsid w:val="00A641EF"/>
     <w:rsid w:val="00A67918"/>
+    <w:rsid w:val="00A73457"/>
     <w:rsid w:val="00A814DE"/>
+    <w:rsid w:val="00A81C5F"/>
     <w:rsid w:val="00A833FA"/>
+    <w:rsid w:val="00A93885"/>
     <w:rsid w:val="00A962CE"/>
+    <w:rsid w:val="00AA156A"/>
     <w:rsid w:val="00AB1241"/>
     <w:rsid w:val="00AB1340"/>
+    <w:rsid w:val="00AB2B0F"/>
     <w:rsid w:val="00AB53E7"/>
     <w:rsid w:val="00AB7266"/>
-    <w:rsid w:val="00AE4AD7"/>
+    <w:rsid w:val="00AC36A0"/>
+    <w:rsid w:val="00AC3A12"/>
+    <w:rsid w:val="00AC44CE"/>
+    <w:rsid w:val="00AC4E8A"/>
+    <w:rsid w:val="00AC6577"/>
+    <w:rsid w:val="00AD4E93"/>
     <w:rsid w:val="00AF447F"/>
     <w:rsid w:val="00B11292"/>
+    <w:rsid w:val="00B11560"/>
     <w:rsid w:val="00B14220"/>
     <w:rsid w:val="00B225CD"/>
+    <w:rsid w:val="00B2554C"/>
+    <w:rsid w:val="00B261FE"/>
     <w:rsid w:val="00B26DBA"/>
     <w:rsid w:val="00B35BB7"/>
+    <w:rsid w:val="00B44241"/>
     <w:rsid w:val="00B4470B"/>
+    <w:rsid w:val="00B522BF"/>
+    <w:rsid w:val="00B53261"/>
+    <w:rsid w:val="00B545D5"/>
     <w:rsid w:val="00B550F8"/>
     <w:rsid w:val="00B569F3"/>
     <w:rsid w:val="00B56BEE"/>
     <w:rsid w:val="00B65C72"/>
+    <w:rsid w:val="00B741E6"/>
+    <w:rsid w:val="00B75663"/>
     <w:rsid w:val="00B852A7"/>
+    <w:rsid w:val="00B85A25"/>
+    <w:rsid w:val="00B875C5"/>
     <w:rsid w:val="00B939A3"/>
+    <w:rsid w:val="00B9471B"/>
+    <w:rsid w:val="00B97C78"/>
+    <w:rsid w:val="00BA1532"/>
+    <w:rsid w:val="00BA26E8"/>
     <w:rsid w:val="00BA3554"/>
+    <w:rsid w:val="00BA5FF2"/>
     <w:rsid w:val="00BA6543"/>
     <w:rsid w:val="00BB0870"/>
+    <w:rsid w:val="00BC6F26"/>
+    <w:rsid w:val="00BD3BCE"/>
+    <w:rsid w:val="00BE33EA"/>
     <w:rsid w:val="00BE5CF7"/>
     <w:rsid w:val="00BE62B7"/>
     <w:rsid w:val="00BE754E"/>
+    <w:rsid w:val="00BE79FB"/>
+    <w:rsid w:val="00BF4235"/>
     <w:rsid w:val="00BF443E"/>
+    <w:rsid w:val="00BF72BD"/>
+    <w:rsid w:val="00BF7CC9"/>
     <w:rsid w:val="00C03956"/>
     <w:rsid w:val="00C101DA"/>
     <w:rsid w:val="00C17D2C"/>
     <w:rsid w:val="00C25223"/>
     <w:rsid w:val="00C33662"/>
-    <w:rsid w:val="00C52ED2"/>
+    <w:rsid w:val="00C34BD2"/>
+    <w:rsid w:val="00C36A2A"/>
+    <w:rsid w:val="00C42A4B"/>
+    <w:rsid w:val="00C42CE7"/>
+    <w:rsid w:val="00C44B68"/>
+    <w:rsid w:val="00C4654A"/>
     <w:rsid w:val="00C55F7B"/>
+    <w:rsid w:val="00C64AEB"/>
     <w:rsid w:val="00C7291A"/>
+    <w:rsid w:val="00C82456"/>
+    <w:rsid w:val="00C8339C"/>
+    <w:rsid w:val="00C8429D"/>
+    <w:rsid w:val="00C847BC"/>
+    <w:rsid w:val="00C85D67"/>
+    <w:rsid w:val="00C8616C"/>
     <w:rsid w:val="00C96D7D"/>
+    <w:rsid w:val="00CA4A02"/>
     <w:rsid w:val="00CB0DB6"/>
     <w:rsid w:val="00CB189F"/>
     <w:rsid w:val="00CB61CD"/>
+    <w:rsid w:val="00CE507E"/>
+    <w:rsid w:val="00CE6CB1"/>
+    <w:rsid w:val="00CF5E9E"/>
+    <w:rsid w:val="00D00834"/>
+    <w:rsid w:val="00D16303"/>
     <w:rsid w:val="00D2107E"/>
+    <w:rsid w:val="00D237C9"/>
     <w:rsid w:val="00D27E3D"/>
+    <w:rsid w:val="00D30BBF"/>
+    <w:rsid w:val="00D34266"/>
     <w:rsid w:val="00D351EE"/>
     <w:rsid w:val="00D37B57"/>
     <w:rsid w:val="00D43C18"/>
+    <w:rsid w:val="00D43FF7"/>
     <w:rsid w:val="00D6158C"/>
+    <w:rsid w:val="00D67427"/>
     <w:rsid w:val="00D70F1A"/>
+    <w:rsid w:val="00D7224F"/>
     <w:rsid w:val="00D93F50"/>
     <w:rsid w:val="00DA4532"/>
+    <w:rsid w:val="00DA6E8B"/>
+    <w:rsid w:val="00DB426D"/>
     <w:rsid w:val="00DB741D"/>
     <w:rsid w:val="00DC28BF"/>
+    <w:rsid w:val="00DC539E"/>
+    <w:rsid w:val="00DC5704"/>
+    <w:rsid w:val="00DC5BDE"/>
     <w:rsid w:val="00DE2B8C"/>
+    <w:rsid w:val="00DE3878"/>
+    <w:rsid w:val="00DE5454"/>
+    <w:rsid w:val="00DE54B4"/>
+    <w:rsid w:val="00DF05D8"/>
     <w:rsid w:val="00DF142C"/>
     <w:rsid w:val="00DF522E"/>
+    <w:rsid w:val="00DF7F49"/>
+    <w:rsid w:val="00E00B89"/>
+    <w:rsid w:val="00E05E8C"/>
+    <w:rsid w:val="00E05F67"/>
+    <w:rsid w:val="00E07450"/>
     <w:rsid w:val="00E2130F"/>
+    <w:rsid w:val="00E2432A"/>
+    <w:rsid w:val="00E339F6"/>
     <w:rsid w:val="00E33D72"/>
+    <w:rsid w:val="00E4207F"/>
     <w:rsid w:val="00E4483A"/>
     <w:rsid w:val="00E46C3A"/>
+    <w:rsid w:val="00E524A2"/>
     <w:rsid w:val="00E62A9C"/>
     <w:rsid w:val="00E62BD1"/>
+    <w:rsid w:val="00E75AFD"/>
     <w:rsid w:val="00E769FA"/>
     <w:rsid w:val="00E76C01"/>
+    <w:rsid w:val="00E857B5"/>
+    <w:rsid w:val="00E948BB"/>
     <w:rsid w:val="00EA0D1D"/>
     <w:rsid w:val="00EB07ED"/>
-    <w:rsid w:val="00EC4909"/>
+    <w:rsid w:val="00EB4D0A"/>
+    <w:rsid w:val="00EC2FEF"/>
+    <w:rsid w:val="00EC5C70"/>
+    <w:rsid w:val="00ED275D"/>
     <w:rsid w:val="00ED4A7C"/>
+    <w:rsid w:val="00ED5CF9"/>
+    <w:rsid w:val="00EE21AA"/>
     <w:rsid w:val="00EE26C4"/>
+    <w:rsid w:val="00EE2703"/>
+    <w:rsid w:val="00EF2CD5"/>
+    <w:rsid w:val="00EF7435"/>
     <w:rsid w:val="00F019E7"/>
     <w:rsid w:val="00F162BF"/>
+    <w:rsid w:val="00F24106"/>
+    <w:rsid w:val="00F26F98"/>
+    <w:rsid w:val="00F302F6"/>
     <w:rsid w:val="00F31E5A"/>
     <w:rsid w:val="00F353D9"/>
     <w:rsid w:val="00F4264A"/>
     <w:rsid w:val="00F42C2B"/>
+    <w:rsid w:val="00F43CCB"/>
     <w:rsid w:val="00F46450"/>
+    <w:rsid w:val="00F470D7"/>
     <w:rsid w:val="00F53331"/>
+    <w:rsid w:val="00F61FDB"/>
     <w:rsid w:val="00F6239F"/>
+    <w:rsid w:val="00F66220"/>
     <w:rsid w:val="00F7550F"/>
+    <w:rsid w:val="00F773AE"/>
     <w:rsid w:val="00F77A99"/>
+    <w:rsid w:val="00F82EE9"/>
     <w:rsid w:val="00F82F0A"/>
+    <w:rsid w:val="00F830C9"/>
     <w:rsid w:val="00F8310B"/>
+    <w:rsid w:val="00F91CC8"/>
+    <w:rsid w:val="00F91D58"/>
+    <w:rsid w:val="00F941EF"/>
+    <w:rsid w:val="00F95D60"/>
     <w:rsid w:val="00FA0822"/>
     <w:rsid w:val="00FA1F0E"/>
     <w:rsid w:val="00FA450F"/>
+    <w:rsid w:val="00FA4A08"/>
     <w:rsid w:val="00FA6592"/>
+    <w:rsid w:val="00FB52CA"/>
+    <w:rsid w:val="00FB58CD"/>
     <w:rsid w:val="00FC13CF"/>
     <w:rsid w:val="00FC41A7"/>
+    <w:rsid w:val="00FD52EB"/>
+    <w:rsid w:val="00FE0E61"/>
     <w:rsid w:val="00FE1820"/>
+    <w:rsid w:val="00FF05F4"/>
+    <w:rsid w:val="00FF47B4"/>
+    <w:rsid w:val="039F16E1"/>
+    <w:rsid w:val="136BB80F"/>
+    <w:rsid w:val="1630581E"/>
+    <w:rsid w:val="16812046"/>
+    <w:rsid w:val="1F336DD3"/>
+    <w:rsid w:val="27762CCE"/>
+    <w:rsid w:val="32177BF4"/>
+    <w:rsid w:val="463D19F3"/>
+    <w:rsid w:val="4D9B8C5A"/>
+    <w:rsid w:val="52D388FD"/>
+    <w:rsid w:val="5341C944"/>
+    <w:rsid w:val="5DDC4D46"/>
+    <w:rsid w:val="6C3EFF6B"/>
+    <w:rsid w:val="764CA541"/>
+    <w:rsid w:val="7E48EE3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="pa-IN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="630D983D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15378,51 +14597,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00886B5B"/>
+    <w:rsid w:val="00E07450"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="003913B3"/>
     <w:pPr>
       <w:spacing w:before="103"/>
       <w:ind w:left="460"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
@@ -15609,63 +14828,61 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C25223"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB7266"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB7266"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AB7266"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB7266"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -15704,119 +14921,139 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00886B5B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="463D19F3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00673B13"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="173308969">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="320355573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1486386843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SPHIFR@gov.ab.ca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F62AB1E7C63B4DB18053F76DF77AA945"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B7B9A34C-740F-4A34-B0CF-C3CF94C5A150}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D1035" w:rsidRDefault="003B5750" w:rsidP="003B5750">
           <w:pPr>
             <w:pStyle w:val="F62AB1E7C63B4DB18053F76DF77AA945"/>
           </w:pPr>
           <w:r w:rsidRPr="00F8310B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
@@ -15834,338 +15071,226 @@
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC5D6375-7F5D-4B05-99A0-1C362BC3CC4C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D1035" w:rsidRDefault="003B5750" w:rsidP="003B5750">
           <w:pPr>
             <w:pStyle w:val="79658F2774604FD3B5942E5F6BCF4A48"/>
           </w:pPr>
           <w:r w:rsidRPr="00F8310B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Click here to enter date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...190 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Raavi">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E00C90"/>
+    <w:rsid w:val="00032284"/>
+    <w:rsid w:val="0006638E"/>
+    <w:rsid w:val="00125D78"/>
+    <w:rsid w:val="00181EA9"/>
+    <w:rsid w:val="00186DD1"/>
+    <w:rsid w:val="001F5435"/>
+    <w:rsid w:val="00290079"/>
     <w:rsid w:val="003B5750"/>
+    <w:rsid w:val="003C6FB4"/>
+    <w:rsid w:val="003E73A7"/>
+    <w:rsid w:val="005618BA"/>
     <w:rsid w:val="005D1035"/>
+    <w:rsid w:val="0067738F"/>
+    <w:rsid w:val="007E3CA0"/>
+    <w:rsid w:val="007E484D"/>
+    <w:rsid w:val="009C660C"/>
     <w:rsid w:val="009F7F41"/>
-    <w:rsid w:val="00B514BA"/>
+    <w:rsid w:val="00A41506"/>
+    <w:rsid w:val="00A93885"/>
+    <w:rsid w:val="00AA156A"/>
+    <w:rsid w:val="00AC44CE"/>
+    <w:rsid w:val="00B2554C"/>
+    <w:rsid w:val="00B84853"/>
+    <w:rsid w:val="00BA26E8"/>
+    <w:rsid w:val="00BC6F26"/>
+    <w:rsid w:val="00BE205D"/>
+    <w:rsid w:val="00C42CE7"/>
+    <w:rsid w:val="00C75017"/>
+    <w:rsid w:val="00C8339C"/>
+    <w:rsid w:val="00DB426D"/>
+    <w:rsid w:val="00DC5704"/>
     <w:rsid w:val="00E00C90"/>
+    <w:rsid w:val="00E0313A"/>
+    <w:rsid w:val="00E93955"/>
+    <w:rsid w:val="00ED275D"/>
+    <w:rsid w:val="00EF5EBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="pa-IN"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16570,97 +15695,55 @@
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B5750"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F62AB1E7C63B4DB18053F76DF77AA945">
     <w:name w:val="F62AB1E7C63B4DB18053F76DF77AA945"/>
     <w:rsid w:val="003B5750"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="79658F2774604FD3B5942E5F6BCF4A48">
     <w:name w:val="79658F2774604FD3B5942E5F6BCF4A48"/>
     <w:rsid w:val="003B5750"/>
     <w:rPr>
       <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BFF6032812A4453A40AFC2A70E6C3EE">
-[...40 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -16923,106 +16006,79 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49CB1F68-663C-49C3-850E-0A11857CBEBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{abf2ea38-542c-4b75-bd7d-582ec36a519f}" enabled="1" method="Standard" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15457</Characters>
+  <Pages>9</Pages>
+  <Words>2087</Words>
+  <Characters>11417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>263</Lines>
+  <Paragraphs>119</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18132</CharactersWithSpaces>
+  <CharactersWithSpaces>13422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>