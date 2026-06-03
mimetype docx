--- v0 (2025-10-09)
+++ v1 (2026-06-03)
@@ -1,88 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4757EEFE" w14:textId="632A64E2" w:rsidR="003421EA" w:rsidRPr="003421EA" w:rsidRDefault="00630B41" w:rsidP="003421EA">
       <w:pPr>
         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc508962742"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122C4501" wp14:editId="37074FC2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122C4501" wp14:editId="31F14EF0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-323850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6355715" cy="8248650"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Indigenous worker safety tool kit_12NOV217.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -94,91 +91,202 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6355715" cy="8248650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3734DE1E" w14:textId="5E58B88C" w:rsidR="00A707E2" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="03482DFC" w14:textId="77777777" w:rsidR="002D141A" w:rsidRPr="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227924212"/>
       <w:bookmarkStart w:id="2" w:name="_Toc508962743"/>
       <w:bookmarkStart w:id="3" w:name="_Toc508962744"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>© 2026 Government of Alberta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0318BDE5" w14:textId="30627555" w:rsidR="002D141A" w:rsidRPr="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
+      </w:r>
+      <w:r w:rsidR="00924298">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002D141A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D141A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582EBFAF" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A583E53" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="3505FCFB" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="09C91A7F" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="368AC878" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="08F2BAFC" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="7D207840" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="0974C21B" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="4870AE15" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="32B9EE23" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="4A475725" w14:textId="77777777" w:rsidR="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="151ED802" w14:textId="77777777" w:rsidR="002D141A" w:rsidRPr="002D141A" w:rsidRDefault="002D141A" w:rsidP="002D141A"/>
+    <w:p w14:paraId="3734DE1E" w14:textId="5D426BCF" w:rsidR="00A707E2" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(Slide 1) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0CACC248" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
     <w:p w14:paraId="2E7BD799" w14:textId="34AB78AA" w:rsidR="0073134E" w:rsidRDefault="00F31173" w:rsidP="00E21399">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F31173">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3140EED2" wp14:editId="2316B8B2">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3037293D" w14:textId="7BD1843F" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -231,51 +339,51 @@
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>workshop</w:t>
       </w:r>
       <w:r w:rsidR="00157D97" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="562E16D3" w:rsidRPr="00640024">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>Appendix D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667000F8" w14:textId="28739C5E" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00857462" w:rsidP="00BA09F2">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854E76">
@@ -335,118 +443,140 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> the workshop</w:t>
       </w:r>
       <w:r w:rsidRPr="00854E76">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B93730" w14:textId="30DCF9FF" w:rsidR="00A640D9" w:rsidRPr="00B55F47" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="46B93730" w14:textId="515FECD7" w:rsidR="00A640D9" w:rsidRPr="00B55F47" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitators are encouraged to collect evaluations at the end of each workshop and either batch scan and email to </w:t>
       </w:r>
+      <w:r w:rsidR="0024446F">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>OHSPrevention</w:t>
+      </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>LBR.OHSFeedback@gov.ab.ca</w:t>
+        <w:t>@gov.ab.ca</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>and then immediately delete scanned copies</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">mail them </w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>to: 8</w:t>
+        <w:t xml:space="preserve">to: </w:t>
+      </w:r>
+      <w:r w:rsidR="0024446F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0024446F" w:rsidRPr="0024446F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="0024446F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Floor, Commerce Place 10155 102 St NW</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
-          <w:vertAlign w:val="superscript"/>
-[...11 lines deleted...]
-        <w:t>T5K 0G5. Doing this will help us improve the workshops for you and participants.</w:t>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edmonton, Alberta </w:t>
+      </w:r>
+      <w:r w:rsidR="0024446F">
+        <w:t>T5J 4G8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Doing this will help us improve the workshops for you and participants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178753D8" w14:textId="0C343B24" w:rsidR="00B55F47" w:rsidRPr="00B55F47" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Remember to read the facilitator speaking notes and not the slides. Feel free to enhance the </w:t>
       </w:r>
       <w:r w:rsidR="00E52AEF">
         <w:t>workshop</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with some of your own experiences and stories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB3B1E" w14:textId="77777777" w:rsidR="00B227C2" w:rsidRDefault="00B227C2" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E3193C" w14:textId="77777777" w:rsidR="00B227C2" w:rsidRDefault="00B227C2" w:rsidP="00B227C2">
@@ -481,98 +611,114 @@
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0063628F" w:rsidRPr="008E5A20">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F63E1BB" wp14:editId="15D7992E">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D25ADD1" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00F56487" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398A1639" w14:textId="2785C8BE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="0063628F" w:rsidP="00A640D9">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t>Hello</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
-        <w:t xml:space="preserve"> everyone, welcome and thank you for participating in the miyo pimatisiwin Indigenous workers’ guide to workplace health and safety workshop. </w:t>
+        <w:t xml:space="preserve"> everyone, welcome and thank you for participating in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t>miyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> Indigenous workers’ guide to workplace health and safety workshop. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018366BF" w14:textId="1E0F7EBF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="3EEADD03">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00157D97">
         <w:t>workshop</w:t>
       </w:r>
       <w:r w:rsidR="00157D97" w:rsidRPr="3EEADD03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is available to all First Nations, Métis and Inuit workers, along with anyone who is interested in learning more about occupational health and safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA7D556" w14:textId="651168E9" w:rsidR="006E695D" w:rsidRDefault="006E695D" w:rsidP="006E695D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content in this presentation </w:t>
@@ -592,68 +738,90 @@
       <w:r w:rsidR="00354FF6" w:rsidRPr="00AB7D43">
         <w:t>nd content provided by Indigenous organizations within Treaty 6 Territory</w:t>
       </w:r>
       <w:r>
         <w:t>. Together</w:t>
       </w:r>
       <w:r w:rsidR="00100A41">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> we will explore </w:t>
       </w:r>
       <w:r w:rsidR="00100A41">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0048384E">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> through Indigenous perspectives</w:t>
       </w:r>
       <w:r w:rsidR="0048384E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679972AC" w14:textId="44A03803" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00774FFA" w:rsidP="00157D97">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Miyo pimatisiwin </w:t>
+    <w:p w14:paraId="679972AC" w14:textId="0191BCE2" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00774FFA" w:rsidP="00157D97">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157D97">
         <w:t>in Cree</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> translates to ‘good life’ or ‘to live in a good way’</w:t>
+        <w:t xml:space="preserve"> translates to ‘good life’ or ‘to live in a good way</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00157D97">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00610DEA">
-        <w:t>Miyo pimatisiwin in the workplace begins with learning about important occupational health and saf</w:t>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00610DEA">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00610DEA">
+        <w:t xml:space="preserve"> in the workplace begins with learning about important occupational health and saf</w:t>
       </w:r>
       <w:r w:rsidR="00E52AEF">
         <w:t>ety information and resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A66FC4" w14:textId="0C496F00" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00E765A3">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>We respectfully acknowledge Treaty 6, Treaty 7, Treaty 8, Treaty 4 and Treaty 10 Territory. We also acknowledge the M</w:t>
       </w:r>
       <w:r>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tis People of Alberta who share a deep history with this land, and we honour and respect Elders, past, present and future.  </w:t>
       </w:r>
     </w:p>
@@ -723,58 +891,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="2491D1BC">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:270pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
-            <v:imagedata r:id="rId12" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:275.15pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId13" o:title=""/>
             <w10:bordertop type="single" width="4" shadow="t"/>
             <w10:borderleft type="single" width="4" shadow="t"/>
             <w10:borderbottom type="single" width="4" shadow="t"/>
             <w10:borderright type="single" width="4" shadow="t"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1722686008" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839568061" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="103179E3" w14:textId="59706E6C" w:rsidR="00A640D9" w:rsidRPr="00F56487" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551DB315" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
@@ -791,80 +959,92 @@
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Turn off cell phone and respond to texts or call during breaks and at lunch, if you have </w:t>
       </w:r>
       <w:r w:rsidR="000D54FD" w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>childcare</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other emergencies, please feel free to quietly step out of the room to respond. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222C2E22" w14:textId="7698624C" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="222C2E22" w14:textId="2A6CB8EB" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidR="000D54FD">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>nfirm that there will be two 10-</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>minute breaks</w:t>
       </w:r>
       <w:r w:rsidR="008D0DFD">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the ~ three hour session</w:t>
+        <w:t xml:space="preserve"> in the ~ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>three-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DFD">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> session</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ABE456" w14:textId="49D0961D" w:rsidR="00A640D9" w:rsidRPr="00E23880" w:rsidRDefault="00EF35B1" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
@@ -953,11509 +1133,12376 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(Slide 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738C2FE1" w14:textId="63A89419" w:rsidR="0073134E" w:rsidRDefault="00EF35B1" w:rsidP="0073134E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF35B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55467B0B" wp14:editId="0BEB276C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="73" name="Picture 73"/>
-            <wp:cNvGraphicFramePr>
-[...224 lines deleted...]
-            <wp:docPr id="74" name="Picture 74"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2C05B6" w14:textId="02AA2C3D" w:rsidR="00A640D9" w:rsidRPr="00F56487" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
-      <w:pPr>
+    <w:p w14:paraId="5FFCF44D" w14:textId="1DEF7310" w:rsidR="00F60C97" w:rsidRPr="00F60C97" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674CE304" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00BA09F2">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The ground rules are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BADF503" w14:textId="23668B68" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Punctualit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854E76">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00857462" w:rsidRPr="00854E76">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9D1E6D" w14:textId="66DAA334" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>We have lots to cover and want to have time for questions and discussions, so please try to be back from breaks on time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A50720" w14:textId="4FCEC880" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Respect when others speak</w:t>
+      </w:r>
+      <w:r w:rsidR="00857462" w:rsidRPr="00854E76">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670F340F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deep listening is part of learning in the sharing and discussion circles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4D10B2" w14:textId="60C89F4D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Feel free to ask questions as we move through the materia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854E76">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00857462" w:rsidRPr="00854E76">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20865010" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D8D222" w14:textId="77777777" w:rsidR="00E23880" w:rsidRPr="00F56487" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Workshop notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E3E903" w14:textId="190BF3B6" w:rsidR="00A640D9" w:rsidRPr="003D1076" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
-[...158 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="500223C3" w14:textId="4E761123" w:rsidR="00E23880" w:rsidRDefault="00E23880" w:rsidP="00BA09F2">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your goal is to create a safe and interactive environment for the day, with lots of meaningful discussion during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D97">
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EEADD03">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206F0663" w14:textId="51B477AC" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="003D1076">
-[...96 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="19088F9F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3846A79F" w14:textId="2B140D5A" w:rsidR="00BC2A7C" w:rsidRPr="00565D62" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="404FB675" w14:textId="29400B91" w:rsidR="0073134E" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 6) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09995575" w14:textId="321D7DD0" w:rsidR="00BC2A7C" w:rsidRDefault="00860347" w:rsidP="0073134E">
+        <w:t xml:space="preserve">(Slide 5) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D178A15" w14:textId="2F5E12FE" w:rsidR="0073134E" w:rsidRDefault="00EF35B1" w:rsidP="0073134E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00860347">
-        <w:rPr>
+      <w:r w:rsidRPr="00EF35B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B296EE" wp14:editId="1654E9BA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="470B5D1C" wp14:editId="19FFD5EA">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="75" name="Picture 75"/>
+            <wp:docPr id="74" name="Picture 74"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B845A49" w14:textId="23C93A70" w:rsidR="00A640D9" w:rsidRPr="00DB5E95" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="1F2C05B6" w14:textId="02AA2C3D" w:rsidR="00A640D9" w:rsidRPr="00F56487" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaking notes: </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00802A89" w:rsidRPr="3EEADD03">
+        <w:t xml:space="preserve">Workshop notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3E903" w14:textId="190BF3B6" w:rsidR="00A640D9" w:rsidRPr="003D1076" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Before entering the sharing circle</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1076">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00354FF6">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>session</w:t>
+      </w:r>
+      <w:r w:rsidR="00354FF6" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">could start </w:t>
+      </w:r>
+      <w:r w:rsidR="00354FF6">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smudging</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1076" w:rsidRPr="003D1076">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1076" w:rsidRPr="003D1076">
+        <w:t>and/or opening prayer</w:t>
+      </w:r>
+      <w:r w:rsidR="00100A41">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Participants, at the end of the </w:t>
-[...5 lines deleted...]
-        <w:t>workshop</w:t>
+        <w:t xml:space="preserve"> if familiar, comfortable and appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00936B10">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> led by an Elder or cultural helper</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>, will be able to</w:t>
-[...47 lines deleted...]
-      <w:r w:rsidR="00860347">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gatherings, smudging ceremonies and opening prayers start the workshop off in a good way. If an Elder is available</w:t>
+      </w:r>
+      <w:r w:rsidR="00354FF6">
+        <w:t xml:space="preserve"> in person or virtuall</w:t>
+      </w:r>
+      <w:r w:rsidR="001D05F3">
+        <w:t>y, it would be preferable for them to lead the prayer and/or smudge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A913B32" w14:textId="58ED7489" w:rsidR="003D1076" w:rsidRPr="003D1076" w:rsidRDefault="003D1076" w:rsidP="007B7EBE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">*Please note that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1076">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>rayers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not always require a circle. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1076">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>leading</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1076">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the prayer can </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide instructions e.g. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1076">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>stay seated at your desks, or please rise at your desks, etc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206F0663" w14:textId="51B477AC" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="003D1076">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Ask participants to gather, if appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00936B10">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and if participants are comfortable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in a circle leaving no gaps. Before starting the sharing circle remind participants that everyone has an opportunity to share, but if they are not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>comfortable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they can pass. All participants should be actively engaged with in the sharing circle, no distractions or disrespect to other participants when in the circle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E54C5D3" w14:textId="6BCC7F4B" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your role is to facilitate conversation with participants by asking their name, where </w:t>
+      </w:r>
+      <w:r w:rsidR="00936B10">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>participants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are from and what they think a health</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF35B1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and safe workplace looks like. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54843FD0" w14:textId="4E05E511" w:rsidR="00A640D9" w:rsidRPr="00854E76" w:rsidRDefault="00610DEA" w:rsidP="00854E76">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854E76">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>To help guide the sharing circle</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF35B1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000343A0">
-[...71 lines deleted...]
-    <w:p w14:paraId="18786D55" w14:textId="16E9BF56" w:rsidR="008637F6" w:rsidRDefault="00F65D22" w:rsidP="001B01FE">
+      <w:r w:rsidRPr="00854E76">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model what you expect participants to follow. This could begin with the Elder leading the ceremony. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D79FA3" w14:textId="77777777" w:rsidR="003D1076" w:rsidRPr="00936B10" w:rsidRDefault="003D1076" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="562E16D3">
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="3B510711" w14:textId="77777777" w:rsidR="00A43772" w:rsidRDefault="00A43772" w:rsidP="00A43772">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="562E16D3">
+    </w:p>
+    <w:p w14:paraId="3846A79F" w14:textId="2B140D5A" w:rsidR="00BC2A7C" w:rsidRPr="00565D62" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 7) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AE86C9B" w14:textId="14234EE4" w:rsidR="008637F6" w:rsidRDefault="00860347" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 6) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09995575" w14:textId="321D7DD0" w:rsidR="00BC2A7C" w:rsidRDefault="00860347" w:rsidP="0073134E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00860347">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260261A2" wp14:editId="4468591F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B296EE" wp14:editId="1654E9BA">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="76" name="Picture 76"/>
+            <wp:docPr id="75" name="Picture 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484734D7" w14:textId="6863A714" w:rsidR="00A640D9" w:rsidRPr="00F65D22" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="1B845A49" w14:textId="23C93A70" w:rsidR="00A640D9" w:rsidRPr="00DB5E95" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...16 lines deleted...]
-        <w:t>o</w:t>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8870F8" w14:textId="2C535E46" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="3EEADD03">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Throughout the </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D97">
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00802A89" w:rsidRPr="3EEADD03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we will use the medicine wheel, or sacred circle, as a teaching tool to help workers understand and balance all aspects of health and safety in the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7062BAC0" w14:textId="2E7AA0BF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F56487">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All four </w:t>
+      </w:r>
+      <w:r w:rsidR="00802A89">
+        <w:t>quadrants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are in balance with each other. Each component is vital for worker health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A33DBB" w14:textId="0C983A15" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="3EEADD03">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>At the heart of the circle is the internal responsibility system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EEADD03">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2035">
+        <w:t xml:space="preserve">which includes responsibilities </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0">
+        <w:t xml:space="preserve">employers and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workers carry with them when on a work site.</w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0" w:rsidRPr="3EEADD03">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F83EAA8" w14:textId="327513CA" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each section will be explored from a workers’ perspective and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> participants with relevant occupational health and safety information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CDD997" w14:textId="3070E2B6" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants, at the end of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D97">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, will be able to</w:t>
       </w:r>
       <w:r w:rsidR="00857462" w:rsidRPr="00854E76">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A4081A" w14:textId="76F7BCC2" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="008D0DFD" w:rsidP="000210FF">
+    <w:p w14:paraId="3E21564A" w14:textId="0A336D74" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D0DFD">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D54227">
+      <w:r w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4AAB">
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">occupational health and safety (OHS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00860347">
         <w:t>laws</w:t>
       </w:r>
-      <w:r w:rsidR="562E16D3">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0">
+        <w:t xml:space="preserve">place obligations on employers, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workers,</w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0">
+        <w:t xml:space="preserve"> and others to maintain occupational health and safety at the workplace</w:t>
+      </w:r>
+      <w:r w:rsidR="00860347">
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="34D7A5C9" w14:textId="60BE85FF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:r w:rsidR="000343A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF825F5" w14:textId="03DD993F" w:rsidR="00A640D9" w:rsidRPr="00744113" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4FFFEFC7" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>rights and responsibilities of work site parties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD4F003" w14:textId="285DFE31" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="289E8461" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:r w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> health and safety tips for staying safe, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D086BEC" w14:textId="299EE76F" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...50 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and explore OHS resources and tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18786D55" w14:textId="16E9BF56" w:rsidR="008637F6" w:rsidRDefault="00F65D22" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="562E16D3">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 8) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D4F08E1" w14:textId="42A570AD" w:rsidR="00BC2A7C" w:rsidRDefault="004D406D" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 7) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE86C9B" w14:textId="14234EE4" w:rsidR="008637F6" w:rsidRDefault="00860347" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D406D">
+      <w:r w:rsidRPr="00860347">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24E3E45E" wp14:editId="55BCBAB2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="260261A2" wp14:editId="4468591F">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="8" name="Picture 8"/>
+            <wp:docPr id="76" name="Picture 76"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EA431C" w14:textId="4E0AA00A" w:rsidR="00A640D9" w:rsidRPr="00F65D22" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="484734D7" w14:textId="6863A714" w:rsidR="00A640D9" w:rsidRPr="00F65D22" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaking notes: </w:t>
-[...37 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC2FE55" w14:textId="6E9ABC59" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F65D22">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Divided into six parts, </w:t>
+      </w:r>
+      <w:r w:rsidR="0097384E">
+        <w:t xml:space="preserve">this workshop </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will introduce you t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854E76">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00857462" w:rsidRPr="00854E76">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A4081A" w14:textId="76F7BCC2" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="008D0DFD" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D0DFD">
+        <w:t xml:space="preserve">Alberta’s OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54227">
+        <w:t>laws</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D7A5C9" w14:textId="60BE85FF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DFD">
+        <w:t xml:space="preserve"> and rights</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>OHS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, with a focus on a workers’ role in health and safety,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFFEFC7" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>tips on staying safe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289E8461" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>how to report incidents and injuries,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644943F8" w14:textId="43395965" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the intricacies of workplace safety culture, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C16CEA" w14:textId="19C0859D" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">where to find more information and resources about OHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CF9DB6" w14:textId="24B0310E" w:rsidR="00834B6C" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B97684">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We’ll also ask you to complete an evaluation at the end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBD6266" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00F65D22">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1DB344" w14:textId="77777777" w:rsidR="00A43772" w:rsidRDefault="00A43772" w:rsidP="00A43772">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67792DE1" w14:textId="54B1BB06" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="10BDD2DC" w14:textId="2574BA59" w:rsidR="00BC2A7C" w:rsidRPr="00565D62" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 9)</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="478FF9A3" w14:textId="65A827C4" w:rsidR="00A640D9" w:rsidRPr="00462B66" w:rsidRDefault="00860347" w:rsidP="00462B66">
+        <w:t xml:space="preserve">(Slide 8) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4F08E1" w14:textId="12934683" w:rsidR="00BC2A7C" w:rsidRPr="0061201B" w:rsidRDefault="00A141AA" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A141AA">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="pa-IN"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F0A87B4" wp14:editId="52050E1C">
-[...2 lines deleted...]
-            <wp:docPr id="77" name="Picture 77"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="788F97BA" wp14:editId="3704CA1C">
+            <wp:extent cx="4988254" cy="2797810"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
+            <wp:docPr id="673244436" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="673244436" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4997401" cy="2802940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F09201" w14:textId="02385585" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="07EA431C" w14:textId="4E0AA00A" w:rsidR="00A640D9" w:rsidRPr="00F65D22" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46357C93" w14:textId="05E64127" w:rsidR="00517E8D" w:rsidRPr="00517E8D" w:rsidRDefault="562E16D3" w:rsidP="00F41EE0">
-[...27 lines deleted...]
-    <w:p w14:paraId="25B95A2D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="411D3C0C" w14:textId="63585C41" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F65D22">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Before we begin, I will give you a few seconds to read over </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06E7B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alberta</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06E7B">
+        <w:t xml:space="preserve"> Jobs, Economy, Trade and Immigration </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">standard disclaimer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19957F04" w14:textId="59A808D9" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F65D22">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If there is a discrepancy </w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0">
+        <w:t>between</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the information presented in the workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="000343A0">
+        <w:t xml:space="preserve"> and the legal requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Alberta’s OHS legislation is considered correct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172C453B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BDE64C" w14:textId="2FD2389A" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="67792DE1" w14:textId="54B1BB06" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 10) </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2E38C6BB" w14:textId="2B02B238" w:rsidR="00BC2A7C" w:rsidRDefault="00D54227" w:rsidP="00BC2A7C">
+        <w:t>(Slide 9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4160C400" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
+    <w:p w14:paraId="478FF9A3" w14:textId="65A827C4" w:rsidR="00A640D9" w:rsidRPr="00462B66" w:rsidRDefault="00860347" w:rsidP="00462B66">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D54227">
-        <w:rPr>
+      <w:r w:rsidRPr="00860347">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="217BD142" wp14:editId="26178C52">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F0A87B4" wp14:editId="52050E1C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Picture 6"/>
+            <wp:docPr id="77" name="Picture 77"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B44F490" w14:textId="0A0D0C06" w:rsidR="00F41EE0" w:rsidRPr="00F41EE0" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="57F09201" w14:textId="02385585" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F66FC1F" w14:textId="25136A64" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F41EE0">
+    <w:p w14:paraId="46357C93" w14:textId="05E64127" w:rsidR="00517E8D" w:rsidRPr="00517E8D" w:rsidRDefault="562E16D3" w:rsidP="00F41EE0">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">When we think about answering the question ‘what is the internal responsibility system?’ </w:t>
-[...96 lines deleted...]
-    <w:p w14:paraId="06DE8B65" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t>What is the internal responsibility system?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431E239A" w14:textId="6D1B1E35" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00C50FC7" w:rsidP="00F65D22">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>tarting at the heart of the circle, let’s discover what the internal responsibility system is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B95A2D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4188B534" w14:textId="574ED8C3" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="36BDE64C" w14:textId="2FD2389A" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 11) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="349C6F06" w14:textId="3AC3C06A" w:rsidR="00BC2A7C" w:rsidRDefault="00860347" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 10) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED2463C" w14:textId="77777777" w:rsidR="00D54227" w:rsidRPr="00D54227" w:rsidRDefault="00D54227" w:rsidP="00D54227"/>
+    <w:p w14:paraId="2E38C6BB" w14:textId="2B02B238" w:rsidR="00BC2A7C" w:rsidRDefault="00D54227" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00860347">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00D54227">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B9717C" wp14:editId="1F4366C2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="217BD142" wp14:editId="26178C52">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="78" name="Picture 78"/>
+            <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D007CF" w14:textId="3D40C2CC" w:rsidR="00A640D9" w:rsidRPr="007E77CE" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="1B44F490" w14:textId="0A0D0C06" w:rsidR="00F41EE0" w:rsidRPr="00F41EE0" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...153 lines deleted...]
-    <w:p w14:paraId="6D943627" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F66FC1F" w14:textId="25136A64" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00F41EE0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When we think about answering the question ‘what is the internal responsibility system?’ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">it is important that we view the workplace as a community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE319DC" w14:textId="5DA3B34F" w:rsidR="00A640D9" w:rsidRPr="00B120F9" w:rsidRDefault="562E16D3" w:rsidP="00F41EE0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Everyone within that community has responsibilities such as showing care, sharing knowledge and protecting </w:t>
+      </w:r>
+      <w:r w:rsidR="007C20A0">
+        <w:t xml:space="preserve">health and safety at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the workplace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12399AFF" w14:textId="24146E59" w:rsidR="000343A0" w:rsidRDefault="000343A0" w:rsidP="00F41EE0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers have the </w:t>
+      </w:r>
+      <w:r w:rsidR="00714E96">
+        <w:t xml:space="preserve">greatest </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ability to determine how the work is carried out, by implementing work policies and procedures, and setting expectati</w:t>
+      </w:r>
+      <w:r w:rsidR="007C20A0">
+        <w:t xml:space="preserve">ons at the work site. With these abilities come responsibilities. Employers have </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06995">
+        <w:t>many</w:t>
+      </w:r>
+      <w:r w:rsidR="007C20A0">
+        <w:t xml:space="preserve"> obligations under OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00860347">
+        <w:t>laws</w:t>
+      </w:r>
+      <w:r w:rsidR="007C20A0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DED841" w14:textId="27F0B88B" w:rsidR="007C20A0" w:rsidRPr="00A640D9" w:rsidRDefault="007C20A0" w:rsidP="00F41EE0">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workers have less ability to control how work is carried </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>out, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> can still </w:t>
+      </w:r>
+      <w:r w:rsidR="00237FC2">
+        <w:t>participate meaningfully in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> work</w:t>
+      </w:r>
+      <w:r w:rsidR="00237FC2">
+        <w:t>place health and safety</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Workers have control over </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5E0D">
+        <w:t>the way they work</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00585D2A">
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="00585D2A">
+        <w:t xml:space="preserve">safety procedures and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5E0D">
+        <w:t>using required safety equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Thus, workers also have obligations under the OHS legislation.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DE8B65" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4188B534" w14:textId="574ED8C3" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 12) </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="15B9D017" w14:textId="4FFED592" w:rsidR="00BC2A7C" w:rsidRDefault="001E610C" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 11) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349C6F06" w14:textId="3AC3C06A" w:rsidR="00BC2A7C" w:rsidRDefault="00860347" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E610C">
-        <w:rPr>
+      <w:r w:rsidRPr="00860347">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08A729A8" wp14:editId="0FF5C642">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B9717C" wp14:editId="1F4366C2">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="79" name="Picture 79"/>
+            <wp:docPr id="78" name="Picture 78"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C087D8" w14:textId="4BAA64E9" w:rsidR="00A640D9" w:rsidRPr="007E77CE" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="36D007CF" w14:textId="3D40C2CC" w:rsidR="00A640D9" w:rsidRPr="007E77CE" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66283E83" w14:textId="14E17787" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
-[...28 lines deleted...]
-        <w:t>legislation</w:t>
+    <w:p w14:paraId="50D2FEC2" w14:textId="0D571725" w:rsidR="00A640D9" w:rsidRDefault="000D9634" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>he internal responsibility system is</w:t>
+      </w:r>
+      <w:r w:rsidR="000D15C5">
+        <w:t xml:space="preserve"> a driving </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">philosophy </w:t>
+      </w:r>
+      <w:r w:rsidR="000D15C5">
+        <w:t xml:space="preserve">underlying </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">occupational health and safety law. The main idea is a shared responsibility for health and safety, according to degree of control. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467D05F0" w14:textId="6931DEBD" w:rsidR="00B467FF" w:rsidRDefault="0086142C" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wahkohtowin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> means everything is related. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B467FF">
+        <w:t xml:space="preserve">This Indigenous </w:t>
+      </w:r>
+      <w:r w:rsidR="00B36A25">
+        <w:t xml:space="preserve">perspective </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F41">
+        <w:t>acknowledges</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467FF">
+        <w:t xml:space="preserve"> the importance of relationships in workplace health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49843576" w14:textId="32D90D4D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A71CD">
+        <w:t>depends</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001C4F41">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="005A71CD">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00393437">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interconnected</w:t>
+      </w:r>
+      <w:r w:rsidR="0086142C">
+        <w:t>ness of workplace systems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="0086142C">
+        <w:t>relationships between worksite parties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467FF" w:rsidDel="00B467FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7003D9AA" w14:textId="616C83DF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>At a workplace, kinship is displayed by</w:t>
+      </w:r>
+      <w:r w:rsidR="009753BF">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC23AE1" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">developing good relationships, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C59A7C6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">respecting workplace rules, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76862F31" w14:textId="6D9E0227" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>taking responsibility, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CD69F5" w14:textId="1D9B4EAE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>showing reciprocity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85F2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk220315653"/>
+      <w:r w:rsidR="00A85F2B">
+        <w:t>(giving back the respect and support we receive)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-    <w:p w14:paraId="7014529E" w14:textId="5E4BADE3" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="276698EC" w14:textId="3DAC88B5" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Throughout our </w:t>
+      </w:r>
+      <w:r w:rsidR="00B467FF">
+        <w:t>workshop,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you will see how </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>themes of relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, responsibility, respect and reciprocity are interconnected to support workplace health and safety.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D943627" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E7FBE71" w14:textId="3D21F11F" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 13) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56B26F6F" w14:textId="5EF1FE66" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 12) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2C1564" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
+    <w:p w14:paraId="15B9D017" w14:textId="4FFED592" w:rsidR="00BC2A7C" w:rsidRDefault="001E610C" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0007585D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="001E610C">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B97E54" wp14:editId="5B3005E0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08A729A8" wp14:editId="0FF5C642">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="22" name="Picture 22"/>
+            <wp:docPr id="79" name="Picture 79"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD7CAC5" w14:textId="18037DE7" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="25C087D8" w14:textId="4BAA64E9" w:rsidR="00A640D9" w:rsidRPr="007E77CE" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738AD1F6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...61 lines deleted...]
-        <w:t>OHS Act</w:t>
+    <w:p w14:paraId="66283E83" w14:textId="14E17787" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="00C50FC7">
-        <w:t xml:space="preserve"> and regulations. </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="002601CA">
+        <w:t>part</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4819">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4819">
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> explore </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4819">
+        <w:t xml:space="preserve">Alberta’s OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t>legislation</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66592988" w14:textId="7B355383" w:rsidR="00713895" w:rsidRDefault="00931A40" w:rsidP="00EA6836">
-[...24 lines deleted...]
-      <w:r w:rsidR="00545870">
+    <w:p w14:paraId="6DB0C9B2" w14:textId="0B572352" w:rsidR="00DE33B3" w:rsidRPr="007E77CE" w:rsidRDefault="002601CA" w:rsidP="007E77CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Embedded into t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve">his section </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve"> theme of relationship</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00986A67">
+        <w:t xml:space="preserve"> and kinship</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BB12BC" w14:textId="21A0EDB0" w:rsidR="009351C9" w:rsidRPr="00A640D9" w:rsidRDefault="00931A40" w:rsidP="00EA6836">
-[...98 lines deleted...]
-    <w:p w14:paraId="721E50A3" w14:textId="77777777" w:rsidR="00A43772" w:rsidRDefault="00A43772">
+    <w:p w14:paraId="185AD162" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46487F9F" w14:textId="27E75E6D" w:rsidR="00462B66" w:rsidRPr="00462B66" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="7014529E" w14:textId="5E4BADE3" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 14)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70A56BEB" w14:textId="10A432AC" w:rsidR="00BC2A7C" w:rsidRDefault="00A036AD" w:rsidP="00BC2A7C">
+        <w:t xml:space="preserve">(Slide 13) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B26F6F" w14:textId="5EF1FE66" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A036AD">
+      <w:r w:rsidRPr="0007585D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0638B4F9" wp14:editId="488368AF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B97E54" wp14:editId="5B3005E0">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="19" name="Picture 19"/>
+            <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8F3A36" w14:textId="489F6031" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="6AD7CAC5" w14:textId="18037DE7" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC3914E" w14:textId="0D0C4560" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">You as a worker should know that the </w:t>
+    <w:p w14:paraId="738AD1F6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alberta’s </w:t>
       </w:r>
       <w:r w:rsidRPr="3EEADD03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>OHS Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="562E16D3">
-[...65 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> is an important law that affects you as a worker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA5C7E0" w14:textId="59FE8FC3" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This law sets </w:t>
+      </w:r>
+      <w:r w:rsidR="00B518D0">
+        <w:t xml:space="preserve">general </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rules to protect and promote the health and safety of workers throughout Alberta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B518D0">
+        <w:t xml:space="preserve"> It sets out the general duties of regulated work site parties, such as employers, supervisors and workers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DFAC23" w14:textId="7BEC54C4" w:rsidR="002601CA" w:rsidRDefault="00611081" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In Alberta, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3A62">
+        <w:t xml:space="preserve">regulated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00B518D0">
+        <w:t>ork site parties</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3A62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="562E16D3">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002601CA">
+        <w:t xml:space="preserve">are required to follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="002601CA" w:rsidRPr="00640024">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50FC7">
+        <w:t xml:space="preserve"> and regulations. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06995">
+        <w:t xml:space="preserve">The main regulation is the OHS Code. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50FC7" w:rsidDel="000E0138">
+        <w:t xml:space="preserve">The OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0138">
+        <w:t>Code specifies detailed technical standards and health and safety rules</w:t>
+      </w:r>
+      <w:r w:rsidR="002601CA">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66592988" w14:textId="37C8E414" w:rsidR="00713895" w:rsidRDefault="00931A40" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="001E610C">
+        <w:t>laws help</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to reduce worker injuries. However, despite this legislation, in </w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A7">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3202">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="562E16D3">
-[...6 lines deleted...]
-    <w:p w14:paraId="36EA58DC" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A7">
+        <w:t xml:space="preserve">203 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">workers died, and </w:t>
+      </w:r>
+      <w:r w:rsidR="000E28A7">
+        <w:t>49,831</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> workers were injured in Alberta</w:t>
+      </w:r>
+      <w:r w:rsidR="00545870">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BB12BC" w14:textId="21A0EDB0" w:rsidR="009351C9" w:rsidRPr="00A640D9" w:rsidRDefault="00931A40" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is more to do to ensure that every worker can work in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A17">
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A17">
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> way</w:t>
+      </w:r>
+      <w:r w:rsidR="00545870">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2424D812" w14:textId="58DA9F49" w:rsidR="00D5243D" w:rsidRDefault="562E16D3" w:rsidP="00931A40">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00100A41">
+        <w:t xml:space="preserve">Government </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of Alberta can enforce OHS rules to ensure they are not broken. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0138">
+        <w:t xml:space="preserve">OHS officers carry out work site inspection to monitor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E0138">
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E0138">
+        <w:t xml:space="preserve"> and they can take actions to enforce compliance. For instance, </w:t>
+      </w:r>
+      <w:r w:rsidR="0018258F">
+        <w:t>OHS officers</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0138">
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:r w:rsidR="0018258F">
+        <w:t xml:space="preserve">issue </w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40">
+        <w:t>compliance orders</w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40" w:rsidDel="0018258F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3265" w:rsidDel="0018258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40">
+        <w:t>administrative penalties</w:t>
+      </w:r>
+      <w:r w:rsidR="0018258F">
+        <w:t>, or make referrals for prosecution</w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40" w:rsidDel="0018258F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CBBB90" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="0018258F" w:rsidP="00931A40">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, they </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">have authority to write </w:t>
+      </w:r>
+      <w:r w:rsidR="00B518D0">
+        <w:t xml:space="preserve">employers, supervisors or workers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t>immediate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">, on the-spot tickets for specific contraventions of OHS legislation. Ticket amounts </w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40">
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>range from $100 to $500 per violation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, plus a victim surcharge</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00931A40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721E50A3" w14:textId="77777777" w:rsidR="00A43772" w:rsidRDefault="00A43772">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AB6DD5" w14:textId="11AD0D77" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="46487F9F" w14:textId="27E75E6D" w:rsidR="00462B66" w:rsidRPr="00462B66" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 15)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38A16CD4" w14:textId="7836297B" w:rsidR="00BC2A7C" w:rsidRDefault="002A063D" w:rsidP="00BC2A7C">
+        <w:t>(Slide 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A56BEB" w14:textId="10A432AC" w:rsidR="00BC2A7C" w:rsidRDefault="00A036AD" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="0007585D" w:rsidRPr="0007585D">
+      <w:r w:rsidRPr="00A036AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02441E77" wp14:editId="0A517B99">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0638B4F9" wp14:editId="488368AF">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="25" name="Picture 25"/>
+            <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F2918F" w14:textId="6B81E361" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="5C8F3A36" w14:textId="489F6031" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C6E6EE" w14:textId="5970E647" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
+    <w:p w14:paraId="3DC3914E" w14:textId="0D0C4560" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHS legislation helps ensure that workers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safely return home and back to their community at the end of each day. </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DB0">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workplace health and safety rules lower the risk of workers getting seriously injured or killed on the job. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AA3AED" w14:textId="423E64CE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You as a worker should know that the </w:t>
       </w:r>
       <w:r w:rsidRPr="3EEADD03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>OHS Act</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="002837B5">
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlines: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A3448E" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>worker rights,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D89C6BD" w14:textId="15D21FAB" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00FE3266" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>your general duties</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A219D" w14:textId="7E8009E0" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3266">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>general duties</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3266" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3265">
-[...119 lines deleted...]
-    <w:p w14:paraId="6EC57B71" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>your employer and others at the work site have</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3266">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stay healthy and safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA58DC" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD68ED6" w14:textId="0420861B" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="51AB6DD5" w14:textId="11AD0D77" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 16)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38265311" w14:textId="77777777" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="00BC2A7C">
+        <w:t>(Slide 15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A16CD4" w14:textId="7836297B" w:rsidR="00BC2A7C" w:rsidRDefault="002A063D" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007585D" w:rsidRPr="0007585D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75E94013" wp14:editId="104C0181">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02441E77" wp14:editId="0A517B99">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="37" name="Picture 37"/>
+            <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AABB4BD" w14:textId="1C182F82" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="00BC2A7C">
-[...5 lines deleted...]
-    <w:p w14:paraId="29C5368E" w14:textId="2AA742EE" w:rsidR="00276314" w:rsidRPr="00A3369B" w:rsidRDefault="562E16D3" w:rsidP="00A3369B">
+    <w:p w14:paraId="36F2918F" w14:textId="6B81E361" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-      <w:r w:rsidR="00276314">
+    </w:p>
+    <w:p w14:paraId="12C6E6EE" w14:textId="5970E647" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> applies to most employers in Alberta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3265">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002837B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-      <w:r w:rsidR="00AE651E">
+      <w:r w:rsidR="00DF3265">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="002837B5">
+        <w:t>owever, there</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are exceptions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0701A5D0" w14:textId="00D030BD" w:rsidR="002837B5" w:rsidRDefault="562E16D3" w:rsidP="002837B5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One exception can include </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5282">
+        <w:t xml:space="preserve">employers </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in federally regulated </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5282">
+        <w:t>workplace</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5243D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5282">
+        <w:t xml:space="preserve"> and could</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> include First Nations communities and activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3378F">
+        <w:t xml:space="preserve"> that may be subject to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3378F" w:rsidRPr="3EEADD03">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Canad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3378F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3378F" w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00776893" w:rsidRPr="00EE7C09">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3378F" w:rsidRPr="3EEADD03">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="58202C70" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3378F" w:rsidRPr="3EEADD03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3378F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654DCC30" w14:textId="42DCACA2" w:rsidR="002837B5" w:rsidRDefault="002837B5" w:rsidP="002837B5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002837B5">
+        <w:t>Common examples of these federally regulated industries include; banks, aviation and airports, inter-provincial transportation, railways and pipelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A0D2DA" w14:textId="04E72B20" w:rsidR="002014A3" w:rsidRPr="00713895" w:rsidRDefault="00525171" w:rsidP="002014A3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00713895">
+        <w:t xml:space="preserve">There is also </w:t>
+      </w:r>
+      <w:r w:rsidR="002014A3" w:rsidRPr="00713895">
+        <w:t xml:space="preserve">an exception for certain farming and ranching operations, if you are the owner, their family member or an unwaged person working at the farm or ranch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE2754" w14:textId="5A8E3E16" w:rsidR="00525171" w:rsidRPr="00525171" w:rsidRDefault="002014A3" w:rsidP="00525171">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As well, there is </w:t>
+      </w:r>
+      <w:r w:rsidR="00525171">
+        <w:t xml:space="preserve">an exemption from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00525171">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHS Act </w:t>
+      </w:r>
+      <w:r w:rsidR="00525171">
+        <w:t xml:space="preserve">in relation to private dwellings, </w:t>
+      </w:r>
+      <w:r w:rsidR="00525171" w:rsidRPr="00525171">
+        <w:t>if a person who lives there is doing tasks for their own business, or personal work – such as household chores or repairs</w:t>
+      </w:r>
+      <w:r w:rsidR="00525171">
+        <w:t xml:space="preserve"> – in, to or around the home. (But i</w:t>
+      </w:r>
+      <w:r w:rsidR="00525171" w:rsidRPr="00525171">
+        <w:t xml:space="preserve">f you are working from home for an outside employer, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00525171" w:rsidRPr="0073619A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00525171" w:rsidRPr="00525171">
+        <w:t xml:space="preserve"> and Code apply.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC57B71" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488A2148" w14:textId="0E3085AC" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="4DD68ED6" w14:textId="0420861B" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 17)</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="762B9F58" w14:textId="2EF720AE" w:rsidR="00BC2A7C" w:rsidRDefault="00892D3B" w:rsidP="00BC2A7C">
+        <w:t>(Slide 16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38265311" w14:textId="77777777" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00892D3B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:p>
+    <w:p w14:paraId="3B327824" w14:textId="7E4C220B" w:rsidR="00BC2A7C" w:rsidRDefault="00F0752C" w:rsidP="00BC2A7C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0752C">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59AD755F" wp14:editId="6E7CA642">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D2A568" wp14:editId="5B07FCDB">
+            <wp:extent cx="4524292" cy="2705150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="80" name="Picture 80"/>
+            <wp:docPr id="960583244" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="960583244" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4534198" cy="2711073"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4499F927" w14:textId="5F6835CD" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="0AABB4BD" w14:textId="1C182F82" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="00BC2A7C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C5368E" w14:textId="2AA742EE" w:rsidR="00276314" w:rsidRPr="00A3369B" w:rsidRDefault="562E16D3" w:rsidP="00A3369B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    <w:p w14:paraId="3E51A424" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:r w:rsidR="00276314">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145B723B" w14:textId="0D907C77" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="003A54BF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634ABA73" w14:textId="18DABF61" w:rsidR="00776893" w:rsidRDefault="00776893" w:rsidP="00776893">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="003A54BF">
+        <w:t xml:space="preserve"> interconnectivity and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> importance of relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="003A54BF">
+        <w:t xml:space="preserve"> in OHS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="003A54BF">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exhibited</w:t>
+      </w:r>
+      <w:r w:rsidR="009753BF">
+        <w:t xml:space="preserve"> in the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk220315804"/>
+      <w:r w:rsidR="009B28A3">
+        <w:t>Safety and Health Week logo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7620A2A4" w14:textId="4F4233CD" w:rsidR="00A640D9" w:rsidRPr="005719CB" w:rsidRDefault="00EE7C09" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005719CB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">From </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk220315848"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>safetyandhealthweek.ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005719CB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE651E" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve">Three </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t>colours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve"> forming an equilateral triangle portray the three participating nations – Canada, the United States and Mexico – and symbolizes joint venture, cooperation and the commitment to the common goals shared by all occupational health and safety partners. The three sides stand for partnership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve"> the three countries in this joint occupational health and safety venture, as well as all tripartite partnerships between business, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t>labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve"> and governments. The connected </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t>colours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F0752C" w:rsidRPr="005719CB">
+        <w:t xml:space="preserve"> illustrate assistance and cooperation on many levels – from interpersonal relationships in the workplace to international exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="5D0C6B9C" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58202C70" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A86F2D" w14:textId="3C665EDA" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="488A2148" w14:textId="0E3085AC" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 18)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DBE0063" w14:textId="1FC87837" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00BC2A7C">
+        <w:t>(Slide 17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7684CF87" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
+    <w:p w14:paraId="762B9F58" w14:textId="2EF720AE" w:rsidR="00BC2A7C" w:rsidRDefault="00892D3B" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0007585D">
+      <w:r w:rsidRPr="00892D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B89212" wp14:editId="0BC8B04F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59AD755F" wp14:editId="6E7CA642">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="34" name="Picture 34"/>
+            <wp:docPr id="80" name="Picture 80"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4FAE5D" w14:textId="2B20C04D" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="4499F927" w14:textId="5F6835CD" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F64BEF" w14:textId="7BA7AB5F" w:rsidR="00A640D9" w:rsidRPr="00A43772" w:rsidRDefault="562E16D3" w:rsidP="00A43772">
-[...19 lines deleted...]
-    <w:p w14:paraId="33AB25A6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="26315B69" w14:textId="6F1B3E31" w:rsidR="000A31BB" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000A31BB">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In part two, we will cover some basic information about workplace responsibilities and rights, with a focus </w:t>
+      </w:r>
+      <w:r w:rsidR="00490DB0">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="000A31BB">
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve">workers </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0752C">
+        <w:t>can take an active role</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve"> to keep a workplace healthy and safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E51A424" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F35FBD" w14:textId="7BBD9933" w:rsidR="007B5AED" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="69A86F2D" w14:textId="3C665EDA" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 19)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00ACC96E" w14:textId="288CC551" w:rsidR="007B5AED" w:rsidRDefault="00892D3B" w:rsidP="007B5AED">
+        <w:t>(Slide 18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBE0063" w14:textId="1FC87837" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00892D3B">
+      <w:r w:rsidRPr="0007585D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A8C8B" wp14:editId="676E7B59">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B89212" wp14:editId="0BC8B04F">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="81" name="Picture 81"/>
+            <wp:docPr id="34" name="Picture 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB8266C" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00EA6836" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+    <w:p w14:paraId="1F4FAE5D" w14:textId="2B20C04D" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345C2F51" w14:textId="77777777" w:rsidR="00491093" w:rsidRDefault="00BB49CE" w:rsidP="007B5AED">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74F64BEF" w14:textId="7BA7AB5F" w:rsidR="00A640D9" w:rsidRPr="00A43772" w:rsidRDefault="562E16D3" w:rsidP="00A43772">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43772">
+        <w:t xml:space="preserve">Health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A43772">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A43772">
+        <w:t xml:space="preserve"> everyone’s responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3265" w:rsidRPr="00A43772">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A43772">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B5AED">
-[...69 lines deleted...]
-    <w:p w14:paraId="5230E7ED" w14:textId="7F7EA9D8" w:rsidR="00B14627" w:rsidRDefault="00B14627" w:rsidP="001B01FE">
+      <w:r w:rsidR="00DF3265">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3369B">
+        <w:t>s authority and control increase, so do health and safety responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AB25A6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F35FBD" w14:textId="7BBD9933" w:rsidR="007B5AED" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 20)</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>(Slide 19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ACC96E" w14:textId="288CC551" w:rsidR="007B5AED" w:rsidRDefault="00892D3B" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00892D3B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20C0303A" wp14:editId="0806F49E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A8C8B" wp14:editId="676E7B59">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="82" name="Picture 82"/>
+            <wp:docPr id="81" name="Picture 81"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A01E704" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
-[...12 lines deleted...]
-    <w:p w14:paraId="76DC9438" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00EA6836" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+    <w:p w14:paraId="7FB8266C" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00EA6836" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072F1465" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
-[...30 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="345C2F51" w14:textId="77777777" w:rsidR="00491093" w:rsidRDefault="00BB49CE" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Work site parties share health and safety r</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5AED">
+        <w:t xml:space="preserve">esponsibilities at the work </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5AED" w:rsidRPr="00BB49CE">
+        <w:t xml:space="preserve">site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A6F68B" w14:textId="0CFBD662" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="00876300" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB49CE">
+        <w:t>Regulated work site parties</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5AED">
+        <w:t xml:space="preserve">are defined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5AED">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">OHS Act </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="0F4514CC" w14:textId="7594B03B" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+        <w:t>OHS Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4D1ADF" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As a worker, you are a regulated work site party, as are your supervisor and employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0CB7D3" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The other regulated work site parties are suppliers, service providers, owners, contracting employers, prime contractors and temporary staffing agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F4F930" w14:textId="3CBBEEDD" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Everyone shares responsibility for health and safety, according to their level of authority and control at the work</w:t>
+      </w:r>
+      <w:r w:rsidR="00892D3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">site. The more authority you have over a work site, the more responsibilities you have. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1208709F" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, if you wear two or more hats, you must fulfill the requirements of each. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D5307E" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00FE3266">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">supervisor is also a worker, and so they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fulfill their legal obligations as a worker and as a supervisor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B23C78" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Knowing what your responsibilities are, and what the responsibilities of other work site parties are, can help you understand if the internal responsibility system is working well at your workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5230E7ED" w14:textId="7F7EA9D8" w:rsidR="00B14627" w:rsidRDefault="00B14627" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3946B510" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
+    <w:p w14:paraId="34C8DA9D" w14:textId="11989501" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="562E16D3" w:rsidP="00F53329">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 21)</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0007585D">
+        <w:t>(Slide 20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688E38D5" w14:textId="514FD6BD" w:rsidR="00B14627" w:rsidRDefault="00FD25B3" w:rsidP="00B7631B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD25B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AFE25D1" wp14:editId="12FD97E6">
-[...2 lines deleted...]
-            <wp:docPr id="35" name="Picture 35"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75F9F22A" wp14:editId="039DA1AB">
+            <wp:extent cx="4665277" cy="2626918"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
+            <wp:docPr id="918625529" name="Picture 1" descr="A white and blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="918625529" name="Picture 1" descr="A white and blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4683037" cy="2636918"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CD8CC4" w14:textId="449166A0" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="2A01E704" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DC9438" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00EA6836" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369DF892" w14:textId="1DAD712D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...65 lines deleted...]
-    <w:p w14:paraId="7131E8B5" w14:textId="77777777" w:rsidR="00DC1DFE" w:rsidRDefault="00DC1DFE">
+    <w:p w14:paraId="072F1465" w14:textId="0C863280" w:rsidR="007B5AED" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Wahkohtowin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the workplace focuses on interconnectedness, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2281">
+        <w:t>shared</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> responsibility and unity. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D73AD8">
+        <w:t>When workers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> understand</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73AD8">
+        <w:t xml:space="preserve"> their role and take an active part in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2281">
+        <w:t>their responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73AD8">
+        <w:t xml:space="preserve">, it helps create </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a healthy and safe workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342E1779" w14:textId="77777777" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Everyone has a role to play and as a worker, you have certain responsibilities that you must follow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> keep yourself and others safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E68D9E5" w14:textId="4485BB9F" w:rsidR="007618DA" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cooperating with others to protect health and safety, reporting unsafe work, using and wearing personal protective equipment when it is required and doing your part to prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are a few of the legal responsibilities you must follow. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674739F2" w14:textId="427144CA" w:rsidR="007B5AED" w:rsidRPr="00A640D9" w:rsidRDefault="007B5AED" w:rsidP="007B5AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These and some other key duties are on the slide, but it’s important to understand that there are other worker responsibilities in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHS Act </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and OHS Code, and that those may apply to you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6439C144" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3FAD7" w14:textId="7F7972B1" w:rsidR="00DC1DFE" w:rsidRDefault="00DC1DFE" w:rsidP="001B01FE">
+    <w:p w14:paraId="0F4514CC" w14:textId="7594B03B" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 22)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C7ADE1B" w14:textId="09523D48" w:rsidR="00DC1DFE" w:rsidRDefault="00BA09F2" w:rsidP="00DC1DFE">
+        <w:t>(Slide 21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683B8683" w14:textId="3A4E1196" w:rsidR="00BC2A7C" w:rsidRDefault="00D73AD8" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA09F2">
-        <w:rPr>
+      <w:r w:rsidRPr="00D73AD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70121CDD" wp14:editId="01EA4925">
-[...2 lines deleted...]
-            <wp:docPr id="96" name="Picture 96"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01D97E62" wp14:editId="66C87B52">
+            <wp:extent cx="4421529" cy="2493763"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="1955423205" name="Picture 1" descr="A white box with black text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1955423205" name="Picture 1" descr="A white box with black text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4439251" cy="2503758"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A756AC" w14:textId="77777777" w:rsidR="00DC1DFE" w:rsidRPr="00EA6836" w:rsidRDefault="00DC1DFE" w:rsidP="00DC1DFE">
+    <w:p w14:paraId="26CD8CC4" w14:textId="449166A0" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7679DC" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRDefault="00876300" w:rsidP="00876300">
-[...144 lines deleted...]
-    <w:p w14:paraId="55590FD3" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="369DF892" w14:textId="1DAD712D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As a work site party, employers typically have the most responsibilities to ensure workplace health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE3FD66" w14:textId="67B3C9E2" w:rsidR="00B14627" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Your employer is someone who employs you and others</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D3B">
+        <w:t>, including workers from a temporary staffing agency</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D3B">
+        <w:t>An employer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> can also be a </w:t>
+      </w:r>
+      <w:r w:rsidR="009D212F">
+        <w:t>designate</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D3B">
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r>
+        <w:t>employer</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D3B">
+        <w:t xml:space="preserve"> representative</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, especially in large companies</w:t>
+      </w:r>
+      <w:r w:rsidR="009D212F">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an employer representative who is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3266">
+        <w:t xml:space="preserve">overseeing </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">health and safety at the work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6555C9CF" w14:textId="4DEA6E45" w:rsidR="00A640D9" w:rsidRDefault="00FE3266" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Self-employed people are also employ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14627">
+        <w:t xml:space="preserve">ers. If you work for yourself, both employer and worker responsibilities apply to you, but you can modify them as necessary, because you’re only one person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7131E8B5" w14:textId="77777777" w:rsidR="00DC1DFE" w:rsidRDefault="00DC1DFE">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4F2316" w14:textId="2D775087" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="2FC3FAD7" w14:textId="7F7972B1" w:rsidR="00DC1DFE" w:rsidRDefault="00DC1DFE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3901BD36" w14:textId="399283AC" w:rsidR="00BC2A7C" w:rsidRDefault="00BA09F2" w:rsidP="00BC2A7C">
+        <w:t>(Slide 22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7ADE1B" w14:textId="09523D48" w:rsidR="00DC1DFE" w:rsidRDefault="00BA09F2" w:rsidP="00DC1DFE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA09F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F6CEE25" wp14:editId="20F8EF37">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70121CDD" wp14:editId="01EA4925">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="95" name="Picture 95"/>
+            <wp:docPr id="96" name="Picture 96"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C133BB1" w14:textId="1731C659" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="60A756AC" w14:textId="77777777" w:rsidR="00DC1DFE" w:rsidRPr="00EA6836" w:rsidRDefault="00DC1DFE" w:rsidP="00DC1DFE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E5C27B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...87 lines deleted...]
-    <w:p w14:paraId="6A3E6C4F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="7C7679DC" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRDefault="00876300" w:rsidP="00876300">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve"> defines supervisors as persons who have charge of a work site or authority over workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4766ADA9" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRDefault="00876300" w:rsidP="00876300">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">It’s the authority of the position that defines a supervisor, not their job title – and depending on the organization and type of work site, a supervisor may go by another name. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A57B3">
+        <w:t>A few examples are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47289075" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charge nurse, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09935F18" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">director, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755BDD2B" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">foreman, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0119C947" w14:textId="77777777" w:rsidR="008A57B3" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lead hand, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F111665" w14:textId="00DD2329" w:rsidR="008A57B3" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manager, </w:t>
+      </w:r>
+      <w:r w:rsidR="00922EFC">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C16A6A1" w14:textId="66914BAD" w:rsidR="00876300" w:rsidRPr="008A57B3" w:rsidRDefault="00876300" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>team lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55590FD3" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2A1FD1" w14:textId="30ACA4E3" w:rsidR="00A640D9" w:rsidRPr="008C0DF1" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="2A4F2316" w14:textId="2D775087" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001B01FE">
-        <w:t>Slide 24</w:t>
+        <w:t>Slide 23</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDE5C67" w14:textId="0E3CC294" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00151E41">
+    <w:p w14:paraId="3E1CFB21" w14:textId="77777777" w:rsidR="00F777FD" w:rsidRPr="00F777FD" w:rsidRDefault="00F777FD" w:rsidP="00F777FD"/>
+    <w:p w14:paraId="3901BD36" w14:textId="73328B0E" w:rsidR="00BC2A7C" w:rsidRDefault="0061201B" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0007585D">
+      <w:r w:rsidRPr="0061201B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C016CB3" wp14:editId="6DB3ED0F">
-[...2 lines deleted...]
-            <wp:docPr id="43" name="Picture 43"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1185475B" wp14:editId="1F32995F">
+            <wp:extent cx="4624640" cy="2616347"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="1803926802" name="Picture 1" descr="A blue and white sign&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1803926802" name="Picture 1" descr="A blue and white sign&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4647726" cy="2629408"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2011DA" w14:textId="5482322B" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="4C133BB1" w14:textId="1731C659" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C599DE1" w14:textId="0D7F1B69" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> is a serious and immediate threat to health and safety</w:t>
+    <w:p w14:paraId="18E5C27B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers are responsible for work site health and safety and protecting you from the hazards of your job. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41629F9B" w14:textId="462FC711" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They must also provide safety training, qualified supervision and resolve health and safety issues in a </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5129" w:rsidRPr="0058732A">
+        <w:t xml:space="preserve">timely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058732A">
+        <w:t>manner.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F91DC9D" w14:textId="3DBF6734" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Supervisors have specific health and safety responsibilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00B14627">
+        <w:t>for the workers that they supervise</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76295A55" w14:textId="77777777" w:rsidR="007618DA" w:rsidRDefault="562E16D3" w:rsidP="007618DA">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">action against you for </w:t>
+    <w:p w14:paraId="19C9750A" w14:textId="134C15DF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5129">
+        <w:t>making sure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you follow </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5129">
+        <w:t xml:space="preserve">health and safety </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A5129">
+        <w:t>laws, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009A5129">
+        <w:t xml:space="preserve"> know the hazards in your work area. </w:t>
       </w:r>
       <w:r w:rsidR="00B52BF8">
-        <w:t>acting in compliance with</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B52BF8">
-        <w:t xml:space="preserve">A few examples of disciplinary action are firing demoting or transferring you, or changing your work hours in a way that negatively affects you. Threatening to take actions like these is also disciplinary action. </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7FA49527" w14:textId="77777777" w:rsidR="007618DA" w:rsidRDefault="007618DA">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> report health and safety concerns to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B52BF8">
+        <w:t>employer, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B52BF8">
+        <w:t xml:space="preserve"> make sure that no-one they supervise engages in or is subject to workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609BB9CD" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both supervisor and employer responsibilities are important for your health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3E6C4F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0A6F70" w14:textId="1493A819" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="2B2A1FD1" w14:textId="30ACA4E3" w:rsidR="00A640D9" w:rsidRPr="008C0DF1" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 2</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001B01FE">
-        <w:t>5</w:t>
+        <w:t>Slide 24</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26242831" w14:textId="77777777" w:rsidR="00542A5E" w:rsidRDefault="00542A5E" w:rsidP="00542A5E">
-[...9 lines deleted...]
-    <w:p w14:paraId="4161D4B5" w14:textId="04B44AC5" w:rsidR="00BC2A7C" w:rsidRDefault="00393E7D" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="2CDE5C67" w14:textId="0E3CC294" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00151E41">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00393E7D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="0007585D">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13A51128" wp14:editId="3E8FD7BD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C016CB3" wp14:editId="6DB3ED0F">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="13" name="Picture 13"/>
+            <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2D1D19" w14:textId="4269ACE2" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="1F2011DA" w14:textId="5482322B" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Workshop notes:</w:t>
-[...56 lines deleted...]
-      <w:pPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C599DE1" w14:textId="0D7F1B69" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Now that you know what your responsibilities are, did you know you had rights as a worker? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050A97BC" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00EA6836">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All workers have the right to a safe, fair and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EC98C4" w14:textId="25E6DCFD" w:rsidR="00226AE1" w:rsidRDefault="562E16D3" w:rsidP="00226AE1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All workers have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074EEBC7" w14:textId="32EAA974" w:rsidR="00226AE1" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Know about the hazards of the job or at the workplace, and how to eliminate or control the hazards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2179F7EF" w14:textId="77777777" w:rsidR="00226AE1" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Participate meaningfully in health and safety activities, including expressing health and safety concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603FE3EC" w14:textId="3EA4EA10" w:rsidR="00226AE1" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Refuse dangerous work</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52BF8" w:rsidRPr="00904FEF">
+        <w:t>, if there</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52BF8" w:rsidRPr="00E6394E">
+        <w:t xml:space="preserve"> is a serious and immediate threat to health and safety</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76295A55" w14:textId="04652D8D" w:rsidR="007618DA" w:rsidRDefault="562E16D3" w:rsidP="007618DA">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You should not be afraid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ask</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> questions, express concerns or voice the right to refuse </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31EC">
+        <w:t>dangerous</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> work. Your employer cannot take </w:t>
+      </w:r>
+      <w:r w:rsidR="00471786">
+        <w:t xml:space="preserve">disciplinary </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">action against you for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52BF8">
+        <w:t>acting in compliance with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618DA">
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, regulations or Code. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52BF8">
+        <w:t>A few examples of disciplinary action are firing</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0C63">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52BF8">
+        <w:t xml:space="preserve"> demoting or transferring you, or changing your work hours in a way that negatively affects you. Threatening to take actions like these is also disciplinary action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793F773B" w14:textId="55F01383" w:rsidR="00A640D9" w:rsidRPr="00226AE1" w:rsidRDefault="007032C8" w:rsidP="007618DA">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No-one can take any action or threaten action that negatively affects your employment, for exercising your rights or carrying out your responsibilities under the OHS laws. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA49527" w14:textId="77777777" w:rsidR="007618DA" w:rsidRDefault="007618DA">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432F2812" w14:textId="6C78F574" w:rsidR="00462B66" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="0E0A6F70" w14:textId="1493A819" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 26</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>(Slide 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001B01FE">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776D5A0C" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
-    <w:p w14:paraId="7675DD23" w14:textId="75D2E082" w:rsidR="00BC2A7C" w:rsidRDefault="008A6EE4" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="26242831" w14:textId="77777777" w:rsidR="00542A5E" w:rsidRDefault="00542A5E" w:rsidP="00542A5E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4161D4B5" w14:textId="04B44AC5" w:rsidR="00BC2A7C" w:rsidRDefault="00393E7D" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="008A6EE4">
-        <w:rPr>
+      <w:r w:rsidRPr="00393E7D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35FBE492" wp14:editId="1B7C8CEF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13A51128" wp14:editId="3E8FD7BD">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="83" name="Picture 83"/>
+            <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C25C252" w14:textId="59F6DCC9" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="0E2D1D19" w14:textId="4269ACE2" w:rsidR="00A640D9" w:rsidRPr="00EA6836" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Workshop notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9C9B61" w14:textId="73CCB9C6" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00545870" w:rsidP="00A5004B">
-[...23 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="59F3C264" w14:textId="6C426AAC" w:rsidR="00545870" w:rsidRDefault="562E16D3" w:rsidP="00545870">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitators can find the information in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="001E63D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Appendix C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and learn how to conduct the first activity of the workshop. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732476E5" w14:textId="78A480F2" w:rsidR="00A640D9" w:rsidRPr="00545870" w:rsidRDefault="562E16D3" w:rsidP="00545870">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00545870">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitators should prepare this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545870">
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545870">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163D7D89" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05694052" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00537689">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752E94B3" w14:textId="41F047AF" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="432F2812" w14:textId="6C78F574" w:rsidR="00462B66" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 27</w:t>
+        <w:t>(Slide 26</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FAD9C5" w14:textId="77777777" w:rsidR="008A6EE4" w:rsidRPr="008A6EE4" w:rsidRDefault="008A6EE4" w:rsidP="008A6EE4"/>
-    <w:p w14:paraId="170B7F68" w14:textId="4BB69D8C" w:rsidR="00BC2A7C" w:rsidRDefault="008A6EE4" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="776D5A0C" w14:textId="77777777" w:rsidR="00E020F5" w:rsidRPr="00E020F5" w:rsidRDefault="00E020F5" w:rsidP="00E020F5"/>
+    <w:p w14:paraId="7675DD23" w14:textId="75D2E082" w:rsidR="00BC2A7C" w:rsidRDefault="008A6EE4" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008A6EE4">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD47578" wp14:editId="6AAB5682">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35FBE492" wp14:editId="1B7C8CEF">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="85" name="Picture 85"/>
+            <wp:docPr id="83" name="Picture 83"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57ED8A42" w14:textId="5680A6B5" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="4C25C252" w14:textId="59F6DCC9" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="7E70F716" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t>Workshop notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9C9B61" w14:textId="73CCB9C6" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00545870" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Announce the 10-minute</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> break and the time participants should be back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061AE0EF" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A214D72" w14:textId="2CE23DFE" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="752E94B3" w14:textId="41F047AF" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 28</w:t>
+        <w:t>(Slide 27</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA4BCA6" w14:textId="3CB7CF95" w:rsidR="00BC2A7C" w:rsidRDefault="008C7A48" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="39FAD9C5" w14:textId="77777777" w:rsidR="008A6EE4" w:rsidRPr="008A6EE4" w:rsidRDefault="008A6EE4" w:rsidP="008A6EE4"/>
+    <w:p w14:paraId="170B7F68" w14:textId="4BB69D8C" w:rsidR="00BC2A7C" w:rsidRDefault="008A6EE4" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008A6EE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...200 lines deleted...]
-          <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45AE57A5" wp14:editId="4C65299C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD47578" wp14:editId="6AAB5682">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="44" name="Picture 44"/>
+            <wp:docPr id="85" name="Picture 85"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43"/>
+                    <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00811A90" w:rsidRPr="00811A90">
-[...6 lines deleted...]
-    <w:p w14:paraId="0F1BC3FC" w14:textId="7E65D828" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    </w:p>
+    <w:p w14:paraId="57ED8A42" w14:textId="5680A6B5" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373A633A" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...84 lines deleted...]
-    <w:p w14:paraId="3FAAC52B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="4EDDE596" w14:textId="21F478C4" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>three</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provides safety tips that workers should know while they are at work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BD7CA4" w14:textId="4E297E0C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We will explore what staying safe looks like within a work</w:t>
+      </w:r>
+      <w:r w:rsidR="000A31BB">
+        <w:t xml:space="preserve">place and how respect relates to staying safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E70F716" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4F7154" w14:textId="6D21AB05" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="1A214D72" w14:textId="2CE23DFE" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 30</w:t>
+        <w:t>(Slide 28</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BB4A68" w14:textId="71C63000" w:rsidR="00BC2A7C" w:rsidRDefault="00640ED8" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="0AA4BCA6" w14:textId="3CB7CF95" w:rsidR="00BC2A7C" w:rsidRDefault="008C7A48" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00640ED8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="37BBDA70">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:275.15pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId40" o:title=""/>
+            <w10:bordertop type="single" width="4" shadow="t"/>
+            <w10:borderleft type="single" width="4" shadow="t"/>
+            <w10:borderbottom type="single" width="4" shadow="t"/>
+            <w10:borderright type="single" width="4" shadow="t"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1839568062" r:id="rId41"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169494B9" w14:textId="2155ECC7" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1A29CA" w14:textId="17A4EC94" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Did you know? </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk220316018"/>
+      <w:r w:rsidR="00825928" w:rsidRPr="00825928">
+        <w:t>In 2024, male workers represented most of the fatality claims (94 per cent). Male workers were 13 times as likely to have a fatal injury than female workers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC7E8AE" w14:textId="6043C9CC" w:rsidR="00A40D26" w:rsidRDefault="00C85D39" w:rsidP="00A40D26">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk220316044"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00C85D39">
+        <w:t>Sprains, strains and tears continued to be the most common injury group (54 per cent)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="007E3202">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40D26">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3202">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40D26">
+        <w:t xml:space="preserve">Alberta OHS resource portal has resources for both </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5C94">
+        <w:t>older</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40D26">
+        <w:t xml:space="preserve"> and young workers. Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00A40D26" w:rsidRPr="00E90236">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ohs-pubstore.labour.alberta.ca/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A40D26" w:rsidRPr="00E90236">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A40D26" w:rsidRPr="00E90236">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>-am-a</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A40D26">
+        <w:t xml:space="preserve"> to find these.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC20725" w14:textId="3DC27993" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A40D26" w:rsidP="00A40D26">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional information on h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40D26">
+        <w:t>ealth, s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>afety and employment standards,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40D26">
+        <w:t xml:space="preserve"> for new and young workers, and for their employers, supervisors, p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arents and teachers can be found on the Young Worker Safety OHS page</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0C8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="001D0C8F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.alberta.ca/young-workers.aspx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006A7E00">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12F42">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6060A1AA" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41376614" w14:textId="6CE9CCBF" w:rsidR="00BC2A7C" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001B01FE">
+        <w:t>Slide 29</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0553E78F" w14:textId="10C3E17E" w:rsidR="00BC2A7C" w:rsidRDefault="0007585D" w:rsidP="00BC2A7C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007585D">
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B2C5155" wp14:editId="4E3901EB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45AE57A5" wp14:editId="4C65299C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="15" name="Picture 15"/>
+            <wp:docPr id="44" name="Picture 44"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7400D7F4" w14:textId="4DB58446" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:r w:rsidR="00811A90" w:rsidRPr="00811A90">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1BC3FC" w14:textId="7E65D828" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F698F12" w14:textId="31FF8B23" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...29 lines deleted...]
-    <w:p w14:paraId="3A9A6EF2" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="373A633A" w14:textId="3F752443" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first safety tip that workers should embrace to keep </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3202">
+        <w:t>healthy and safe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is asking questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FD8940" w14:textId="1F3E19EE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Whether new to the job or a seasoned employee, all workers should ask questions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stay healthy</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3202">
+        <w:t xml:space="preserve"> and safe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A874CA4" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changes happen in the workplace regularly. Some changes involve procedures and policies, new equipment, supervisory shifts and industry standards. These changes could result in new rules for workers to follow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33941B1A" w14:textId="52F53376" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This slide gives examples of the kind of questions you can ask to do your job safely</w:t>
+      </w:r>
+      <w:r w:rsidR="00811A90">
+        <w:t xml:space="preserve">, without </w:t>
+      </w:r>
+      <w:r>
+        <w:t>getting hurt or sick from carrying out your work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C42450" w14:textId="1B944F42" w:rsidR="003927BC" w:rsidRPr="00A640D9" w:rsidRDefault="003927BC" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can ask your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t xml:space="preserve"> employer, supervisor, but also co-worker</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t>, union representative</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t xml:space="preserve"> (if you have one),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or a member of your HSC or your HS r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t>ep</w:t>
+      </w:r>
+      <w:r>
+        <w:t>resentative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t>if you have one</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003927BC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAAC52B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF3FD5" w14:textId="5CEE3CAC" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="0A4F7154" w14:textId="6D21AB05" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 31</w:t>
+        <w:t>(Slide 30</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4092DD" w14:textId="2DB5D47E" w:rsidR="00BC2A7C" w:rsidRDefault="008C7A48" w:rsidP="00BC2A7C">
+    <w:p w14:paraId="24BB4A68" w14:textId="71C63000" w:rsidR="00BC2A7C" w:rsidRDefault="00640ED8" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...183 lines deleted...]
-      <w:r w:rsidRPr="00845A76">
+      <w:r w:rsidRPr="00640ED8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="543F9044" wp14:editId="258E58F8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B2C5155" wp14:editId="4E3901EB">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="86" name="Picture 86"/>
+            <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B63A12" w14:textId="218B2634" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="7400D7F4" w14:textId="4DB58446" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DEB04A" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...15 lines deleted...]
-    <w:p w14:paraId="762E5286" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="5F698F12" w14:textId="31FF8B23" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Understanding </w:t>
+      </w:r>
+      <w:r w:rsidR="00807596">
+        <w:t xml:space="preserve">and knowing </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">what hazards are at your work is the second safety tip for workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA280E0" w14:textId="2B2E12CF" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hazards are at every workplace. Some are hidden while others are easily identifiable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223DEF85" w14:textId="6DF5B250" w:rsidR="009E213A" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hazards can cause injury, illness or death, which is why it is important that all workers know what the hazards of their job are</w:t>
+      </w:r>
+      <w:r w:rsidR="004644D0">
+        <w:t>, including the risks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A6EF2" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5F294F" w14:textId="74FE731B" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="34FF3FD5" w14:textId="5CEE3CAC" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(S</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>(Slide 31</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6092B809" w14:textId="77777777" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="00BA7CB4" w:rsidP="00BA7CB4"/>
-    <w:p w14:paraId="69C0B588" w14:textId="4F5B4836" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
+    <w:p w14:paraId="3F4092DD" w14:textId="2DB5D47E" w:rsidR="00BC2A7C" w:rsidRDefault="008C7A48" w:rsidP="00BC2A7C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7CB4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="092D662F">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:275.15pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId46" o:title=""/>
+            <w10:bordertop type="single" width="4" shadow="t"/>
+            <w10:borderleft type="single" width="4" shadow="t"/>
+            <w10:borderbottom type="single" width="4" shadow="t"/>
+            <w10:borderright type="single" width="4" shadow="t"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1839568063" r:id="rId47"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51765879" w14:textId="757A2DEF" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD95C0B" w14:textId="5AE4B0E3" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There are categories of hazards that we can go over to learn how to identify a hazard in the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ACBB96" w14:textId="62D651C7" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hazards are usually categorized as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A515B3" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>physical,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523E544F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>biological,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C354433" w14:textId="583FB57D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>chemical, and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628628C6" w14:textId="3DFC955C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>psycho</w:t>
+      </w:r>
+      <w:r w:rsidR="00845A76">
+        <w:t>social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BDDD43" w14:textId="77777777" w:rsidR="00E23880" w:rsidRPr="00A5004B" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Workshop notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DE3CFE" w14:textId="5B469644" w:rsidR="00E23880" w:rsidRPr="007F1B6A" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Facilitator should set up the second activity of the workshop called, spot the hazard. For detailed information see, the knowledge sharing activities and materials document (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00C7265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Appendix C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA991ED" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DC7B9A" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689" w:rsidP="00537689">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B27E13" w14:textId="1904B654" w:rsidR="00BC2A7C" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 32</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D37819" w14:textId="77777777" w:rsidR="00845A76" w:rsidRPr="00845A76" w:rsidRDefault="00845A76" w:rsidP="00845A76"/>
+    <w:p w14:paraId="159B89D4" w14:textId="483C8177" w:rsidR="00BC2A7C" w:rsidRDefault="00845A76" w:rsidP="00BC2A7C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845A76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BEE2511" wp14:editId="7A10FB21">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="543F9044" wp14:editId="258E58F8">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="87" name="Picture 87"/>
+            <wp:docPr id="86" name="Picture 86"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2623EAB0" w14:textId="20BF7D99" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="61B63A12" w14:textId="218B2634" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABFDCB6" w14:textId="17C5DB54" w:rsidR="007032C8" w:rsidRDefault="002D2B2E" w:rsidP="00A5004B">
-[...64 lines deleted...]
-    <w:p w14:paraId="78900D4B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="26DEB04A" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Physical hazards are often easily spotted, such as an object in the middle of a walkway that could cause a person to trip or machinery that requires skilled training to use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481DC200" w14:textId="675D9135" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Physical hazards can also include working in extreme cold or heat, sitting for long periods at an improperly fitted workspace and even driving for work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762E5286" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D762A83" w14:textId="1EA09248" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="562E16D3" w:rsidP="00BA7CB4">
+    <w:p w14:paraId="7C5F294F" w14:textId="74FE731B" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(S</w:t>
       </w:r>
       <w:r w:rsidR="001B01FE">
-        <w:t>lide 34</w:t>
+        <w:t>lide 33</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5A367B" w14:textId="44470548" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
+    <w:p w14:paraId="6092B809" w14:textId="77777777" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="00BA7CB4" w:rsidP="00BA7CB4"/>
+    <w:p w14:paraId="69C0B588" w14:textId="4F5B4836" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA7CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73A26AF4" wp14:editId="38EDFDA4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BEE2511" wp14:editId="7A10FB21">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="89" name="Picture 89"/>
+            <wp:docPr id="87" name="Picture 87"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2836DBF0" w14:textId="7823927C" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="2623EAB0" w14:textId="20BF7D99" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA05B9B" w14:textId="3214229C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">products present potential chemical hazards. </w:t>
+    <w:p w14:paraId="2ABFDCB6" w14:textId="17C5DB54" w:rsidR="007032C8" w:rsidRDefault="002D2B2E" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="007032C8">
+        <w:t>xposure to biological hazards can be harmful to your health.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E725D9" w14:textId="4D1D803B" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...237 lines deleted...]
-    <w:p w14:paraId="74356F10" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="4AEF1962" w14:textId="77B7B5D1" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bacteria, viruses, fungi and mold are </w:t>
+      </w:r>
+      <w:r w:rsidR="007032C8">
+        <w:t xml:space="preserve">some examples of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">biological hazards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F058B4F" w14:textId="0A06E5C9" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Animal and pest waste exposure </w:t>
+      </w:r>
+      <w:r w:rsidR="007032C8">
+        <w:t>can also be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> harmful </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6BC2">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your health.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C935C47" w14:textId="11250C9A" w:rsidR="007032C8" w:rsidRPr="00A640D9" w:rsidRDefault="007032C8" w:rsidP="007032C8">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some hazards can fit into more than one category. For example</w:t>
+      </w:r>
+      <w:r w:rsidR="00052FF5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidDel="007032C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a needle could be first identified as a physical hazard, but it could also carry bodily fluids, which is a biological hazard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78900D4B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474C71D2" w14:textId="64317E16" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="0D762A83" w14:textId="1EA09248" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="562E16D3" w:rsidP="00BA7CB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 35</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>(S</w:t>
+      </w:r>
+      <w:r w:rsidR="001B01FE">
+        <w:t>lide 34</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BF074B" w14:textId="77777777" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="00BA7CB4" w:rsidP="00BA7CB4"/>
-    <w:p w14:paraId="5AB76E6A" w14:textId="640A3BA9" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
+    <w:p w14:paraId="7B5A367B" w14:textId="44470548" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA7CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779FAFDD" wp14:editId="442A9996">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73A26AF4" wp14:editId="38EDFDA4">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="90" name="Picture 90"/>
+            <wp:docPr id="89" name="Picture 89"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F77E45">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:p>
+    <w:p w14:paraId="2836DBF0" w14:textId="7823927C" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA05B9B" w14:textId="3214229C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chemicals are commonly found in every workplace. From cleaning solutions to aerosols, these </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F76">
+        <w:t xml:space="preserve">products present potential chemical hazards. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E725D9" w14:textId="4D1D803B" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Byproduct waste and gases</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F76">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">re </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3F76">
+        <w:t>possible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> chemical hazards that can cause long-term impacts to health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA3B5D3" w14:textId="38E177FE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In every workplace where </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63D7">
+        <w:t>hazardous products</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are used, your employer must </w:t>
+      </w:r>
+      <w:r w:rsidR="001E63D7">
+        <w:t xml:space="preserve">ensure that these products are labelled properly and that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>safety data sheets</w:t>
+      </w:r>
+      <w:r w:rsidR="001E63D7">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E63D7">
+        <w:t>SDSs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E63D7">
+        <w:t>) are available</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The workplace hazardous material information system (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00703">
+        <w:t xml:space="preserve">requires that workers are trained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D00703">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D00703">
+        <w:t xml:space="preserve"> the hazards and safe use of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hazardous products</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2B2E">
+        <w:t xml:space="preserve"> in their workplace</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228317C7" w14:textId="4FA9B460" w:rsidR="00A640D9" w:rsidRDefault="00927A91" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note to facilitator.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7265B" w:rsidRPr="00C7265B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If asked</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about requirements for consumer products</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7265B" w:rsidRPr="00C7265B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261F5571" w14:textId="77777777" w:rsidR="00C7265B" w:rsidRPr="00C7265B" w:rsidRDefault="00C7265B" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F155344" w14:textId="318B1104" w:rsidR="00C7265B" w:rsidRPr="00C36AB4" w:rsidRDefault="00C7265B" w:rsidP="00C7265B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...50 lines deleted...]
-      <w:r w:rsidR="008D7793">
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consumer products </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>are those products that can be purchased in a store and are generally intended to be used in the home. They often include cleaning products</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2B2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adhesives. These products are labelled according to other legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2B2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D2B2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9433B6" w14:textId="75134166" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...7 lines deleted...]
-    <w:p w14:paraId="1160DDED" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="10281573" w14:textId="77777777" w:rsidR="00C7265B" w:rsidRPr="00C36AB4" w:rsidRDefault="00C7265B" w:rsidP="00C7265B">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBF4583" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00C7265B" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A comprehensive chemical safety program would include both hazardous products as regulated by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and any other products that a worker may be exposed to (which includes consumer products). Workers should still receive education and training </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3583" w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36AB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>safe use of these products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74356F10" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25713ABD" w14:textId="6D3124E2" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="474C71D2" w14:textId="64317E16" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 36</w:t>
+        <w:t>(Slide 35</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E73942" w14:textId="5B17D496" w:rsidR="00DA6A11" w:rsidRDefault="00B56FE5" w:rsidP="00DA6A11">
-[...278 lines deleted...]
-    <w:p w14:paraId="278A3BBB" w14:textId="50D1B11D" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
+    <w:p w14:paraId="59BF074B" w14:textId="77777777" w:rsidR="00BA7CB4" w:rsidRPr="00BA7CB4" w:rsidRDefault="00BA7CB4" w:rsidP="00BA7CB4"/>
+    <w:p w14:paraId="5AB76E6A" w14:textId="640A3BA9" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA7CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17847CD4" wp14:editId="50B59BF1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="779FAFDD" wp14:editId="442A9996">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="92" name="Picture 92"/>
+            <wp:docPr id="90" name="Picture 90"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54"/>
+                    <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="67186923" w14:textId="571AD024" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:r w:rsidR="00F77E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A012AA" w14:textId="30B5F623" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDC5ADA" w14:textId="351B72AF" w:rsidR="00D22CB8" w:rsidRDefault="00D22CB8" w:rsidP="00A5004B">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00273E8A">
+    <w:p w14:paraId="68F8C46B" w14:textId="7467E36A" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Psychosocial hazards can include stress, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve">shift work, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fatigue, isolated work, harassment or bullying</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE33B3">
+        <w:t xml:space="preserve"> and violence</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E64EBB9" w14:textId="77777777" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00B001A9">
-[...7 lines deleted...]
-    <w:p w14:paraId="70B3EE99" w14:textId="77777777" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00515023">
+    <w:p w14:paraId="508C5656" w14:textId="3B181427" w:rsidR="00D301D3" w:rsidRPr="00A640D9" w:rsidRDefault="00C85D39" w:rsidP="00EC4A7C">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4A7C" w:rsidRPr="00EC4A7C">
+        <w:t>acism</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, discrimination and lateral violence are also</w:t>
+      </w:r>
+      <w:r w:rsidR="002D61D9">
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4A7C" w:rsidRPr="00EC4A7C">
+        <w:t>sychosocial hazard</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004644D0">
+        <w:t xml:space="preserve"> that Indigenous workers may experience in workplaces</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7793">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9433B6" w14:textId="75134166" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Psychosocial hazards are just as harmful to your well-being, as the other hazard categories we identified and can harm your physical as well as mental health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1160DDED" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25713ABD" w14:textId="6D3124E2" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 36</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E73942" w14:textId="5B17D496" w:rsidR="00DA6A11" w:rsidRDefault="00B56FE5" w:rsidP="00DA6A11">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="668D703D">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:275.15pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId53" o:title=""/>
+            <w10:bordertop type="single" width="4" shadow="t"/>
+            <w10:borderleft type="single" width="4" shadow="t"/>
+            <w10:borderbottom type="single" width="4" shadow="t"/>
+            <w10:borderright type="single" width="4" shadow="t"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1839568064" r:id="rId54"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C706D95" w14:textId="77777777" w:rsidR="008579D9" w:rsidRPr="00206D12" w:rsidRDefault="008579D9" w:rsidP="008579D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61EE1F03">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6028C2FF" w14:textId="45401F26" w:rsidR="008579D9" w:rsidRDefault="003E31BB" w:rsidP="008579D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Part 2 of the OHS Code gives employers basic rules for hazard assessment, elimination and control. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F2E7D6" w14:textId="1A5D7A42" w:rsidR="003E31BB" w:rsidRDefault="008579D9" w:rsidP="008579D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2B2E">
+        <w:t>mployers must e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>liminat</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a hazard</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t>if that’s reasonably practicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83BFD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE42F9F" w14:textId="77777777" w:rsidR="00706128" w:rsidRDefault="003E31BB" w:rsidP="00110528">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If not, they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> control the hazard, following the hierarchy of controls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020643B4" w14:textId="764FEE2C" w:rsidR="008579D9" w:rsidRDefault="008579D9" w:rsidP="00515023">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="41D54DFB" w14:textId="77777777" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00515023">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Engineering controls</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t xml:space="preserve"> are the first choice. They isolate people from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003E31BB">
+        <w:t>a hazard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003E31BB">
+        <w:t xml:space="preserve">. They’re the best way to prevent illness or injury, if a hazard can’t be eliminated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455FF09C" w14:textId="31BFE7DE" w:rsidR="008579D9" w:rsidRDefault="003E31BB" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F1D6D54" w14:textId="77777777" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00515023">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some examples of engineering controls are</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t xml:space="preserve"> equipment guards, ventilation systems for exhaust, or hoists and cranes t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hat</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t xml:space="preserve"> lift heavy loads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9E6E90" w14:textId="36155D5A" w:rsidR="008579D9" w:rsidRDefault="008579D9" w:rsidP="00515023">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="16F7EC83" w14:textId="77777777" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00515023">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Administrative controls</w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t xml:space="preserve"> change the way people work. They’re the next best option, if a hazard can’t be eliminated and engineering controls aren’t possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35044548" w14:textId="09E87650" w:rsidR="008579D9" w:rsidRDefault="003E31BB" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some common administrative controls are safe work</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t xml:space="preserve"> practices and procedures, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidR="003A50ED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>worker supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="003A50ED">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t>signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21029D30" w14:textId="77777777" w:rsidR="00706128" w:rsidRDefault="008579D9" w:rsidP="00515023">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personal protective equipment (PPE) </w:t>
+      </w:r>
+      <w:r w:rsidR="003E31BB">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00505408">
+        <w:t xml:space="preserve">the employer’s third line of defense. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06780E25" w14:textId="3360BB6A" w:rsidR="00505408" w:rsidRDefault="00505408" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PPE </w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t xml:space="preserve">can include properly worn eye protection, approved footwear, safety harnesses, cut resistant gloves, reflective vests and hard hats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139F8335" w14:textId="424DB9FE" w:rsidR="00505408" w:rsidRDefault="00505408" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">But it’s only effective if workers use it properly, so employers must provide thorough and proper PPE training. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DCE3AF" w14:textId="77777777" w:rsidR="00505408" w:rsidRDefault="00505408" w:rsidP="00110528">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a hazard can’t be eliminated or controlled by a single control method, employers can use a combination of engineering controls, administrative controls and PPE to provide better worker health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D341F4" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A0BBC8" w14:textId="646C98C7" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+    <w:p w14:paraId="17CCD168" w14:textId="2F421959" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 38</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>(Slide 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B01FE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5550E53C" w14:textId="671206B8" w:rsidR="00DA6A11" w:rsidRDefault="00487780" w:rsidP="00DA6A11">
+    <w:p w14:paraId="278A3BBB" w14:textId="50D1B11D" w:rsidR="00DA6A11" w:rsidRDefault="00BA7CB4" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00487780">
-        <w:rPr>
+      <w:r w:rsidRPr="00BA7CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3998A985" wp14:editId="30AC23A4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17847CD4" wp14:editId="50B59BF1">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="40" name="Picture 40"/>
+            <wp:docPr id="92" name="Picture 92"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4C5DD1" w14:textId="2D84FFD4" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67186923" w14:textId="571AD024" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B7C99C" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
-[...75 lines deleted...]
-    <w:p w14:paraId="39333FE0" w14:textId="77777777" w:rsidR="00151E41" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="0DDC5ADA" w14:textId="351B72AF" w:rsidR="00D22CB8" w:rsidRDefault="00D22CB8" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hazard assessments and controls help build safe and healthy workplaces. They are at the core of every organization’s occupational health and safety program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E93685" w14:textId="568ED6E3" w:rsidR="00273E8A" w:rsidRPr="00A640D9" w:rsidRDefault="00273E8A" w:rsidP="00273E8A">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers must protect workers by eliminating or controlling hazards at the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0B193A" w14:textId="1132826E" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Speak out if you feel something is not safe and talk to your supervisor </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5F23">
+        <w:t xml:space="preserve">if you see </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uncontrolled hazards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD821A" w14:textId="2F846917" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00B001A9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">Hazards could have serious consequences </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve"> your health and safety. Respect should be given to hazards</w:t>
+      </w:r>
+      <w:r w:rsidR="00273E8A">
+        <w:t xml:space="preserve"> at the work site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E64EBB9" w14:textId="59C27E6A" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00B001A9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">You can show </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5F23">
+        <w:t>positive</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5F23" w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">actions by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B3EE99" w14:textId="15789B27" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="00B001A9" w:rsidP="00515023">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk220316196"/>
+      <w:r w:rsidR="001B5F23">
+        <w:t>the practices in place to keep you safe</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="41D54DFB" w14:textId="7691860F" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="001B5F23" w:rsidP="00515023">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>staying engaged during</w:t>
+      </w:r>
+      <w:r w:rsidR="00B001A9" w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve"> workplace training, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1D6D54" w14:textId="47D0EB41" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="001B5F23" w:rsidP="00515023">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B001A9" w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve">alert and speaking up if something isn’t right, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F7EC83" w14:textId="34DDF58E" w:rsidR="00B001A9" w:rsidRPr="00273E8A" w:rsidRDefault="001B5F23" w:rsidP="00515023">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>staying focused and present while</w:t>
+      </w:r>
+      <w:r w:rsidR="00B001A9" w:rsidRPr="00273E8A">
+        <w:t xml:space="preserve"> performing work tasks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A13CB56" w14:textId="77777777" w:rsidR="00462B66" w:rsidRDefault="00462B66" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BE7446F" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689" w:rsidP="00537689">
+    </w:p>
+    <w:p w14:paraId="352DF1EB" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689" w:rsidP="00537689">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="74A0BBC8" w14:textId="646C98C7" w:rsidR="00DA6A11" w:rsidRDefault="001B01FE" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 38</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5550E53C" w14:textId="4E6F0A83" w:rsidR="00DA6A11" w:rsidRDefault="0002526B" w:rsidP="00DA6A11">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0002526B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A9355D5" wp14:editId="5AE685F6">
+            <wp:extent cx="3645087" cy="2063856"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1849877292" name="Picture 1" descr="A blue line drawing of two people&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1849877292" name="Picture 1" descr="A blue line drawing of two people&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId56"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3645087" cy="2063856"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4C5DD1" w14:textId="2D84FFD4" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B7C99C" w14:textId="6EA41456" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The third safety tip is about recognizing, understanding and not causing or participating in </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D82BC92" w14:textId="27AD13F7" w:rsidR="00621EA2" w:rsidRPr="00A640D9" w:rsidRDefault="0086579D" w:rsidP="00AC68D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> can cause serious injury and illness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD5AEB6" w14:textId="4993DFB9" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="002448B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Harassment can include behavior often as</w:t>
+      </w:r>
+      <w:r w:rsidR="002448B9">
+        <w:t xml:space="preserve">sociated with bullying </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002448B9">
+        <w:t>such as:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002448B9">
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">omments about someone’s race, religious or spiritual beliefs, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>colour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, physical disability, mental disability, age, ancestry, place of origin, marital status, source of income, family </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>status, gender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, gender identity, gender expression and sexual orientation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9C4A0A" w14:textId="0F2A1E09" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It also includes being asked for sexual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>favo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or having someone make sexual advances towards you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D15E3D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Violence in the workplace can include threatened, attempted or actual conduct of a person that causes or is likely to cause physical or psychological injury or harm which can include domestic or sexual violence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751926B2" w14:textId="479C0704" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="001B5F23" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Besides racism and discrimination, w</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>ithin Indigenous communities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004644D0">
+        <w:t xml:space="preserve">violence and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>harassment may</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> be expressed laterally, or peer to peer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EE6104" w14:textId="47C6081C" w:rsidR="00A640D9" w:rsidRPr="00A5004B" w:rsidRDefault="562E16D3" w:rsidP="00A5004B">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This violence can include </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the mentioned </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39333FE0" w14:textId="77777777" w:rsidR="00151E41" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE7446F" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689" w:rsidP="00537689">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="029B3BF6" w14:textId="7E263C61" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 3</w:t>
       </w:r>
       <w:r w:rsidR="00217668">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3E91C0" w14:textId="77777777" w:rsidR="002448B9" w:rsidRPr="002448B9" w:rsidRDefault="002448B9" w:rsidP="002448B9"/>
-    <w:p w14:paraId="185804A4" w14:textId="49459FEA" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
+    <w:p w14:paraId="185804A4" w14:textId="3AF67BB8" w:rsidR="00DA6A11" w:rsidRDefault="0086579D" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0007585D">
+      <w:r w:rsidRPr="0086579D">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F088BEC" wp14:editId="25EC95AF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E9989A0" wp14:editId="170046EB">
+            <wp:extent cx="5486400" cy="3063240"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="1424292323" name="Picture 1" descr="A white background with blue text&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1424292323" name="Picture 1" descr="A white background with blue text&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId57"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5486400" cy="3063240"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55115EA7" w14:textId="5AE46956" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16690FCD" w14:textId="1554D059" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workplaces must be free of </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77712AD2" w14:textId="69FB1C6F" w:rsidR="0009563F" w:rsidRPr="00A640D9" w:rsidRDefault="0009563F" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Employers must address harassment or violence at the work site to ensure workers are not subject to, or do not participate in, harassment or violence at the work site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F55E18" w14:textId="5CDC7A5B" w:rsidR="00A640D9" w:rsidRDefault="0009563F" w:rsidP="0009563F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You must not cause or participate in harassment </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C26">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">violence. Workers must also </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ollow</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> employers’ </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> prevention plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C26">
+        <w:t>s. The plans must include</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> policies and procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C26">
+        <w:t xml:space="preserve">, and employers must keep them current. Employers also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA3C26">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AA3C26">
+        <w:t xml:space="preserve"> make sure workers are trained in the plans, and how to recognize </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C26">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44925A1D" w14:textId="348CE2E8" w:rsidR="00AA3C26" w:rsidRDefault="00AA3C26" w:rsidP="0009563F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If your workplace has a health and safety committee or representative, your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681117">
+        <w:t>consult them when</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00314E3F">
+        <w:t xml:space="preserve">developing, implementing and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reviewing the prevention plans</w:t>
+      </w:r>
+      <w:r w:rsidR="00681117">
+        <w:t xml:space="preserve">. If no health and safety committee or representative is required in your workplace, your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00681117">
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00681117">
+        <w:t xml:space="preserve"> consult with affected workers instead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E2A305" w14:textId="17869DAD" w:rsidR="00AA3C26" w:rsidRDefault="00314E3F" w:rsidP="0009563F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>More</w:t>
+      </w:r>
+      <w:r w:rsidR="00681117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0086579D">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3C26">
+        <w:t xml:space="preserve"> requirements are set out in Part 27 of the OHS Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5557A11C" w14:textId="43CC6637" w:rsidR="00681117" w:rsidRPr="0009563F" w:rsidRDefault="00681117" w:rsidP="0009563F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This part of the code also contains additional requirements for retail fuel and convenience store worker safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76939659" w14:textId="684C9D7D" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00217668">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FBD1EA" w14:textId="69D88ADE" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007585D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335447E8" wp14:editId="43576047">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="45" name="Picture 45"/>
+            <wp:docPr id="46" name="Picture 46"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56"/>
+                    <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55115EA7" w14:textId="5AE46956" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="61D6B20B" w14:textId="0F60B2D9" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>Workshop notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A4650F" w14:textId="77777777" w:rsidR="004D5D98" w:rsidRPr="004D5D98" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Lateral violence video</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0479487C" w14:textId="7F127157" w:rsidR="00A640D9" w:rsidRPr="004D5D98" w:rsidRDefault="00A640D9" w:rsidP="004D5D98">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidRPr="004D5D98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          </w:rPr>
+          <w:t>youtube.com/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="004D5D98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          </w:rPr>
+          <w:t>watch?v</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="004D5D98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          </w:rPr>
+          <w:t>=neWtt3sAqMM</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3BDE7385" w14:textId="76E12567" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember to set up the video before you start the </w:t>
+      </w:r>
+      <w:r w:rsidR="00157D97">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00157D97" w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and make sure that the video plays correctly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002912D" w14:textId="372E0197" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check the sound, lighting and know how to apply the closed captioning for participants who need that support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B26C2B9" w14:textId="76EC37F8" w:rsidR="000D5F8D" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Provide time after the video for debrief and review main points of the video.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B61FA5D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="000D5F8D" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="000D5F8D">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00314E3F">
-[...31 lines deleted...]
-    <w:p w14:paraId="5E42AD4F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    </w:p>
+    <w:p w14:paraId="6A1287D7" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76939659" w14:textId="684C9D7D" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="3FF53163" w14:textId="00DA6536" w:rsidR="00DA6A11" w:rsidRDefault="00217668" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>(Slide 41</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FBD1EA" w14:textId="69D88ADE" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
+    <w:p w14:paraId="556971FA" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
+    <w:p w14:paraId="3C7481AD" w14:textId="64EEF2C7" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0007585D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335447E8" wp14:editId="43576047">
-[...220 lines deleted...]
-        <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DE4ACE9" wp14:editId="08CA40B6">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="47" name="Picture 47"/>
-            <wp:cNvGraphicFramePr>
-[...106 lines deleted...]
-            <wp:docPr id="93" name="Picture 93"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427F7A16" w14:textId="2AF5ACC8" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="7E7D13E7" w14:textId="36A64663" w:rsidR="004D5D98" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="50B447D1" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+        <w:t>Workshop notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D753F90" w14:textId="3FA010C9" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Announce the 10-minute break and the time participants should be back. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2944C176" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24032E34" w14:textId="182EA673" w:rsidR="00BA2BFB" w:rsidRDefault="00217668" w:rsidP="001B01FE">
+    <w:p w14:paraId="1547F008" w14:textId="559DFECC" w:rsidR="00DA6A11" w:rsidRDefault="00217668" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 43</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA2BFB">
+        <w:t>(Slide 42</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFD7A48" w14:textId="68036B6C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="0007585D" w:rsidP="00BA2BFB">
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="08BECF92" w14:textId="77777777" w:rsidR="008D56AA" w:rsidRPr="008D56AA" w:rsidRDefault="008D56AA" w:rsidP="008D56AA"/>
+    <w:p w14:paraId="03D02D3D" w14:textId="022DDA6C" w:rsidR="00DA6A11" w:rsidRDefault="008D56AA" w:rsidP="00DA6A11">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0007585D">
+      </w:pPr>
+      <w:r w:rsidRPr="008D56AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663CEB25" wp14:editId="4A15CD46">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276E98F9" wp14:editId="58EF600C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="49" name="Picture 49"/>
+            <wp:docPr id="93" name="Picture 93"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768B4B74" w14:textId="77777777" w:rsidR="00BA2BFB" w:rsidRPr="006F1CEC" w:rsidRDefault="00BA2BFB" w:rsidP="00BA2BFB">
+    <w:p w14:paraId="427F7A16" w14:textId="2AF5ACC8" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DAA52A" w14:textId="77777777" w:rsidR="00BA2BFB" w:rsidRDefault="00BA2BFB" w:rsidP="00BA2BFB">
-[...14 lines deleted...]
-      <w:r w:rsidR="00BA2BFB" w:rsidDel="00BE50CA">
+    <w:p w14:paraId="1B7F3C30" w14:textId="5D741536" w:rsidR="0009563F" w:rsidRDefault="562E16D3" w:rsidP="0009563F">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In part four, we will cover how to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2BFB">
-[...40 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0009563F">
+        <w:t>so that injur</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D3C">
+        <w:t xml:space="preserve">ies, </w:t>
+      </w:r>
+      <w:r w:rsidR="0009563F">
+        <w:t>illness</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D3C">
+        <w:t xml:space="preserve">es or incidents are properly reported. We’ll also look at </w:t>
+      </w:r>
+      <w:r w:rsidR="0009563F">
+        <w:t>how to</w:t>
+      </w:r>
+      <w:r w:rsidR="00670550">
+        <w:t xml:space="preserve"> notify OHS about concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="0009563F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF7C397" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="50B447D1" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08107035" w14:textId="73FD1ABD" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="24032E34" w14:textId="182EA673" w:rsidR="00BA2BFB" w:rsidRDefault="00217668" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 4</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>(Slide 43</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BFB">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AD46A4" w14:textId="08AB4735" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3EFD7A48" w14:textId="68036B6C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="0007585D" w:rsidP="00BA2BFB">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007585D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DD781A4" wp14:editId="3F952BB2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663CEB25" wp14:editId="4A15CD46">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="50" name="Picture 50"/>
+            <wp:docPr id="49" name="Picture 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077178A3" w14:textId="3875EEB2" w:rsidR="00CE2408" w:rsidRPr="00122987" w:rsidRDefault="562E16D3" w:rsidP="00122987">
+    <w:p w14:paraId="768B4B74" w14:textId="77777777" w:rsidR="00BA2BFB" w:rsidRPr="006F1CEC" w:rsidRDefault="00BA2BFB" w:rsidP="00BA2BFB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+    </w:p>
+    <w:p w14:paraId="58DAA52A" w14:textId="77777777" w:rsidR="00BA2BFB" w:rsidRDefault="00BA2BFB" w:rsidP="00BA2BFB">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No matter how small an injury may appear, you should report it to your supervisor or employer as soon as possible after it happens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FF1832" w14:textId="0B732A55" w:rsidR="00BA2BFB" w:rsidRDefault="00BE50CA" w:rsidP="00BA2BFB">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BFB" w:rsidDel="00BE50CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...52 lines deleted...]
-        <w:t>, ill</w:t>
+      <w:r w:rsidR="00BA2BFB">
+        <w:t>small injury become</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BFB">
+        <w:t xml:space="preserve"> serious </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BA2BFB">
+        <w:t>later on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BA2BFB">
+        <w:t xml:space="preserve">, you will want to have a record that it happened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F04FAB" w14:textId="172E7C7F" w:rsidR="00BE50CA" w:rsidRDefault="00BE50CA" w:rsidP="00BA2BFB">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00615C23">
+        <w:t xml:space="preserve">depending on the type of incident, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your employer may have </w:t>
       </w:r>
       <w:r w:rsidR="004369CB">
-        <w:t>n</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="008D56AA">
+        <w:t xml:space="preserve">report the incident to OHS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00615C23">
+        <w:t xml:space="preserve"> or other authorities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Let’s look at the reporting requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00615C23">
+        <w:t xml:space="preserve"> for OHS and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00615C23">
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00615C23">
+        <w:t>, here</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D943E" w14:textId="27EFC48A" w:rsidR="00122987" w:rsidRDefault="00BB1AD5" w:rsidP="00122987">
-[...128 lines deleted...]
-    <w:p w14:paraId="75BB7B7D" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+    <w:p w14:paraId="4FF7C397" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C24B153" w14:textId="7EC20EB7" w:rsidR="001824CE" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+    <w:p w14:paraId="08107035" w14:textId="73FD1ABD" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 45)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06B39F2A" w14:textId="5655DF98" w:rsidR="001824CE" w:rsidRPr="00565D62" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+        <w:t>(Slide 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00217668">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AD46A4" w14:textId="08AB4735" w:rsidR="00DA6A11" w:rsidRDefault="0007585D" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007585D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A186792" wp14:editId="354A0B0E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DD781A4" wp14:editId="3F952BB2">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="51" name="Picture 51"/>
+            <wp:docPr id="50" name="Picture 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EDB1DA" w14:textId="77777777" w:rsidR="001824CE" w:rsidRDefault="001824CE" w:rsidP="001824CE">
-      <w:r w:rsidRPr="562E16D3">
+    <w:p w14:paraId="077178A3" w14:textId="3875EEB2" w:rsidR="00CE2408" w:rsidRPr="00122987" w:rsidRDefault="562E16D3" w:rsidP="00122987">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2017AB9E" w14:textId="406A2667" w:rsidR="003D282A" w:rsidRPr="006F1CEC" w:rsidRDefault="00681117" w:rsidP="003D282A">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tell</w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> your supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A" w:rsidRPr="0009563F">
+        <w:t>or employer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22136">
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> if a </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A">
+        <w:t xml:space="preserve">work site </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve">incident </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A">
+        <w:t xml:space="preserve">or a potentially serious incident has </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve">occurred. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D282A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272DCCFF" w14:textId="24175636" w:rsidR="00CE2408" w:rsidRDefault="00BB1AD5" w:rsidP="00122987">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Your employer must report s</w:t>
+      </w:r>
+      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+        <w:t>erious injuries</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3A64">
+        <w:t>, ill</w:t>
+      </w:r>
+      <w:r w:rsidR="004369CB">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3A64">
+        <w:t>esses</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> incidents </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0061739D">
+        <w:t xml:space="preserve"> worker overexposures to radiation </w:t>
+      </w:r>
+      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
+        <w:t>to OHS</w:t>
+      </w:r>
+      <w:r w:rsidR="008579D9">
+        <w:t>, as</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> soon as possible after they happen</w:t>
+      </w:r>
+      <w:r w:rsidR="008120B8" w:rsidRPr="0009563F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087DC4AB" w14:textId="77777777" w:rsidR="001824CE" w:rsidRPr="00B22EB5" w:rsidRDefault="001824CE" w:rsidP="001824CE">
-[...38 lines deleted...]
-    <w:p w14:paraId="08E80855" w14:textId="77777777" w:rsidR="001824CE" w:rsidRDefault="001824CE">
+    <w:p w14:paraId="7D2D943E" w14:textId="27EFC48A" w:rsidR="00122987" w:rsidRDefault="00BB1AD5" w:rsidP="00122987">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Your employer must also report p</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987">
+        <w:t>otentially serious incidents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t xml:space="preserve"> to OHS</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589CFCAB" w14:textId="6F38572C" w:rsidR="00122987" w:rsidRPr="00BE50CA" w:rsidRDefault="006658FE" w:rsidP="003D1076">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00681117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681117">
+        <w:t>potentially serious incident is</w:t>
+      </w:r>
+      <w:r w:rsidR="00681117" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incident</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00651249" w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a likelihood of causing a serious injury or illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F" w:rsidDel="00BE50CA">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is reasonable cause to believe that corrective action may </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE50CA">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>be needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to prevent recurrence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00681117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681117">
+        <w:t xml:space="preserve">potentially serious incident </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE50CA">
+        <w:t>doesn’</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t xml:space="preserve">t require an injury to occur and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>is not limited to workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBBA29F" w14:textId="1AD5A0ED" w:rsidR="00BE50CA" w:rsidRDefault="00BE50CA" w:rsidP="00BE50CA">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Alberta government has resources that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t xml:space="preserve">give more information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">about incident reporting and investigation. These explain what types of incidents your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> call OHS about, and which ones they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> report online. They also explain more about what a potentially serious incident is and why it’s important to investigate and report them</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA65AC">
+        <w:t>. And of course, you or your employer can call the OHS Contact Centre for more information as well. We’ll talk more about the OHS Contact Centre, when we cover how to notify OHS about concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BB7B7D" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5393D169" w14:textId="3977BB19" w:rsidR="008D56AA" w:rsidRPr="008D56AA" w:rsidRDefault="007A4415" w:rsidP="00130C50">
+    <w:p w14:paraId="5C24B153" w14:textId="7EC20EB7" w:rsidR="001824CE" w:rsidRDefault="001824CE" w:rsidP="001824CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 4</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008D56AA">
+        <w:t>(Slide 45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B39F2A" w14:textId="5655DF98" w:rsidR="001824CE" w:rsidRPr="00565D62" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D54">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DE0" w:rsidRPr="00580DE0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="589ACC75" wp14:editId="45A28DA1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A186792" wp14:editId="354A0B0E">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="94" name="Picture 94"/>
+            <wp:docPr id="51" name="Picture 51"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACAD110" w14:textId="7942B343" w:rsidR="00122987" w:rsidRPr="00935FAB" w:rsidRDefault="00604B89" w:rsidP="00161EF9">
-      <w:pPr>
+    <w:p w14:paraId="33EDB1DA" w14:textId="77777777" w:rsidR="001824CE" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00935FAB">
+    </w:p>
+    <w:p w14:paraId="40CCB663" w14:textId="47F6825A" w:rsidR="001824CE" w:rsidRPr="00B22EB5" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you have been injured at work, it's your right to report it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Alberta Workers’ Compensation Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3F4E" w:rsidRPr="00935FAB">
-[...46 lines deleted...]
-    <w:p w14:paraId="77318DD0" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+    </w:p>
+    <w:p w14:paraId="087DC4AB" w14:textId="77777777" w:rsidR="001824CE" w:rsidRPr="00B22EB5" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tell your employer the details about your injury. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE7949" w14:textId="77777777" w:rsidR="001824CE" w:rsidRPr="00B22EB5" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notify </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about your injury if the treatment required is anything beyond first aid or if you missed time from work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AFC2F4" w14:textId="58B12803" w:rsidR="001824CE" w:rsidRPr="00211D54" w:rsidRDefault="001824CE" w:rsidP="001824CE">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is also important </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you report your injury to your healthcare provider. They are required to take steps to report to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E80855" w14:textId="77777777" w:rsidR="001824CE" w:rsidRDefault="001824CE">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4CF64B" w14:textId="2685D462" w:rsidR="007A4415" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
+    <w:p w14:paraId="5393D169" w14:textId="3977BB19" w:rsidR="008D56AA" w:rsidRPr="008D56AA" w:rsidRDefault="007A4415" w:rsidP="00130C50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 4</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0A6B38" w14:textId="77777777" w:rsidR="00AD6B96" w:rsidRPr="00AD6B96" w:rsidRDefault="00AD6B96" w:rsidP="00AD6B96"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00580DE0">
+    <w:p w14:paraId="59A9AD41" w14:textId="1F747AF2" w:rsidR="00DB5E95" w:rsidRDefault="008D56AA" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D56AA">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5571B88C" wp14:editId="06C1A61C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="589ACC75" wp14:editId="45A28DA1">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="53" name="Picture 53"/>
+            <wp:docPr id="94" name="Picture 94"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA69F6F" w14:textId="48E0AC7B" w:rsidR="00151E41" w:rsidRPr="00604B89" w:rsidRDefault="00604B89" w:rsidP="00604B89">
+    <w:p w14:paraId="2ACAD110" w14:textId="7942B343" w:rsidR="00122987" w:rsidRPr="00935FAB" w:rsidRDefault="00604B89" w:rsidP="00161EF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="562E16D3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566AFF5A" w14:textId="77777777" w:rsidR="00571842" w:rsidRDefault="00571842">
+    <w:p w14:paraId="30DC06CF" w14:textId="411AF981" w:rsidR="00A2595B" w:rsidRPr="00935FAB" w:rsidRDefault="00A2595B" w:rsidP="00122987">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Anyone can</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6FF5" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>notify Alberta OHS</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if they have concerns about </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an unsafe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>unhealthy work site.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50015" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00571842" w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You don’t have to be a worker, to report a concern to OHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB6E21F" w14:textId="4A7AB4B9" w:rsidR="00C50015" w:rsidRPr="00935FAB" w:rsidRDefault="00C50015" w:rsidP="00571842">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should call the OHS Contact Centre as soon as possible if you have concerns that involve immediate danger to a person on a work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133197F4" w14:textId="77777777" w:rsidR="008D0075" w:rsidRPr="00935FAB" w:rsidRDefault="00C50015" w:rsidP="00161EF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t>nyone can</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB" w:rsidDel="00CB15E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">non-urgent </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15E2" w:rsidRPr="00935FAB">
+        <w:t>concern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>s or ask questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15E2" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3F4E" w:rsidRPr="00935FAB">
+        <w:t>OHS acknowledges e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">mails within three business days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03390F9E" w14:textId="77777777" w:rsidR="00935FAB" w:rsidRDefault="00161EF9" w:rsidP="00161EF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">ollow-up actions </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0075" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">for calls and emails </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">depend on the nature of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00973448" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">concern </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">and the number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00973448" w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">concerns </w:t>
+      </w:r>
+      <w:r w:rsidR="00122987" w:rsidRPr="00935FAB">
+        <w:t>being processed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FDD51E" w14:textId="438FEB0C" w:rsidR="00122987" w:rsidRPr="00935FAB" w:rsidRDefault="00571842" w:rsidP="00161EF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">You can request to remain anonymous when reporting a concern either way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77318DD0" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227D01F3" w14:textId="006320A6" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="7E4CF64B" w14:textId="2685D462" w:rsidR="007A4415" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 4</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8404A" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4B0A6B38" w14:textId="77777777" w:rsidR="00AD6B96" w:rsidRPr="00AD6B96" w:rsidRDefault="00AD6B96" w:rsidP="00AD6B96"/>
+    <w:p w14:paraId="5E840BA0" w14:textId="02360566" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00151E41">
+      <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DB3282D" wp14:editId="3D19298E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5571B88C" wp14:editId="06C1A61C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="54" name="Picture 54"/>
+            <wp:docPr id="53" name="Picture 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C017CD0" w14:textId="333DEAED" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="2DA69F6F" w14:textId="48E0AC7B" w:rsidR="00151E41" w:rsidRPr="00604B89" w:rsidRDefault="00604B89" w:rsidP="00604B89">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601E4493" w14:textId="303C0E60" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
-[...23 lines deleted...]
-    <w:p w14:paraId="0C71E899" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="07CAC2AD" w14:textId="559E2E10" w:rsidR="00604B89" w:rsidRPr="00A640D9" w:rsidRDefault="00604B89" w:rsidP="00604B89">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The OHS Contact Centre is a free, </w:t>
+      </w:r>
+      <w:r w:rsidR="004701DE">
+        <w:t>province-wide</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> call </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> where incidents and injuries can be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any time of day or night, seven days a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089B2C89" w14:textId="6B715B8F" w:rsidR="00604B89" w:rsidRPr="00A640D9" w:rsidRDefault="00604B89" w:rsidP="00604B89">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can also phone the </w:t>
+      </w:r>
+      <w:r w:rsidR="00161EF9">
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00161EF9">
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> during normal business hours and ask advisors OHS questions. Anyone can phone with questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00941358">
+        <w:t xml:space="preserve"> or concerns – again, you don’t have to be a worker, employer or any other work site party</w:t>
+      </w:r>
+      <w:r w:rsidR="00F411F0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566AFF5A" w14:textId="77777777" w:rsidR="00571842" w:rsidRDefault="00571842">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE7189D" w14:textId="01C8B91B" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="227D01F3" w14:textId="006320A6" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>(Slide 4</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA82DC8" w14:textId="4BE63D1D" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="75E8404A" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
+    <w:p w14:paraId="30C0835F" w14:textId="565032A1" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D94F7F" wp14:editId="79CB8696">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DB3282D" wp14:editId="3D19298E">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="55" name="Picture 55"/>
+            <wp:docPr id="54" name="Picture 54"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5" w:rsidDel="00B22EB5">
-[...8 lines deleted...]
-    <w:p w14:paraId="7CD0FAB5" w14:textId="7385F00F" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    </w:p>
+    <w:p w14:paraId="7C017CD0" w14:textId="333DEAED" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782EE13E" w14:textId="3DE6796C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
-[...70 lines deleted...]
-    <w:p w14:paraId="52FAC98F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+    <w:p w14:paraId="601E4493" w14:textId="303C0E60" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In part five, we will cover workplace safety culture and ways that you can learn more about effective health and safety practices at the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E1FC2F" w14:textId="0B2EB24C" w:rsidR="002C6D75" w:rsidRDefault="002C6D75" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reciprocity is the last theme identified by how workplace safety culture can be improved through reciprocal acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C71E899" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D60D86" w14:textId="31DC474D" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
+    <w:p w14:paraId="7AE7189D" w14:textId="01C8B91B" w:rsidR="00DA6A11" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(Slide </w:t>
       </w:r>
+      <w:r w:rsidR="007A4415">
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>50</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D198E8" w14:textId="2FB75422" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="0EA82DC8" w14:textId="4BE63D1D" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27235E84" wp14:editId="12EDB058">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26D94F7F" wp14:editId="79CB8696">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="56" name="Picture 56"/>
+            <wp:docPr id="55" name="Picture 55"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2142E235" w14:textId="2D256D00" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5" w:rsidDel="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD0FAB5" w14:textId="7385F00F" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DECD56F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
-[...64 lines deleted...]
-      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5">
+    <w:p w14:paraId="782EE13E" w14:textId="3DE6796C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Each work site is different</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DDE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> yet at every workplace, safety culture </w:t>
+      </w:r>
+      <w:r w:rsidR="00F411F0">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">established and promoted by the employer and is shown through actions, attitudes and values. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39841284" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers want to keep you safe and healthy at work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC729B2" w14:textId="73EA1DCC" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A healthy and safe </w:t>
+      </w:r>
+      <w:r w:rsidR="00941358">
+        <w:t xml:space="preserve">workplace </w:t>
+      </w:r>
+      <w:r>
+        <w:t>benefits business</w:t>
+      </w:r>
+      <w:r w:rsidR="00941358">
+        <w:t>. Healthy and safe workers mean</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-    <w:p w14:paraId="520C84B8" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+      <w:r w:rsidR="00941358">
+        <w:t>fewer</w:t>
+      </w:r>
+      <w:r w:rsidR="00196A1B">
+        <w:t xml:space="preserve"> lost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-time claims and </w:t>
+      </w:r>
+      <w:r w:rsidR="00941358">
+        <w:t xml:space="preserve">lower </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disabling injury claims that cost employers’ money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65976009" w14:textId="0EE8E310" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Understanding your workplace and the safety culture can help you succeed at work as well as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>protect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> against injury and illness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FAC98F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD00CD" w14:textId="5EC31394" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
+    <w:p w14:paraId="24D60D86" w14:textId="31DC474D" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(Slide </w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>51</w:t>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A499CE" w14:textId="7A4CE7C0" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="42D198E8" w14:textId="14A74226" w:rsidR="00DA6A11" w:rsidRDefault="00651249" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00580DE0">
-        <w:rPr>
+      <w:r w:rsidRPr="00651249">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7363A7E2" wp14:editId="512C821C">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3104EC1B" wp14:editId="04987143">
+            <wp:extent cx="5486400" cy="3089275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="57" name="Picture 57"/>
+            <wp:docPr id="630083137" name="Picture 1" descr="A white text on a blue background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="630083137" name="Picture 1" descr="A white text on a blue background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="5486400" cy="3089275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D327C7" w14:textId="4BC7DC34" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="2142E235" w14:textId="2D256D00" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A9BE08" w14:textId="5189B6D6" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="000439D9" w:rsidP="000210FF">
-[...8 lines deleted...]
-        <w:t>Employer expectations can be a mixture of written and unwritten rules. Some examples are</w:t>
+    <w:p w14:paraId="1DECD56F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Like your role in health and safety, you play an important part in positively contributing to the safety culture in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C4D66C" w14:textId="465AB6BD" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00B22EB5" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Along with your worker responsibilities within the OHS system, e</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78EC1058" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">very workplace has general safety rules that employers and other work site parties must follow. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">ou must also follow the safety rules both written and unwritten in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1762B192" w14:textId="65E7F323" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Workplaces will have policies and procedures that are written and created for you to follow. These could include</w:t>
+      </w:r>
+      <w:r w:rsidR="00161EF9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4042FAB1" w14:textId="5720013E" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="133BFF33" w14:textId="540CEBC8" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">specific instructions on how to handle equipment or machinery, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64982B2B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="006F1CEC">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
-        <w:numPr>
-[...100 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>how to de-escalate a situation with an upset customer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8E9CEE" w14:textId="1938B18C" w:rsidR="002F2C69" w:rsidRDefault="562E16D3" w:rsidP="00571842">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Workplaces will also have unwritten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>rules,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that may not be governed by OHS laws but are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> practices of business and professional conduct while </w:t>
+      </w:r>
+      <w:r w:rsidR="00233F71">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> perform their jobs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E17F36D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00D413DA" w:rsidRDefault="00083826" w:rsidP="00571842">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, an employer may </w:t>
+      </w:r>
+      <w:r w:rsidR="006066DC">
+        <w:t>encourage</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> workers to stretch or warm-up at the start of their shift. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB5">
+        <w:t xml:space="preserve">Or another </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB5">
+        <w:t>xample;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22EB5" w:rsidRPr="00B22EB5">
+        <w:t xml:space="preserve"> while an employer may have formal processes in place for suggesting changes to operational procedures, it may be part of the workplace culture to talk ideas over in casual staff meetings or at breaks first, before suggesting them formally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CD00CD" w14:textId="70B40BA3" w:rsidR="00DA6A11" w:rsidRDefault="00537689" w:rsidP="004A1B67">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007A4415">
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 5</w:t>
+        <w:t xml:space="preserve">(Slide </w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>2</w:t>
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBCD418" w14:textId="38E96EA8" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="27A499CE" w14:textId="71DFFBAB" w:rsidR="00DA6A11" w:rsidRDefault="00F45E15" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00580DE0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00F45E15">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E46E604" wp14:editId="30F31021">
-[...2 lines deleted...]
-            <wp:docPr id="58" name="Picture 58"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F31C75D" wp14:editId="003E5217">
+            <wp:extent cx="4536597" cy="2547635"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="1514423227" name="Picture 1" descr="A screenshot of a white card&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1514423227" name="Picture 1" descr="A screenshot of a white card&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4546182" cy="2553018"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05960A7D" w14:textId="0FA7D49D" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="33D327C7" w14:textId="4BC7DC34" w:rsidR="00A640D9" w:rsidRPr="006F1CEC" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681D00D9" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+    <w:p w14:paraId="46A9BE08" w14:textId="5189B6D6" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="000439D9" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Since health and safety is everyone’s responsibility, teamwork is a dedicated skill you can contribute to improving workplace safety culture. </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="613DDCA4" w14:textId="1EEF715F" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t>Employer expectations can be a mixture of written and unwritten rules. Some examples are</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EC1058" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">participating in health and safety conversations, especially with other co-workers who can validate concerns or issues, and </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AF87D5C" w14:textId="28657D32" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t>Workplace etiquette</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133BFF33" w14:textId="540CEBC8" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:rStyle w:val="Bullets2Char"/>
+        </w:rPr>
+        <w:t>such as notifying your supervisor if you are running late to work,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2993">
+        <w:rPr>
+          <w:rStyle w:val="Bullets2Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate workplace dress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:rStyle w:val="Bullets2Char"/>
+        </w:rPr>
+        <w:t>, breaks and limiting extra breaks (such as smoke breaks), social media and cell phone usage, using company computers and phones for personal business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA0B7C" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Bullets1"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Job expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F578A96" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Taking care of yourself and others demonstrates your commitment to a team. Reciprocity in a workplace could improve workplace safety culture as it increases engagement and trust</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t>such as being on time for work, completing work independently when sufficiently trained, following rules and policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6C5DC0" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Showing commitment to your job </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645596F8" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">such as being adaptable to change, taking initiative, cooperating with others and having a positive attitude. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFC77AD" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C79CCF8" w14:textId="4846C3E2" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="00580DE0">
+    <w:p w14:paraId="48D2E58B" w14:textId="6E6F9D8F" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B918D1" w14:textId="2EB52245" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="5DBCD418" w14:textId="38E96EA8" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75F07ED7" wp14:editId="263EECC7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E46E604" wp14:editId="30F31021">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="59" name="Picture 59"/>
+            <wp:docPr id="58" name="Picture 58"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF595D3" w14:textId="5CA6BA41" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="05960A7D" w14:textId="0FA7D49D" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218177A0" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+    <w:p w14:paraId="681D00D9" w14:textId="16C939EE" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Positive and open communication can help make a workplace safe and healthy. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7ED702E6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">Since health and safety is everyone’s responsibility, teamwork is a skill you can </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4603">
+        <w:t>practice</w:t>
+      </w:r>
+      <w:r w:rsidR="004701DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0051578B">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0051578B">
+        <w:t>improve</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0051578B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">workplace safety culture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB681D0" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You can show effective communication by: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1997203A" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">Your involvement with teamwork and the commitment to safety culture can look like: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613DDCA4" w14:textId="1EEF715F" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>explaining safety concerns to your supervisor,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55BC0F7C" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">participating in health and safety conversations, especially with other co-workers who can validate concerns or issues, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF87D5C" w14:textId="28657D32" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>respecting supervisor instructions,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullets2"/>
+        <w:t>joining the health and safety committee (HSC) or becoming the health and safety representative (HS representative).</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6D75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52563B4D" w14:textId="3543C177" w:rsidR="00E45B52" w:rsidRDefault="00E45B52" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>listening with both the heart and the mind, and</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullets2"/>
+        <w:t>Reciprocity builds a community where everyone looks out for another.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6265E97F" w14:textId="6C4F870C" w:rsidR="00E45B52" w:rsidRPr="00A640D9" w:rsidRDefault="00E45B52" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>dealing with stressful situations respectfully.</w:t>
-[...9 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:t xml:space="preserve">Taking care of yourself and others demonstrates your commitment to a team. Reciprocity in </w:t>
+      </w:r>
+      <w:r w:rsidR="00651249">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workplace could improve workplace safety culture as it increases engagement and trust</w:t>
+      </w:r>
+      <w:r w:rsidR="00984762">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FD7A39" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD59382" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00A640D9" w:rsidP="00537689">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1815FC" w14:textId="0019B434" w:rsidR="00462B66" w:rsidRPr="00462B66" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
+    <w:p w14:paraId="1C79CCF8" w14:textId="4846C3E2" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="00580DE0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3674BBD8" w14:textId="614E70E6" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="07B918D1" w14:textId="2EB52245" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="194E1C4C" wp14:editId="64A042EF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75F07ED7" wp14:editId="263EECC7">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="60" name="Picture 60"/>
+            <wp:docPr id="59" name="Picture 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1600A50A" w14:textId="5FCE42C2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="0DF595D3" w14:textId="5CA6BA41" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C83DBC" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+    <w:p w14:paraId="218177A0" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Good communication is also important for working in diverse workplaces. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69F52B9D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">Positive and open communication can help make a workplace safe and healthy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED702E6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is important to understand our coworkers from other cultures just as much as we want them to understand ours. </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="2652F57F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">You can show effective communication by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1997203A" w14:textId="5865E244" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="001C1C69" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>communication style and language,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57A0C5E7" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">sharing </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">safety concerns </w:t>
+      </w:r>
+      <w:r w:rsidR="00651249">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>your supervisor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BC0F7C" w14:textId="26757DB7" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="001C1C69" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">work habits and learning styles, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DD514AC" w14:textId="42768EA5" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>supervisor instructions,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAAEDA7" w14:textId="342A0112" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>values and norms, or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0286D797" w14:textId="5DB79072" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+        <w:t>listening with both the heart and the mind, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28986B00" w14:textId="103EBB48" w:rsidR="009D608E" w:rsidRPr="00F87D6E" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>view of time and personal space, can be effectively managed using cross-cultural communication, understanding and promoting culturally safe work practices.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77B82D8D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t>dealing with stressful situations respectfully.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307DF029" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7ABDB1" w14:textId="7E7E3490" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
+    <w:p w14:paraId="2E1815FC" w14:textId="0019B434" w:rsidR="00462B66" w:rsidRPr="00462B66" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB37571" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
-    <w:p w14:paraId="71CBFC79" w14:textId="6109A8E8" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="3674BBD8" w14:textId="614E70E6" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA1B51B" wp14:editId="38ADAB12">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="194E1C4C" wp14:editId="64A042EF">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="61" name="Picture 61"/>
+            <wp:docPr id="60" name="Picture 60"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E91ABB" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="1600A50A" w14:textId="5FCE42C2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaking notes: </w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="62B83866" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C83DBC" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Good communication is also important for working in diverse workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F52B9D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is important to understand our coworkers from other cultures just as much as we want them to understand ours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D970976" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Within a good workplace safety culture, cultural differences such as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2652F57F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>communication style and language,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A0C5E7" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">work habits and learning styles, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD514AC" w14:textId="42768EA5" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>values and norms, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0286D797" w14:textId="5DB79072" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>view</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of time and personal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>space,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> can be effectively managed using cross-cultural communication, understanding and promoting culturally safe work practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B82D8D" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FD4175" w14:textId="4FC061F1" w:rsidR="00DA6A11" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+    <w:p w14:paraId="1A7ABDB1" w14:textId="7E7E3490" w:rsidR="00DA6A11" w:rsidRDefault="007A4415" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227A2867" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
-    <w:p w14:paraId="2EC4FAD9" w14:textId="5804CA14" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
+    <w:p w14:paraId="4AB37571" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
+    <w:p w14:paraId="71CBFC79" w14:textId="6109A8E8" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC93782" wp14:editId="246352B1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA1B51B" wp14:editId="38ADAB12">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="62" name="Picture 62"/>
+            <wp:docPr id="61" name="Picture 61"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75"/>
+                    <a:blip r:embed="rId74"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD67A2D" w14:textId="318041D1" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="34E91ABB" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="70960B89" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB33825" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="005E1568">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As we have been using the medicine wheel as a teaching tool – there is value in implementing culturally safe tools to improve workplace safety culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7DD6D6" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="005E1568">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All four quadrants can incorporate and build culturally safe approaches to improve worker health, safety and well-being while empowering workers through visual depictions of healthy and safe workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797DB588" w14:textId="77777777" w:rsidR="00E23880" w:rsidRPr="00B34D1E" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AA08C2" w14:textId="6D6336ED" w:rsidR="00E23880" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creating healthy workers and workplaces materials and information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="0077609D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Appendix C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241ED91D" w14:textId="77777777" w:rsidR="00E23880" w:rsidRPr="00B34D1E" w:rsidRDefault="00E23880" w:rsidP="00E23880">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitators should be familiar with the activity and will have to prepare materials in advance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B83866" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749896D1" w14:textId="3654DC59" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+    <w:p w14:paraId="20FD4175" w14:textId="4FC061F1" w:rsidR="00DA6A11" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDED11B" w14:textId="1CECEDFE" w:rsidR="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+    <w:p w14:paraId="227A2867" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
+    <w:p w14:paraId="2EC4FAD9" w14:textId="5804CA14" w:rsidR="00DA6A11" w:rsidRDefault="00580DE0" w:rsidP="00DA6A11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4872F361" wp14:editId="7CEF9C5D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC93782" wp14:editId="246352B1">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="63" name="Picture 63"/>
+            <wp:docPr id="62" name="Picture 62"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B2FCFB" w14:textId="62662FD2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="7FD67A2D" w14:textId="318041D1" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A014A2" w14:textId="7B0223B1" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
-[...46 lines deleted...]
-    <w:p w14:paraId="1039CA74" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+    <w:p w14:paraId="621A032B" w14:textId="6A66C62F" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In part six of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F293A">
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, we will look at how to find more OHS information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF87C17" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70960B89" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5ECBCA" w14:textId="207CE65C" w:rsidR="004D3ACB" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+    <w:p w14:paraId="749896D1" w14:textId="3654DC59" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729E129D" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1CDED11B" w14:textId="1CECEDFE" w:rsidR="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00580DE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="783C72DF" wp14:editId="420FD870">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4872F361" wp14:editId="7CEF9C5D">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="64" name="Picture 64"/>
+            <wp:docPr id="63" name="Picture 63"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId77"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B21085" w14:textId="36C90CCD" w:rsidR="00604B89" w:rsidRPr="00B34D1E" w:rsidRDefault="00604B89" w:rsidP="00604B89">
+    <w:p w14:paraId="78B2FCFB" w14:textId="62662FD2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F21C52" w14:textId="1025340D" w:rsidR="005C74C6" w:rsidRPr="00A640D9" w:rsidRDefault="008E00DD" w:rsidP="005C74C6">
-[...9 lines deleted...]
-      <w:r w:rsidR="005C74C6" w:rsidDel="008E00DD">
+    <w:p w14:paraId="05A014A2" w14:textId="7B0223B1" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is </w:t>
+      </w:r>
+      <w:r w:rsidR="000439D9">
+        <w:t>a lot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of information </w:t>
+      </w:r>
+      <w:r w:rsidR="00865FDB">
+        <w:t xml:space="preserve">about OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="000439D9">
+        <w:t>on the Alberta government’s website</w:t>
+      </w:r>
+      <w:r w:rsidR="00865FDB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000439D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="5D51D7E3" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:r w:rsidR="00865FDB">
+        <w:t>alberta.ca</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00865FDB">
+        <w:t xml:space="preserve">If you type this web address – </w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve">alberta.ca/ohs - </w:t>
+      </w:r>
+      <w:r w:rsidR="00865FDB">
+        <w:t>into your browser</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve">, it will take you directly to the OHS home page. </w:t>
+      </w:r>
+      <w:r w:rsidR="00865FDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1039CA74" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78566239" w14:textId="2C65B43B" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+    <w:p w14:paraId="3A5ECBCA" w14:textId="207CE65C" w:rsidR="004D3ACB" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 5</w:t>
       </w:r>
       <w:r w:rsidR="001824CE">
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C002B1" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="729E129D" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
+    <w:p w14:paraId="526CB229" w14:textId="13C5FD0A" w:rsidR="00604B89" w:rsidRDefault="004D3ACB" w:rsidP="00604B89">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00580DE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A640D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2C24">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B54753" wp14:editId="0D7E2E52">
-[...2 lines deleted...]
-            <wp:docPr id="65" name="Picture 65"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="102808FF" wp14:editId="6AEDD867">
+            <wp:extent cx="3808675" cy="2142380"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="467559404" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="467559404" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78"/>
+                    <a:blip r:embed="rId78">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId79"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="3824546" cy="2151307"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A58B0C5" w14:textId="0F293ED2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="51B21085" w14:textId="36C90CCD" w:rsidR="00604B89" w:rsidRPr="00B34D1E" w:rsidRDefault="00604B89" w:rsidP="00604B89">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17825687" w14:textId="570108AF" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
-[...29 lines deleted...]
-      <w:r w:rsidR="00CB1367">
+    <w:p w14:paraId="54F21C52" w14:textId="100EA216" w:rsidR="005C74C6" w:rsidRPr="00A640D9" w:rsidRDefault="008E00DD" w:rsidP="005C74C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once you’re at </w:t>
+      </w:r>
+      <w:r w:rsidR="005C74C6">
+        <w:t>alberta.ca/OHS</w:t>
+      </w:r>
+      <w:r w:rsidR="005C74C6" w:rsidDel="008E00DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">you can </w:t>
+      </w:r>
+      <w:r w:rsidR="005C74C6">
+        <w:t xml:space="preserve">click on </w:t>
+      </w:r>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB1367">
+      <w:r w:rsidR="005C74C6">
+        <w:t>OHS education and resources</w:t>
+      </w:r>
+      <w:r>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="562E16D3">
-[...286 lines deleted...]
-    <w:p w14:paraId="79F7FE53" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:r w:rsidR="005C74C6">
+        <w:t xml:space="preserve"> to find webinars, look at employer records and statistics, or go to the OHS Resource Portal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D51D7E3" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196BADE2" w14:textId="54D13C02" w:rsidR="005F366A" w:rsidRPr="00565D62" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="78566239" w14:textId="2C65B43B" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>(Slide 5</w:t>
+      </w:r>
+      <w:r w:rsidR="001824CE">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2DCA5F" w14:textId="185A0A98" w:rsidR="005F366A" w:rsidRPr="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+    <w:p w14:paraId="54C002B1" w14:textId="77777777" w:rsidR="005E1568" w:rsidRPr="005E1568" w:rsidRDefault="005E1568" w:rsidP="005E1568"/>
+    <w:p w14:paraId="25032570" w14:textId="0CEC84F4" w:rsidR="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51552BAE" wp14:editId="4B799078">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B54753" wp14:editId="0D7E2E52">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="67" name="Picture 67"/>
+            <wp:docPr id="65" name="Picture 65"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId80"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62799C16" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="5A58B0C5" w14:textId="0F293ED2" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E65E682" w14:textId="08547F7D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
-[...7 lines deleted...]
-    <w:p w14:paraId="264A914B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
+    <w:p w14:paraId="17825687" w14:textId="570108AF" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">esource </w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ortal has hundreds of specific resources, such as industry and topic related bulletins, best practices, posters, tip sheets and more. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D3793F" w14:textId="34E7D110" w:rsidR="00363404" w:rsidRDefault="008E00DD" w:rsidP="00363404">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Choose</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidDel="008E00DD">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1367">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>opular</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1367">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> resources </w:t>
+      </w:r>
+      <w:r>
+        <w:t>category to find key resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C11">
+        <w:t xml:space="preserve"> that are frequently downloaded</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. These include</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1367">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBF3DD6" w14:textId="1088B837" w:rsidR="00363404" w:rsidRDefault="00CB1367" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>OHS Starter Kit, which is a great tool for small businesses that are setting up or improving their health and saf</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ety systems, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EC424D" w14:textId="2203EE29" w:rsidR="00363404" w:rsidRDefault="00CB1367" w:rsidP="000210FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>Hazard Assessment and Control tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00B327E8">
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>it, which includes useful samples and templates that can help you and your employer identify, assess and control hazards effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FB8E03" w14:textId="47A0A517" w:rsidR="001824CE" w:rsidRDefault="00CB1367" w:rsidP="00363404">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In the ‘C</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t>ompliance</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve"> section, under ‘General compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E00DD">
+        <w:t>resources’,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve"> you or your employer can find resources to help you comply with your legal obligations. These include </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C11">
+        <w:t>bulletins about</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t xml:space="preserve"> disciplinary action complaints and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C11">
+        <w:t>the right to refuse dangerous work</w:t>
+      </w:r>
+      <w:r w:rsidR="008E00DD">
+        <w:t>, as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C11">
+        <w:t xml:space="preserve"> the incident reporting and investigation bulletin that we talked about earlier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5614AED7" w14:textId="5B32A295" w:rsidR="00363404" w:rsidRPr="00A640D9" w:rsidRDefault="008E00DD" w:rsidP="00363404">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">And another useful section is ‘Health and safety topics’, where you </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>can also find seasonal resources, such as “Working in summer” or “Working in winter</w:t>
+      </w:r>
+      <w:r w:rsidR="00161EF9">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> bulletins, as well as resources on important topics such as the internal responsibility system, violence and harassment pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1367">
+        <w:t>evention, first aid, ergonomics</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve"> and much more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED793E0" w14:textId="134F5876" w:rsidR="005F366A" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 6</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001824CE">
+        <w:t>Slide 60</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8B6F6A" w14:textId="455A8969" w:rsidR="00A640D9" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+    <w:p w14:paraId="25CC9814" w14:textId="0728D08B" w:rsidR="00A640D9" w:rsidRPr="00462B66" w:rsidRDefault="00B22EB5" w:rsidP="00462B66">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22EB5" w:rsidDel="00B22EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00580DE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2813" w:rsidRPr="00DF2813">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D564A80" wp14:editId="3274E3AC">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1031D291" wp14:editId="2823F989">
+            <wp:extent cx="4824074" cy="2724150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="68" name="Picture 68"/>
+            <wp:docPr id="1748998804" name="Picture 1" descr="A screenshot of a contact list&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1748998804" name="Picture 1" descr="A screenshot of a contact list&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId81"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4839058" cy="2732611"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260D206F" w14:textId="4C731C68" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="09AF6931" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E64B41" w14:textId="4A08B822" w:rsidR="00C84133" w:rsidRDefault="562E16D3" w:rsidP="00C84133">
-[...26 lines deleted...]
-        <w:t>It’</w:t>
+    <w:p w14:paraId="5573C6D8" w14:textId="6330C5E1" w:rsidR="00363404" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It’s important to know who to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>contact,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> when you have questions about working in Alberta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29633AD8" w14:textId="3CAFD04A" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC168F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000439D9">
+        <w:t xml:space="preserve">talked about </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">two important contacts – the OHS Contact Centre and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000439D9">
+        <w:t xml:space="preserve"> – in Part </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2C69">
+        <w:t>four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2EDE">
+        <w:t xml:space="preserve">Here is their main contact information again. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED5333A" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Employment Standards Contact Centre is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the OHS Contact Centre, except they are experts in answering questions related to pay, hours of work, overtime, leaves such as vacation and much more. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341B3234" w14:textId="72FB77AF" w:rsidR="00A640D9" w:rsidRDefault="00161EF9" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
-        <w:t xml:space="preserve">s also important that you know about your OHS rights: </w:t>
-[...11 lines deleted...]
-        <w:t>t</w:t>
+        <w:t>he Alberta Human Rights Commission is where you can find information and education programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4374">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
-        <w:t>he right to know (about hazards of your work or in your workplace) and how they’re controlle</w:t>
-[...14 lines deleted...]
-        <w:t>t</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4374">
+        <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="562E16D3">
-        <w:t xml:space="preserve">he right to </w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="26DDE114" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
+        <w:t>complaint process you can use if you have been discriminated against at work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342B61F8" w14:textId="06A9C158" w:rsidR="007A0B96" w:rsidRPr="00A640D9" w:rsidRDefault="007A0B96" w:rsidP="007A0B96">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unions also play a role in w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B96">
+        <w:t>orkplace health and safety.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> For workers that belong to one, they are also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an available contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for more information.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F7FE53" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3970F63A" w14:textId="4E6F4732" w:rsidR="00B51110" w:rsidRPr="00B51110" w:rsidRDefault="004D3ACB" w:rsidP="006C5FF7">
+    <w:p w14:paraId="196BADE2" w14:textId="54D13C02" w:rsidR="005F366A" w:rsidRPr="00565D62" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 6</w:t>
+        <w:t xml:space="preserve">(Slide </w:t>
       </w:r>
       <w:r w:rsidR="00765D87">
-        <w:t>3</w:t>
+        <w:t>61</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351D4EAA" w14:textId="3F18885A" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00580DE0" w:rsidP="00151E41">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D2DCA5F" w14:textId="185A0A98" w:rsidR="005F366A" w:rsidRPr="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B33B339" wp14:editId="796F52F7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51552BAE" wp14:editId="4B799078">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="69" name="Picture 69"/>
+            <wp:docPr id="67" name="Picture 67"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId82"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177E9F1E" w14:textId="77777777" w:rsidR="005C74C6" w:rsidRPr="00B34D1E" w:rsidRDefault="005C74C6" w:rsidP="005C74C6">
+    <w:p w14:paraId="62799C16" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFF06C9" w14:textId="003B3F08" w:rsidR="0001009E" w:rsidRDefault="00161EF9" w:rsidP="0001009E">
-[...75 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="6E65E682" w14:textId="08547F7D" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finally, let’s review key information that you and all workers need to remember.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264A914B" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5268F673" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00537689">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0164261F" w14:textId="40A6BF3B" w:rsidR="005F366A" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="0B80958E" w14:textId="15B4C151" w:rsidR="005F366A" w:rsidRPr="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>(Slide 6</w:t>
       </w:r>
       <w:r w:rsidR="00765D87">
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5802FE78" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
-    <w:p w14:paraId="59047801" w14:textId="271C4F79" w:rsidR="00A640D9" w:rsidRPr="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+    <w:p w14:paraId="2D8B6F6A" w14:textId="455A8969" w:rsidR="00A640D9" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0421915A" wp14:editId="16D1EC9C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D564A80" wp14:editId="3274E3AC">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="70" name="Picture 70"/>
+            <wp:docPr id="68" name="Picture 68"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBA962F" w14:textId="19236A3D" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="260D206F" w14:textId="4C731C68" w:rsidR="00A640D9" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Workshop notes: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="63E7C57F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E64B41" w14:textId="4A08B822" w:rsidR="00C84133" w:rsidRDefault="562E16D3" w:rsidP="00C84133">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> let</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5FF7">
+        <w:t xml:space="preserve">’s go over the key points we </w:t>
+      </w:r>
+      <w:r>
+        <w:t>covered today.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108B7281" w14:textId="4B1086BE" w:rsidR="00C84133" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00C84133">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As a worker, you must know about and participate in occupational health and safety. Along with your employer, co-workers and others at your work site, you are responsible for, and deserve, a safe and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE32548" w14:textId="3F1E1092" w:rsidR="00C84133" w:rsidRDefault="00605F8C" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It’</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">s also important that you know about your OHS rights: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3948D460" w14:textId="413F2119" w:rsidR="00C84133" w:rsidRDefault="00605F8C" w:rsidP="005E1568">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>he right to know (about hazards of your work or in your workplace) and how they’re controlle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">d, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775C01D2" w14:textId="7B65E326" w:rsidR="00C84133" w:rsidRDefault="00605F8C" w:rsidP="005E1568">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t xml:space="preserve">he right to </w:t>
+      </w:r>
+      <w:r w:rsidR="00235AD3">
+        <w:t xml:space="preserve">meaningfully </w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>participate in work site health and safety activities and express your health and safety concerns</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B549948" w14:textId="17535795" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00605F8C" w:rsidP="005E1568">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidRPr="00605F8C">
+        <w:t xml:space="preserve">he right to refuse </w:t>
+      </w:r>
+      <w:r w:rsidR="001B31EC">
+        <w:t>dangerous</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3" w:rsidRPr="00605F8C">
+        <w:t xml:space="preserve"> work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605F8C">
+        <w:t xml:space="preserve">without fear of reprisal or any form of punishment for speaking up </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1367">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605F8C">
+        <w:t xml:space="preserve"> uphold</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing your OHS responsibilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078930AF" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="00B34D1E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All workers deserve a safe, fair and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DDE114" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3518BD3A" w14:textId="3F9644E3" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+    <w:p w14:paraId="3970F63A" w14:textId="4E6F4732" w:rsidR="00B51110" w:rsidRPr="00B51110" w:rsidRDefault="004D3ACB" w:rsidP="006C5FF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>(Slide 6</w:t>
       </w:r>
       <w:r w:rsidR="00765D87">
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="562E16D3">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DD8736" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="351D4EAA" w14:textId="3F18885A" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00580DE0" w:rsidP="00151E41">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B58EA5" wp14:editId="082E073E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B33B339" wp14:editId="796F52F7">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="71" name="Picture 71"/>
+            <wp:docPr id="69" name="Picture 69"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId84"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77897408" w14:textId="77777777" w:rsidR="00D559E3" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+    <w:p w14:paraId="177E9F1E" w14:textId="77777777" w:rsidR="005C74C6" w:rsidRPr="00B34D1E" w:rsidRDefault="005C74C6" w:rsidP="005C74C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Workshop notes: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Have participants fill out the </w:t>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFF06C9" w14:textId="003B3F08" w:rsidR="0001009E" w:rsidRDefault="00161EF9" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0001009E">
+        <w:t xml:space="preserve">iyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0001009E">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0001009E">
+        <w:t xml:space="preserve"> in the workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="00605F8C">
+        <w:t>relates back to</w:t>
+      </w:r>
+      <w:r w:rsidR="0001009E">
+        <w:t xml:space="preserve"> balancing relationships, responsibility, respect and reciprocity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3380AF57" w14:textId="06E42D9B" w:rsidR="0001009E" w:rsidRDefault="0001009E" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OHS is based upon interconnected relationships that protect and promote safe and healthy workplaces for workers, community and society. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625EBEEA" w14:textId="60ED3535" w:rsidR="0001009E" w:rsidRDefault="0001009E" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Responsibility is shared between all work site parties</w:t>
       </w:r>
       <w:r w:rsidR="00235AD3">
-        <w:rPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="30C1F727" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+        <w:t xml:space="preserve"> – according to authority and control in the workplace – </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to ensure that everyone plays a role maintaining healthy and safe workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238C34B8" w14:textId="4C41E8FE" w:rsidR="0001009E" w:rsidRDefault="0001009E" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Workers should respect their environment and the hazards that could cause injury and illness to them and others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179429B9" w14:textId="1C7BE789" w:rsidR="00FF547D" w:rsidRDefault="00FF547D" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Protecting oneself, their co-workers and </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2310">
+        <w:t>others’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> health and safety can be seen as acts of reciprocity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31564560" w14:textId="5B73899A" w:rsidR="00FF547D" w:rsidRDefault="00FF547D" w:rsidP="0001009E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All four elements, relationships, responsibility, respect and reciprocity outline what is needed for </w:t>
+      </w:r>
+      <w:r w:rsidR="00161EF9">
+        <w:t>a worker and a workplace to live</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in a good way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352B8873" w14:textId="77777777" w:rsidR="00537689" w:rsidRDefault="00537689">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D02EF96" w14:textId="2E2A8877" w:rsidR="00CA534F" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+    <w:p w14:paraId="0164261F" w14:textId="40A6BF3B" w:rsidR="005F366A" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 6</w:t>
+        <w:t xml:space="preserve">(Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3ACB">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00765D87">
-        <w:t>6</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485FA82D" w14:textId="788A21B2" w:rsidR="00CA534F" w:rsidRDefault="00D32AEC" w:rsidP="00CA534F">
-      <w:pPr>
+    <w:p w14:paraId="5802FE78" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
+    <w:p w14:paraId="59047801" w14:textId="271C4F79" w:rsidR="00A640D9" w:rsidRPr="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D32AEC">
+      <w:r w:rsidRPr="00580DE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663B9E7A" wp14:editId="183B8F0E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0421915A" wp14:editId="16D1EC9C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="72" name="Picture 72"/>
+            <wp:docPr id="70" name="Picture 70"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7BBA962F" w14:textId="19236A3D" w:rsidR="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAF63AC" w14:textId="640CE02C" w:rsidR="00D559E3" w:rsidRPr="00B34D1E" w:rsidRDefault="562E16D3" w:rsidP="00D559E3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ask participants if they have any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>questions, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> want to review sections of the presentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E7C57F" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518BD3A" w14:textId="3F9644E3" w:rsidR="005F366A" w:rsidRDefault="004D3ACB" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00765D87">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="562E16D3">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD8736" w14:textId="77777777" w:rsidR="00515023" w:rsidRPr="00515023" w:rsidRDefault="00515023" w:rsidP="00515023"/>
+    <w:p w14:paraId="2E19B42B" w14:textId="3FED968E" w:rsidR="005F366A" w:rsidRPr="005F366A" w:rsidRDefault="00580DE0" w:rsidP="005F366A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00580DE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18B58EA5" wp14:editId="082E073E">
+            <wp:extent cx="4572638" cy="2572109"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="71" name="Picture 71"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId86"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572638" cy="2572109"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77897408" w14:textId="77777777" w:rsidR="00D559E3" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D121D1" w14:textId="7830B9B0" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have participants fill out the </w:t>
+      </w:r>
+      <w:r w:rsidR="00235AD3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>post-learning evaluation (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>back of the pre-learning evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AD3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they completed before course)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Participants </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE73A2">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>are requested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to complete the post-evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0B0819" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The facilitator should collect all the evaluation forms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B427143" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C1F727" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRDefault="00A640D9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D02EF96" w14:textId="2E2A8877" w:rsidR="00CA534F" w:rsidRDefault="562E16D3" w:rsidP="001B01FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00765D87">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485FA82D" w14:textId="788A21B2" w:rsidR="00CA534F" w:rsidRDefault="00D32AEC" w:rsidP="00CA534F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32AEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663B9E7A" wp14:editId="183B8F0E">
+            <wp:extent cx="4572638" cy="2572109"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="72" name="Picture 72"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId87"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572638" cy="2572109"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="02CE9628" w14:textId="5691F7D7" w:rsidR="00A640D9" w:rsidRPr="007E77CE" w:rsidRDefault="562E16D3" w:rsidP="562E16D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A632272" w14:textId="5B4BA42C" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="562E16D3" w:rsidP="007E77CE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t>Thank you for attending today’s workshop on the Indigenous workers’ guide to workplace health and safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582D45CF" w14:textId="77777777" w:rsidR="00A640D9" w:rsidRPr="00A640D9" w:rsidRDefault="00A640D9" w:rsidP="00A640D9">
@@ -12505,392 +13552,415 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0277A2" w14:textId="7F4815FC" w:rsidR="00E23880" w:rsidRPr="00D559E3" w:rsidRDefault="00E23880" w:rsidP="00E23880">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Print and handout the </w:t>
       </w:r>
       <w:r w:rsidR="00E8783A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>‘M</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>iyo pimatisiwin Indigenous workers’ mini guide to workplace health and safety</w:t>
+        <w:t xml:space="preserve">iyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="562E16D3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indigenous workers’ mini guide to workplace health and safety</w:t>
       </w:r>
       <w:r w:rsidR="00E8783A">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> resource, located in </w:t>
       </w:r>
       <w:r w:rsidR="007719DF">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>the tool</w:t>
       </w:r>
       <w:r w:rsidR="00B327E8">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007719DF">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>kit’s resource library.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDBF13C" w14:textId="25795445" w:rsidR="00A640D9" w:rsidRDefault="008120B8" w:rsidP="00A640D9">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A640D9" w:rsidSect="00630B41">
-      <w:headerReference w:type="even" r:id="rId86"/>
-      <w:headerReference w:type="default" r:id="rId87"/>
       <w:footerReference w:type="even" r:id="rId88"/>
       <w:footerReference w:type="default" r:id="rId89"/>
-      <w:headerReference w:type="first" r:id="rId90"/>
-      <w:footerReference w:type="first" r:id="rId91"/>
+      <w:footerReference w:type="first" r:id="rId90"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ABE4401" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54" w:rsidP="00EA4239">
+    <w:p w14:paraId="211FB054" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="627BA882" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54" w:rsidP="00EA4239">
+    <w:p w14:paraId="6E3FB1F5" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3896A655" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54">
+    <w:p w14:paraId="7DC467A0" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
-    <w:altName w:val="Cambria Math"/>
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Franklin Gothic Medium Cond"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
-    <w:panose1 w:val="020B0804020202020204"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="35D67BA4" w14:textId="77B208D6" w:rsidR="00D54227" w:rsidRDefault="007C5D1E" w:rsidP="00CD767B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35D67BA4" w14:textId="5A1850F9" w:rsidR="00D54227" w:rsidRDefault="0023542D" w:rsidP="00CD767B">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5ED48DFF" wp14:editId="50D24866">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E74DB4" wp14:editId="3BAE5EDA">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="MSIPCM80b84b90b466bd8c2e0d8c23" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1713785735" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74F70564" w14:textId="002D67FD" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                        <w:p w14:paraId="09CF0887" w14:textId="6686E008" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007C5D1E">
+                          <w:r w:rsidRPr="0023542D">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5ED48DFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="71E74DB4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM80b84b90b466bd8c2e0d8c23" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251661315;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsvboxHgMAADwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1z0zwQvr8z/AePD5xI/VEnjkNTJk3f&#10;QGcC7UzK9CxLcu3BloykJC4M/51Hst1S4MAwXKTV7mq1++yjPXvTNbV34EpXUiz96CT0PS6oZJW4&#10;X/ofbzeTue9pQwQjtRR86T9w7b85f/Hf2bFd8FiWsmZceQgi9OLYLv3SmHYRBJqWvCH6RLZcwFhI&#10;1RCDo7oPmCJHRG/qIA7DWXCUirVKUq41tJe90T938YuCU3NdFJobr176yM24Vbk1t2twfkYW94q0&#10;ZUWHNMhfZNGQSuDRx1CXxBBvr6pfQjUVVVLLwpxQ2QSyKCrKXQ2oJgp/qmZXkpa7WgCObh9h0v8u&#10;LP1wuFFexdA7wCNIgx69313drN/Pw3ye5FmYJ7NZzuY05qFdT32PcU0B4deXn/fSvH5HdLmWjPen&#10;xSSaJvEsnafz6avBgVf3pRnMaRafhIPhrmKmHPSz6El/UxPKGy7GO73LRkrDVS8PAa4E490QoN+u&#10;GVsJ9v+Bi2eOO/AABB1co+H6rWwHTfiY05YX47NQfrP8OLZ6AZh2LYAy3YXsgNWo11DatneFauyO&#10;hnqwA8qHR3bxzngUyjRN4ySEicIWp6fh1NEveLrdKm3ectl4Vlj6Clk7UpHDVhtkAtfRxT4m5Kaq&#10;a8fgWnjHpT87RchnFtyohdUgCcQYpJ6ZX7MI+VzE2WQzm6eTZJNMJ1kazidhlF1kszDJksvNNxsv&#10;ShZlxRgX20rw8ZdEyZ+xcPivPb/dP3mWqpZ1xWwdNjdb3bpW3oHgu+agwScLNIr4wSt4no4zo7px&#10;d1UGtmd9b6xkurwbGplL9oA+Kgl80Qrd0k2FR7dEmxui8PWhxDgz11iKWgJUOUi+V0r15Xd66w8s&#10;YPW9I0bJ0tef90Rx36uvBP5qPEXbEde4EwTlhCxKEhzyUSv2zVqi7sil5UTra+pRLJRs7jDuVvY5&#10;mIigeBRAjeLa4AQDxiXlq5WTMWZaYrZi11IbekT5trsjqh2IZoDfBzlOG7L4iW+9r70p5GpvZFE5&#10;MlpkeziBvT1gRLkuDOPUzsAfz87raeiffwcAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422SYq8j&#10;22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWyV/rE&#10;Sx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQCNjim&#10;/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac2fIx&#10;B16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsvboxHgMAADwGAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAHgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pBZrEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwQKtESEFd0VVSW0&#10;uxJb7dk4NolkeyzbkNCv79gJ0G57qnpxJjPjNzNvnpd3nVbkJJxvwJR0PMopEYZD1ZhDSb+/bD58&#10;psQHZiqmwIiSnoWnd6v375atLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/7pBVjrWI&#10;rlU2yfN51oKrrAMuvEfvQx+kq4QvpeDhSUovAlElxd5COl069/HMVktWHByzdcOHNtg/dKFZY7Do&#10;FeqBBUaOrvkDSjfcgQcZRhx0BlI2XKQZcJpx/maaXc2sSLMgOd5eafL/D5Y/nnb22ZHQfYEOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB8pU10gfB4afZx+mkxo4RjbDpfTOazCJPdblvnw1cBmkSjpA7Xkthi&#10;p60PfeolJRYzsGmUSqtR5jcHYkZPdmsxWqHbd0Pfe6jOOI6DftPe8k2DNbfMh2fmcLU4Aco1POEh&#10;FbQlhcGipAb342/+mI+MY5SSFqVSUoNapkR9M7iJyWya51Fa6Q8NdzH2yRgv8lmMm6O+B1ThGB+E&#10;5cmMyUFdTOlAv6Ka17EahpjhWLOk+4t5H3rh4mvgYr1OSagiy8LW7CyP0JGsyORL98qcHegOuKhH&#10;uIiJFW9Y73PjTW/Xx4Dcp5VEYns2B75RgWmpw2uJEv/1P2Xd3vTqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJuYl/vbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTgNKIcSp&#10;Kv7ElRQJjk68jaPG6xC7bXh7Fi70stJoRjPfFuvJ9eKIY+g8KVguEhBIjTcdtQret89XtyBC1GR0&#10;7wkVfGOAdTm7KHRu/Ine8FjFVnAJhVwrsDEOuZShseh0WPgBib2dH52OLMdWmlGfuNz1Mk2STDrd&#10;ES9YPeCDxWZfHZyC7PFlY4eP7PNrl4bXUPt9rPyTUpfzaXMPIuIU/8Pwi8/oUDJT7Q9kgugV8CPx&#10;77KX3ixXIGoFq+s7kGUhz+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pBZrEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbmJf7&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="74F70564" w14:textId="002D67FD" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                  <w:p w14:paraId="09CF0887" w14:textId="6686E008" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007C5D1E">
+                    <w:r w:rsidRPr="0023542D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007C5D1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>66</w:t>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00D54227">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DDAF5D" wp14:editId="1B9D6F52">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -13027,170 +14097,182 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="4452D162" id="Straight Connector 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="90pt,741.6pt" to="522pt,741.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiIB31wEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvRdruy4uwhq+2l&#10;aqNu+wNYPMRIwCCgsfPvO2DH2X6oUqtesAfmvZn3Brb3ozXsBCFqdC1fr2rOwEnstDu2/OuXxzd3&#10;nMUkXCcMOmj5GSK/371+tR18Axvs0XQQGJG42Ay+5X1KvqmqKHuwIq7Qg6NDhcGKRGE4Vl0QA7Fb&#10;U23q+rYaMHQ+oIQYafdhOuS7wq8UyPRJqQiJmZZTb6msoazPea12W9Ecg/C9lnMb4h+6sEI7KrpQ&#10;PYgk2Legf6GyWgaMqNJKoq1QKS2haCA16/onNU+98FC0kDnRLzbF/0crP54OgemOZkeTcsLSjJ5S&#10;EPrYJ7ZH58hBDIwOyanBx4YAe3cIcxT9IWTZowo2f0kQG4u758VdGBOTtPn25u72pqYhyMtZdQX6&#10;ENN7QMvyT8uNdlm4aMTpQ0xUjFIvKXnbODZQy5t3xJfjiEZ3j9qYEuTLA3sT2EnQ2NO4zs0Tw4ss&#10;ioyjzSxpElH+0tnAxP8ZFNlCba+nAj9yCinBpQuvcZSdYYo6WIBzZ38CzvkZCuWy/g14QZTK6NIC&#10;ttph+F3bVyvUlH9xYNKdLXjG7lzGW6yhW1ecm19IvtYv4wK/vuPddwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGXJ3oDaAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaM2bQRRiFNV&#10;SP2AFiTEzbWdB9jryHaa9O/ZHhDcdh6anam3i3fsbGMaAkp4XAlgFnUwA3YS3t/2DyWwlBUa5QJa&#10;CRebYNvc3tSqMmHGgz0fc8coBFOlJPQ5jxXnSffWq7QKo0XS2hC9ygRjx01UM4V7x9dCPHGvBqQP&#10;vRrta2/193HyEj7F7KYv3e71Rl0+8LDzz7H1Ut7fLbsXYNku+c8M1/pUHRrqdAoTmsQc4VLQlkxH&#10;UW7WwK4WURTEnX453tT8/4zmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFiIgHfXAQAA&#10;DwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGXJ3oDa&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#36424a [3213]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D54227">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Appendix B | </w:t>
     </w:r>
     <w:r w:rsidR="00D54227">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>In-person speaking notes</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003B</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B4E8380" w14:textId="7898927A" w:rsidR="00D54227" w:rsidRDefault="007C5D1E" w:rsidP="00CC4629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B4E8380" w14:textId="732AE664" w:rsidR="00D54227" w:rsidRDefault="0023542D" w:rsidP="00CC4629">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="11285F84" wp14:editId="661CB516">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FD57BFE" wp14:editId="0147AACE">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="MSIPCM7373447bb0e212fd05b77e8a" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="574113260" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74217B1D" w14:textId="028E53A3" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                        <w:p w14:paraId="1DE35ABD" w14:textId="361CD2D0" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007C5D1E">
+                          <w:r w:rsidRPr="0023542D">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="11285F84" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4FD57BFE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM7373447bb0e212fd05b77e8a" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251659267;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8QMwjHgMAAD8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB02GmpH3HixKtTpCmy&#10;FUjbAOnQsyLLtTBbciUlcVf0v4+S7fSxHYZhF4kiKYr8+ImnZ01Voj1TmkuR4uDEx4gJKjMu7lP8&#10;/XY5mGCkDREZKaVgKX5kGp/NPn44PdQJC2Uhy4wpBEGETg51igtj6sTzNC1YRfSJrJkAYy5VRQwc&#10;1b2XKXKA6FXphb4/9g5SZbWSlGkN2ovWiGcufp4zam7yXDODyhRDbsatyq1bu3qzU5LcK1IXnHZp&#10;kH/IoiJcwKPHUBfEELRT/LdQFadKapmbEyorT+Y5p8zVANUE/rtqNgWpmasFwNH1ESb9/8LS6/1a&#10;IZ6lOMJIkApadLW5XC+u4mE8jKJ4u/VZGIR55o+2ccwmBKOMaQoIPn162Enz5RvRxUJmrD0lg2AU&#10;heN4Ek9GnzsHxu8L05njaXjid4Y7npmi04+DF/26JJRVTPR3WpellIapVu4CXIqMNV2AdlsrXhH1&#10;+MZrAxwAcnZ+QXf3Vtadxj8mtGJ5/yYony03DrVOAKJNDSCZ5lw2wPFer0FpW97kqrI7NBOBHVj2&#10;eGQWawyioIzjOIx8MFGwhfHQHznqeS+3a6XNVyYrZIUUK8jaEYrsV9pAJuDau9jHhFzysnTsLQU6&#10;pHg8hJBvLHCjFFYDSUCMTmpZ+TQNIJ/zcDpYjifxIFpGo8E09icDP5ieT8d+NI0uls82XhAlBc8y&#10;JlZcsP6HBNHfMbD7qy233R95k6qWJc9sHTY3W92iVGhP4KtugQM/LNBQxCsv7206zgzV9bur0rM9&#10;a3tjJdNsG8fvY9+2MnuEdioJMENHdE2XHN5eEW3WRMHvByVMNHMDS15KwFZ2EkaFVD//pLf+AAlY&#10;MTrANEmxftgRxTAqLwV813AE3Ye4xp1AUE6YBlEEh22vFbtqIaH8wKXlROtryl7MlazuYOLN7XNg&#10;IoLCo4BXLy4MnMAAE5Oy+dzJMGlqYlZiU1Mbugf7trkjqu74ZgDGa9kPHJK8o13ra28KOd8ZmXPH&#10;SQtwCye0wB5gSrlmdBPVjsHXZ+f1MvdnvwAAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422SYq8j&#10;22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWyV/rE&#10;Sx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQCNjim&#10;/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac2fIx&#10;B16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8QMwjHgMAAD8GAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAHgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzpn6EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd240Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrtLvcxM5zfdlqRg3C+AVPS4SCnRBgOVWN2Jf31vPpy&#10;Q4kPzFRMgRElPQpPbxefP81bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQL+ul1WOdZi&#10;da2yUZ5PsxZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7wBSaNQab&#10;Xkrds8DI3jX/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XmATXSA8Xpp8HX+bTSjhGBtPZ6PpJJbJrret8+GHAE2iUVKHtCS0&#10;2GHtQ596TonNDKwapRI1yvzlwJrRk11HjFboth1pqlfjb6E64lYOesK95asGW6+ZD0/MIcO4CKo2&#10;POIhFbQlhZNFSQ3u93v+mI/AY5SSFhVTUoOSpkT9NEjIaDLO86iw9IeGOxvbZAxn+STGzV7fAYpx&#10;iO/C8mTG5KDOpnSgX1DUy9gNQ8xw7FnS7dm8C71+8VFwsVymJBSTZWFtNpbH0hGzCOhz98KcPaEe&#10;kK8HOGuKFW/A73PjTW+X+4AUJGYivj2aJ9hRiInb06OJSn/9n7KuT3vxBwAA//8DAFBLAwQUAAYA&#10;CAAAACEAm5iX+9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOA0oh&#10;xKkq/sSVFAmOTryNo8brELtteHsWLvSy0mhGM98W68n14ohj6DwpWC4SEEiNNx21Ct63z1e3IELU&#10;ZHTvCRV8Y4B1ObsodG78id7wWMVWcAmFXCuwMQ65lKGx6HRY+AGJvZ0fnY4sx1aaUZ+43PUyTZJM&#10;Ot0RL1g94IPFZl8dnILs8WVjh4/s82uXhtdQ+32s/JNSl/Npcw8i4hT/w/CLz+hQMlPtD2SC6BXw&#10;I/HvspfeLFcgagWr6zuQZSHP4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3OmfoS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuY&#10;l/vbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="74217B1D" w14:textId="028E53A3" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                  <w:p w14:paraId="1DE35ABD" w14:textId="361CD2D0" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007C5D1E">
+                    <w:r w:rsidRPr="0023542D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D54227">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B052FF" wp14:editId="5B6CE7BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1143000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9418320</wp:posOffset>
@@ -13356,257 +14438,231 @@
     <w:r w:rsidR="00D54227">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007C5D1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>67</w:t>
     </w:r>
     <w:r w:rsidR="00D54227" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7FC16494" w14:textId="4A82001D" w:rsidR="00D54227" w:rsidRDefault="007C5D1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FC16494" w14:textId="68C085FE" w:rsidR="00D54227" w:rsidRDefault="0023542D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="784B385E" wp14:editId="059891B4">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE1593C" wp14:editId="47578107">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="MSIPCM262845f981691d945c17d30d" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="468523548" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="46BA7341" w14:textId="331F1F2C" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                        <w:p w14:paraId="4185A7B1" w14:textId="3F7EFCAE" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="007C5D1E">
+                          <w:r w:rsidRPr="0023542D">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="784B385E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3CE1593C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM262845f981691d945c17d30d" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251660291;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcCnJ4HQMAAEEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxA89FRbS2TLcqMEiQO3&#10;AZwFcIqcaZKyhEqkQtKx0iD/3iFFZWsPRdGLNBuHM28e5/C4a2p0z5WupMhxNA4x4oJKVoltjr/f&#10;LEczjLQhgpFaCp7jB67x8dHHD4f7ds5jWcqacYUgidDzfZvj0ph2HgSalrwheixbLsBZSNUQA6ra&#10;BkyRPWRv6iAOw2mwl4q1SlKuNVjPeic+cvmLglNzVRSaG1TnGGoz7qvcd2O/wdEhmW8VacuK+jLI&#10;P1TRkErApc+pzoghaKeq31I1FVVSy8KMqWwCWRQV5a4H6CYK33WzLknLXS8Ajm6fYdL/Ly29vL9W&#10;qGI5zjASpIERXazPrxcX8TSeJZMim0XTLGJZMqFRyg5ChhHjmgKCj5/udtJ8+UZ0uZCM99p8FE2S&#10;eJrO0tnksw/g1bY03p1m8Tj0jtuKmdLbp9GL/bomlDdcDGf6kKWUhqte9gnOBeOdT+CDKqXNNdn6&#10;anzcGlgA9PSRkbfeyNZbwueSVrwYbgXjk2XHvtVzAGndAkymO5UdsHywazDaoXeFauwfxonADzx7&#10;eOYW7wyiYEzTNE5CcFHwxelBOHHkC15Ot1D7Vy4bZIUcK6jaUYrcr7SBSiB0CLGXCbms6trxtxZo&#10;n+PpAaR844ETtbAWKAJyeKnn5WMWQT2ncTZaTmfpKFkmk1GWhrNRGGWn2TRMsuRs+WTzRcm8rBjj&#10;YlUJPryRKPk7DvrX2rPbvZI3pWpZV8z2YWuz3S1qhe4JPNYNsOCHBRqaeBUVvC3HuaG74e+6DOzM&#10;+tlYyXSbzjE8Hua2kewBxqkkwAwT0S1dWuKsiCWPgvcPRthp5go+RS0BW+kljEqpfv7JbuMBEvBi&#10;tId9kmN9tyOKY1SfC3iw8QSmD3mN00BQTsiiJAFlM1jFrllIaD9yZTnRxpp6EAslm1vYeSf2OnAR&#10;QeFSwGsQFwY0cMDOpPzkxMmwa1piVmLdUpt6APumuyWq9XwzAOOlHFYOmb+jXR9rTwp5sjOyqBwn&#10;LcA9nDACq8CecsPwO9Uuwte6i3rZ/Ee/AAAA//8DAFBLAwQUAAYACAAAACEAGAVA3N4AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQBFJ41RVpSLBAZXQD3DjbZJiryPb&#10;acPf45zguG9GszPlejKaXdD53pKAdJEAQ2qs6qkVcPjaPbwA80GSktoSCvhBD+vq9qaUhbJX+sRL&#10;HVoWQ8gXUkAXwlBw7psOjfQLOyBF7WSdkSGeruXKyWsMN5pnSfLMjewpfujkgNsOm+96NAI2OKb+&#10;Te/Or/2h3r+fP4JT21yI+7tpswIWcAp/Zpjrx+pQxU5HO5LyTAuIQ0KkyzTJgc16lj1FdpzZ8jEH&#10;XpX8/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANwKcngdAwAAQQYAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABgFQNzeAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAdwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACCBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWGq4FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUaIkIK7orqkpo&#10;dyW22rNxbBLJ9li2IaG/vmOHQLvtqerFmcyM5+O95+VdpxU5CecbMCUdj3JKhOFQNeZQ0u8vmw+f&#10;KfGBmYopMKKkZ+Hp3er9u2VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcBfd8gqx1qs&#10;rlU2yfN51oKrrAMuvEfvQx+kq1RfSsHDk5ReBKJKirOFdLp07uOZrZasODhm64ZfxmD/MIVmjcGm&#10;11IPLDBydM0fpXTDHXiQYcRBZyBlw0XaAbcZ52+22dXMirQLguPtFSb//8ryx9POPjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwjPV9hEFwiPl2Yfp58WM0o4xqbzxWQ+i2Wy223rfPgqQJNolNQhLQkt&#10;dtr60KcOKbGZgU2jVKJGmd8cWDN6stuI0QrdviNNVdLJMP4eqjNu5aAn3Fu+abD1lvnwzBwyjIug&#10;asMTHlJBW1K4WJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZnMpnkeFZb+0HCDsU/GeJHPYtwc9T2g&#10;GMf4LixPZkwOajClA/2Kol7HbhhihmPPku4H8z70+sVHwcV6nZJQTJaFrdlZHktHzCKgL90rc/aC&#10;ekC+HmHQFCvegN/nxpvero8BKUjMRHx7NC+woxATt5dHE5X+63/Kuj3t1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCbmJf72wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04D&#10;SiHEqSr+xJUUCY5OvI2jxusQu214exYu9LLSaEYz3xbryfXiiGPoPClYLhIQSI03HbUK3rfPV7cg&#10;QtRkdO8JFXxjgHU5uyh0bvyJ3vBYxVZwCYVcK7AxDrmUobHodFj4AYm9nR+djizHVppRn7jc9TJN&#10;kkw63REvWD3gg8VmXx2cguzxZWOHj+zza5eG11D7faz8k1KX82lzDyLiFP/D8IvP6FAyU+0PZILo&#10;FfAj8e+yl94sVyBqBavrO5BlIc/hyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHFhq&#10;uBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;m5iX+9sAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="46BA7341" w14:textId="331F1F2C" w:rsidR="007C5D1E" w:rsidRPr="007C5D1E" w:rsidRDefault="007C5D1E" w:rsidP="007C5D1E">
+                  <w:p w14:paraId="4185A7B1" w14:textId="3F7EFCAE" w:rsidR="0023542D" w:rsidRPr="0023542D" w:rsidRDefault="0023542D" w:rsidP="0023542D">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="007C5D1E">
+                    <w:r w:rsidRPr="0023542D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC4A26D" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54" w:rsidP="00EA4239">
+    <w:p w14:paraId="4C4576EE" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="310B8943" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54" w:rsidP="00EA4239">
+    <w:p w14:paraId="661FDCD0" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="143F6918" w14:textId="77777777" w:rsidR="002A7B54" w:rsidRDefault="002A7B54">
+    <w:p w14:paraId="5D5E7609" w14:textId="77777777" w:rsidR="007F5951" w:rsidRDefault="007F5951">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D07508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4342616"/>
     <w:lvl w:ilvl="0" w:tplc="9F9EE110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -16524,900 +17580,993 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1043168974">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="160394899">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="329479821">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1618875206">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1963225298">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1849632514">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="934245267">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1311248957">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1505053198">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="112021231">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1715426335">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="406919422">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="960109044">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="326052419">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1772166773">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1307466909">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1764910522">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1814330941">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1356926529">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="192765872">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1837182644">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="992105104">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="754857612">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1136603371">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="993068631">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="326371650">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A24CC"/>
     <w:rsid w:val="000052D7"/>
     <w:rsid w:val="0001009E"/>
     <w:rsid w:val="000100A0"/>
     <w:rsid w:val="00013190"/>
     <w:rsid w:val="000210FF"/>
     <w:rsid w:val="00024A45"/>
+    <w:rsid w:val="0002526B"/>
     <w:rsid w:val="00027182"/>
     <w:rsid w:val="00030C06"/>
     <w:rsid w:val="000343A0"/>
     <w:rsid w:val="000417D2"/>
     <w:rsid w:val="000439D9"/>
     <w:rsid w:val="000446FE"/>
     <w:rsid w:val="000463D8"/>
     <w:rsid w:val="00050A3A"/>
     <w:rsid w:val="00052FF5"/>
     <w:rsid w:val="00057567"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00061D85"/>
     <w:rsid w:val="000728DD"/>
     <w:rsid w:val="0007585D"/>
     <w:rsid w:val="00083826"/>
     <w:rsid w:val="000844F0"/>
     <w:rsid w:val="000944D6"/>
     <w:rsid w:val="0009563F"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="000963BB"/>
     <w:rsid w:val="000968F2"/>
     <w:rsid w:val="000972AA"/>
     <w:rsid w:val="000A31BB"/>
+    <w:rsid w:val="000A4BB2"/>
     <w:rsid w:val="000B1585"/>
     <w:rsid w:val="000C2C04"/>
     <w:rsid w:val="000C4AAA"/>
     <w:rsid w:val="000C7620"/>
     <w:rsid w:val="000D001A"/>
     <w:rsid w:val="000D15C5"/>
     <w:rsid w:val="000D2417"/>
+    <w:rsid w:val="000D2A93"/>
     <w:rsid w:val="000D4AAB"/>
     <w:rsid w:val="000D4B25"/>
     <w:rsid w:val="000D54FD"/>
     <w:rsid w:val="000D5F8D"/>
     <w:rsid w:val="000D9634"/>
     <w:rsid w:val="000E0138"/>
     <w:rsid w:val="000E0D00"/>
+    <w:rsid w:val="000E28A7"/>
     <w:rsid w:val="000E5436"/>
     <w:rsid w:val="000E725F"/>
     <w:rsid w:val="00100A41"/>
     <w:rsid w:val="00103397"/>
     <w:rsid w:val="00107116"/>
     <w:rsid w:val="00110497"/>
     <w:rsid w:val="00110528"/>
     <w:rsid w:val="00113EA1"/>
     <w:rsid w:val="00115E1F"/>
     <w:rsid w:val="00122987"/>
     <w:rsid w:val="00123D0F"/>
     <w:rsid w:val="0012448A"/>
     <w:rsid w:val="00130C50"/>
     <w:rsid w:val="00133446"/>
     <w:rsid w:val="00133612"/>
     <w:rsid w:val="00140D37"/>
     <w:rsid w:val="00142A43"/>
     <w:rsid w:val="001468E6"/>
     <w:rsid w:val="00147867"/>
     <w:rsid w:val="00150A5E"/>
     <w:rsid w:val="00151E41"/>
     <w:rsid w:val="001558E0"/>
     <w:rsid w:val="00157D97"/>
     <w:rsid w:val="00160556"/>
     <w:rsid w:val="0016122D"/>
     <w:rsid w:val="00161EF9"/>
     <w:rsid w:val="00165333"/>
     <w:rsid w:val="001720E3"/>
     <w:rsid w:val="001727D7"/>
     <w:rsid w:val="001740D9"/>
     <w:rsid w:val="00174187"/>
     <w:rsid w:val="001757CA"/>
     <w:rsid w:val="00176920"/>
     <w:rsid w:val="00177EF4"/>
     <w:rsid w:val="001824CE"/>
     <w:rsid w:val="0018258F"/>
     <w:rsid w:val="001854CA"/>
+    <w:rsid w:val="0018584D"/>
+    <w:rsid w:val="00187C59"/>
     <w:rsid w:val="00187D45"/>
     <w:rsid w:val="001920AC"/>
     <w:rsid w:val="00196A1B"/>
     <w:rsid w:val="001B01FE"/>
     <w:rsid w:val="001B16A4"/>
     <w:rsid w:val="001B31EC"/>
+    <w:rsid w:val="001B5F23"/>
+    <w:rsid w:val="001C1C69"/>
     <w:rsid w:val="001C423B"/>
     <w:rsid w:val="001C4F41"/>
     <w:rsid w:val="001D05F3"/>
     <w:rsid w:val="001D06AA"/>
     <w:rsid w:val="001D0C8F"/>
     <w:rsid w:val="001D6FF5"/>
+    <w:rsid w:val="001E4603"/>
     <w:rsid w:val="001E610C"/>
     <w:rsid w:val="001E63D7"/>
     <w:rsid w:val="001E6A2B"/>
     <w:rsid w:val="002014A3"/>
     <w:rsid w:val="00203BF4"/>
+    <w:rsid w:val="00210C5A"/>
     <w:rsid w:val="00211614"/>
     <w:rsid w:val="00211D54"/>
     <w:rsid w:val="00217668"/>
     <w:rsid w:val="00226AE1"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00233F71"/>
+    <w:rsid w:val="0023444E"/>
+    <w:rsid w:val="0023542D"/>
     <w:rsid w:val="00235AD3"/>
     <w:rsid w:val="00237FC2"/>
+    <w:rsid w:val="0024446F"/>
     <w:rsid w:val="002448B9"/>
+    <w:rsid w:val="00246AB8"/>
     <w:rsid w:val="00246C07"/>
     <w:rsid w:val="002478EA"/>
     <w:rsid w:val="002536A8"/>
     <w:rsid w:val="002601CA"/>
     <w:rsid w:val="00273E8A"/>
     <w:rsid w:val="00274441"/>
     <w:rsid w:val="002757BC"/>
     <w:rsid w:val="00276314"/>
     <w:rsid w:val="002837B5"/>
+    <w:rsid w:val="002A027F"/>
     <w:rsid w:val="002A063D"/>
     <w:rsid w:val="002A3A62"/>
     <w:rsid w:val="002A7B54"/>
     <w:rsid w:val="002C5609"/>
     <w:rsid w:val="002C6D75"/>
+    <w:rsid w:val="002D141A"/>
     <w:rsid w:val="002D2B2E"/>
     <w:rsid w:val="002D61D9"/>
     <w:rsid w:val="002E45F8"/>
     <w:rsid w:val="002E6BC2"/>
     <w:rsid w:val="002F09FE"/>
     <w:rsid w:val="002F293A"/>
     <w:rsid w:val="002F2C69"/>
     <w:rsid w:val="002F7F29"/>
+    <w:rsid w:val="00300F1C"/>
     <w:rsid w:val="00310D05"/>
     <w:rsid w:val="00313BB2"/>
     <w:rsid w:val="00314E3F"/>
     <w:rsid w:val="00317DB5"/>
     <w:rsid w:val="00321AD6"/>
     <w:rsid w:val="003229BC"/>
     <w:rsid w:val="00323868"/>
     <w:rsid w:val="00324D38"/>
     <w:rsid w:val="00333E70"/>
     <w:rsid w:val="00336941"/>
     <w:rsid w:val="00337695"/>
     <w:rsid w:val="003412C8"/>
     <w:rsid w:val="003421EA"/>
+    <w:rsid w:val="00343151"/>
     <w:rsid w:val="00343E66"/>
     <w:rsid w:val="00345838"/>
     <w:rsid w:val="00346E72"/>
     <w:rsid w:val="00354FF6"/>
     <w:rsid w:val="00355936"/>
     <w:rsid w:val="00363404"/>
     <w:rsid w:val="003645CC"/>
     <w:rsid w:val="00383CE1"/>
     <w:rsid w:val="0038528C"/>
     <w:rsid w:val="00385B59"/>
     <w:rsid w:val="003871A9"/>
     <w:rsid w:val="003927BC"/>
     <w:rsid w:val="00393437"/>
     <w:rsid w:val="00393E7D"/>
     <w:rsid w:val="00397680"/>
     <w:rsid w:val="003A50ED"/>
     <w:rsid w:val="003A54BF"/>
     <w:rsid w:val="003B4CB6"/>
     <w:rsid w:val="003B6E84"/>
+    <w:rsid w:val="003B74B5"/>
     <w:rsid w:val="003C022D"/>
     <w:rsid w:val="003C0273"/>
     <w:rsid w:val="003D1076"/>
     <w:rsid w:val="003D282A"/>
     <w:rsid w:val="003D40F7"/>
     <w:rsid w:val="003D75D3"/>
     <w:rsid w:val="003E1F7D"/>
     <w:rsid w:val="003E28BE"/>
     <w:rsid w:val="003E31BB"/>
     <w:rsid w:val="003E5522"/>
     <w:rsid w:val="003F0155"/>
     <w:rsid w:val="003F0418"/>
     <w:rsid w:val="003F0A44"/>
+    <w:rsid w:val="003F1426"/>
     <w:rsid w:val="003F6626"/>
     <w:rsid w:val="003F711D"/>
     <w:rsid w:val="003F7AC2"/>
+    <w:rsid w:val="00403A66"/>
     <w:rsid w:val="004369CB"/>
     <w:rsid w:val="00443336"/>
     <w:rsid w:val="00450334"/>
     <w:rsid w:val="00451A1B"/>
     <w:rsid w:val="00462B66"/>
+    <w:rsid w:val="004644D0"/>
     <w:rsid w:val="004678F9"/>
+    <w:rsid w:val="004701DE"/>
     <w:rsid w:val="00471786"/>
     <w:rsid w:val="00476BA6"/>
     <w:rsid w:val="00477EDE"/>
     <w:rsid w:val="00481D2C"/>
     <w:rsid w:val="0048384E"/>
     <w:rsid w:val="00487780"/>
     <w:rsid w:val="004904F4"/>
     <w:rsid w:val="00490DB0"/>
     <w:rsid w:val="00491093"/>
     <w:rsid w:val="0049245F"/>
     <w:rsid w:val="00494433"/>
     <w:rsid w:val="00495AD0"/>
     <w:rsid w:val="00497B99"/>
+    <w:rsid w:val="004A1B67"/>
     <w:rsid w:val="004A47CE"/>
     <w:rsid w:val="004B46D7"/>
     <w:rsid w:val="004B4E7C"/>
     <w:rsid w:val="004C3FCB"/>
     <w:rsid w:val="004C50EC"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="004D3ACB"/>
     <w:rsid w:val="004D406D"/>
     <w:rsid w:val="004D5D98"/>
+    <w:rsid w:val="004E646C"/>
     <w:rsid w:val="004F4D3B"/>
+    <w:rsid w:val="00501A12"/>
     <w:rsid w:val="0050200D"/>
     <w:rsid w:val="00505408"/>
     <w:rsid w:val="00510B4C"/>
     <w:rsid w:val="00513BF3"/>
+    <w:rsid w:val="00514BD7"/>
     <w:rsid w:val="00515023"/>
     <w:rsid w:val="0051549A"/>
+    <w:rsid w:val="0051578B"/>
     <w:rsid w:val="00517E8D"/>
     <w:rsid w:val="00525171"/>
     <w:rsid w:val="00537689"/>
     <w:rsid w:val="00542A5E"/>
     <w:rsid w:val="00545870"/>
     <w:rsid w:val="00550408"/>
     <w:rsid w:val="00565D62"/>
     <w:rsid w:val="00566F88"/>
     <w:rsid w:val="00571842"/>
+    <w:rsid w:val="005719CB"/>
     <w:rsid w:val="00575EC4"/>
     <w:rsid w:val="00580DE0"/>
+    <w:rsid w:val="00581939"/>
     <w:rsid w:val="00583126"/>
     <w:rsid w:val="00585518"/>
     <w:rsid w:val="00585D2A"/>
     <w:rsid w:val="0058732A"/>
     <w:rsid w:val="005A71CD"/>
+    <w:rsid w:val="005B697F"/>
     <w:rsid w:val="005C1C8C"/>
     <w:rsid w:val="005C1FFB"/>
     <w:rsid w:val="005C3279"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005C74C6"/>
+    <w:rsid w:val="005C79FD"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D64D9"/>
     <w:rsid w:val="005D7F36"/>
     <w:rsid w:val="005E1568"/>
     <w:rsid w:val="005E458B"/>
     <w:rsid w:val="005E4872"/>
     <w:rsid w:val="005E7570"/>
     <w:rsid w:val="005F366A"/>
     <w:rsid w:val="00604B89"/>
     <w:rsid w:val="00605F8C"/>
     <w:rsid w:val="006066DC"/>
     <w:rsid w:val="00607552"/>
     <w:rsid w:val="00610DEA"/>
     <w:rsid w:val="00610DFB"/>
     <w:rsid w:val="00611081"/>
+    <w:rsid w:val="00611CB1"/>
+    <w:rsid w:val="0061201B"/>
     <w:rsid w:val="00614D7D"/>
     <w:rsid w:val="00615C23"/>
     <w:rsid w:val="0061739D"/>
     <w:rsid w:val="00621EA2"/>
     <w:rsid w:val="00625E68"/>
     <w:rsid w:val="00630B41"/>
     <w:rsid w:val="00636166"/>
     <w:rsid w:val="0063628F"/>
     <w:rsid w:val="00640024"/>
     <w:rsid w:val="00640044"/>
     <w:rsid w:val="00640ED8"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="006472F7"/>
+    <w:rsid w:val="00651249"/>
     <w:rsid w:val="00661CAC"/>
     <w:rsid w:val="006658FE"/>
     <w:rsid w:val="00670550"/>
+    <w:rsid w:val="0067179D"/>
     <w:rsid w:val="00681117"/>
     <w:rsid w:val="0068120A"/>
     <w:rsid w:val="00684F32"/>
     <w:rsid w:val="0069137E"/>
     <w:rsid w:val="006A3A64"/>
     <w:rsid w:val="006A7E00"/>
+    <w:rsid w:val="006B2310"/>
     <w:rsid w:val="006B39A1"/>
     <w:rsid w:val="006B7B66"/>
     <w:rsid w:val="006C122E"/>
     <w:rsid w:val="006C1CAC"/>
     <w:rsid w:val="006C5FF7"/>
+    <w:rsid w:val="006D0C63"/>
     <w:rsid w:val="006D1016"/>
     <w:rsid w:val="006D69DD"/>
+    <w:rsid w:val="006E0C96"/>
     <w:rsid w:val="006E2B96"/>
     <w:rsid w:val="006E695D"/>
     <w:rsid w:val="006F1CEC"/>
     <w:rsid w:val="006F4C6F"/>
     <w:rsid w:val="007032C8"/>
     <w:rsid w:val="00706128"/>
     <w:rsid w:val="00707C5F"/>
     <w:rsid w:val="00712A78"/>
     <w:rsid w:val="00713895"/>
     <w:rsid w:val="00714E96"/>
     <w:rsid w:val="00715963"/>
     <w:rsid w:val="0073134E"/>
     <w:rsid w:val="0073619A"/>
     <w:rsid w:val="00736C3B"/>
     <w:rsid w:val="007378C6"/>
     <w:rsid w:val="00741B25"/>
     <w:rsid w:val="00744113"/>
     <w:rsid w:val="00745CF9"/>
     <w:rsid w:val="007618DA"/>
     <w:rsid w:val="00765D87"/>
     <w:rsid w:val="007719DF"/>
     <w:rsid w:val="00774FFA"/>
     <w:rsid w:val="0077609D"/>
     <w:rsid w:val="00776871"/>
     <w:rsid w:val="00776893"/>
+    <w:rsid w:val="00781076"/>
     <w:rsid w:val="00781DF4"/>
     <w:rsid w:val="007A0B96"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A24CC"/>
     <w:rsid w:val="007A3583"/>
     <w:rsid w:val="007A4415"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B48A6"/>
     <w:rsid w:val="007B5AED"/>
     <w:rsid w:val="007B7EBE"/>
     <w:rsid w:val="007C20A0"/>
     <w:rsid w:val="007C5D1E"/>
     <w:rsid w:val="007C6C9B"/>
     <w:rsid w:val="007D094A"/>
     <w:rsid w:val="007D54D6"/>
+    <w:rsid w:val="007E3202"/>
+    <w:rsid w:val="007E3D79"/>
     <w:rsid w:val="007E4819"/>
     <w:rsid w:val="007E5F21"/>
     <w:rsid w:val="007E77CE"/>
     <w:rsid w:val="007F1B6A"/>
     <w:rsid w:val="007F5122"/>
     <w:rsid w:val="007F5269"/>
     <w:rsid w:val="007F55AA"/>
+    <w:rsid w:val="007F5951"/>
     <w:rsid w:val="00802A89"/>
     <w:rsid w:val="00803D1C"/>
     <w:rsid w:val="00807596"/>
     <w:rsid w:val="00811A90"/>
     <w:rsid w:val="008120B8"/>
     <w:rsid w:val="00820E13"/>
     <w:rsid w:val="00821A2E"/>
+    <w:rsid w:val="00825928"/>
     <w:rsid w:val="0083150F"/>
     <w:rsid w:val="0083398C"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="00834B6C"/>
     <w:rsid w:val="008355CC"/>
     <w:rsid w:val="0084232D"/>
     <w:rsid w:val="00845A76"/>
     <w:rsid w:val="00847C96"/>
     <w:rsid w:val="00851AD5"/>
+    <w:rsid w:val="00852AC3"/>
     <w:rsid w:val="0085387E"/>
     <w:rsid w:val="008548F2"/>
     <w:rsid w:val="00854E76"/>
     <w:rsid w:val="00857462"/>
     <w:rsid w:val="008579D9"/>
     <w:rsid w:val="00860347"/>
     <w:rsid w:val="0086142C"/>
     <w:rsid w:val="008637F6"/>
     <w:rsid w:val="00863BAC"/>
+    <w:rsid w:val="0086579D"/>
     <w:rsid w:val="00865FDB"/>
     <w:rsid w:val="00867706"/>
+    <w:rsid w:val="00872C83"/>
     <w:rsid w:val="00876300"/>
+    <w:rsid w:val="00877A9C"/>
     <w:rsid w:val="00880F37"/>
     <w:rsid w:val="00884A34"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="008902C8"/>
+    <w:rsid w:val="00891D91"/>
     <w:rsid w:val="00891DF1"/>
     <w:rsid w:val="00892D3B"/>
     <w:rsid w:val="008A2368"/>
     <w:rsid w:val="008A37AC"/>
     <w:rsid w:val="008A57B3"/>
     <w:rsid w:val="008A6DE3"/>
     <w:rsid w:val="008A6EE4"/>
     <w:rsid w:val="008C0DF1"/>
     <w:rsid w:val="008C6BBF"/>
     <w:rsid w:val="008C792B"/>
     <w:rsid w:val="008C7A48"/>
     <w:rsid w:val="008D0075"/>
     <w:rsid w:val="008D0DFD"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="008D56AA"/>
     <w:rsid w:val="008D7793"/>
     <w:rsid w:val="008E00DD"/>
     <w:rsid w:val="008E07F6"/>
+    <w:rsid w:val="008E62E2"/>
     <w:rsid w:val="008F27CF"/>
     <w:rsid w:val="008F45A5"/>
     <w:rsid w:val="008F47D8"/>
     <w:rsid w:val="008F5F1D"/>
     <w:rsid w:val="00902E9D"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="00903BDA"/>
     <w:rsid w:val="00904FEF"/>
+    <w:rsid w:val="00905D5E"/>
     <w:rsid w:val="009104A8"/>
     <w:rsid w:val="00913DBD"/>
+    <w:rsid w:val="00915220"/>
     <w:rsid w:val="00922EFC"/>
+    <w:rsid w:val="00924298"/>
     <w:rsid w:val="00927A91"/>
     <w:rsid w:val="00931A40"/>
     <w:rsid w:val="009351C9"/>
     <w:rsid w:val="00935FAB"/>
     <w:rsid w:val="00936B10"/>
     <w:rsid w:val="009405CD"/>
     <w:rsid w:val="00941358"/>
     <w:rsid w:val="00944195"/>
     <w:rsid w:val="00947A33"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="00957A00"/>
     <w:rsid w:val="00960760"/>
     <w:rsid w:val="00963346"/>
     <w:rsid w:val="00967426"/>
+    <w:rsid w:val="00972169"/>
     <w:rsid w:val="00972A1A"/>
     <w:rsid w:val="00973448"/>
     <w:rsid w:val="0097384E"/>
+    <w:rsid w:val="009753BF"/>
     <w:rsid w:val="00980693"/>
     <w:rsid w:val="0098255D"/>
     <w:rsid w:val="00984762"/>
     <w:rsid w:val="00986A67"/>
     <w:rsid w:val="009A05E8"/>
     <w:rsid w:val="009A5129"/>
+    <w:rsid w:val="009B28A3"/>
     <w:rsid w:val="009B6C04"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009C12AC"/>
     <w:rsid w:val="009C35E1"/>
     <w:rsid w:val="009D212F"/>
     <w:rsid w:val="009D3528"/>
     <w:rsid w:val="009D44E0"/>
     <w:rsid w:val="009D5D1E"/>
     <w:rsid w:val="009D608E"/>
     <w:rsid w:val="009E213A"/>
     <w:rsid w:val="009E2A40"/>
     <w:rsid w:val="009F23C1"/>
     <w:rsid w:val="00A036AD"/>
+    <w:rsid w:val="00A05C53"/>
     <w:rsid w:val="00A11AB4"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A12F42"/>
+    <w:rsid w:val="00A141AA"/>
     <w:rsid w:val="00A165DD"/>
     <w:rsid w:val="00A1697B"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A2595B"/>
     <w:rsid w:val="00A30046"/>
     <w:rsid w:val="00A3369B"/>
     <w:rsid w:val="00A40D26"/>
     <w:rsid w:val="00A43772"/>
     <w:rsid w:val="00A43B1E"/>
     <w:rsid w:val="00A46405"/>
     <w:rsid w:val="00A47B6A"/>
     <w:rsid w:val="00A5004B"/>
     <w:rsid w:val="00A53EA8"/>
     <w:rsid w:val="00A54759"/>
     <w:rsid w:val="00A6128A"/>
     <w:rsid w:val="00A62C6A"/>
     <w:rsid w:val="00A640D9"/>
     <w:rsid w:val="00A707E2"/>
     <w:rsid w:val="00A7100F"/>
     <w:rsid w:val="00A7183A"/>
     <w:rsid w:val="00A7195E"/>
     <w:rsid w:val="00A7385E"/>
     <w:rsid w:val="00A8107B"/>
+    <w:rsid w:val="00A85F2B"/>
     <w:rsid w:val="00A874FD"/>
     <w:rsid w:val="00A917CB"/>
     <w:rsid w:val="00A95DE3"/>
     <w:rsid w:val="00A9619C"/>
+    <w:rsid w:val="00A971BA"/>
     <w:rsid w:val="00AA1ABC"/>
+    <w:rsid w:val="00AA2281"/>
     <w:rsid w:val="00AA3C26"/>
     <w:rsid w:val="00AC091F"/>
     <w:rsid w:val="00AC6530"/>
     <w:rsid w:val="00AC68D9"/>
     <w:rsid w:val="00AD6B96"/>
+    <w:rsid w:val="00AE19B2"/>
     <w:rsid w:val="00AE2035"/>
     <w:rsid w:val="00AE2E5E"/>
     <w:rsid w:val="00AE64C5"/>
     <w:rsid w:val="00AE651E"/>
     <w:rsid w:val="00AF14DB"/>
     <w:rsid w:val="00AF5E19"/>
     <w:rsid w:val="00B001A9"/>
     <w:rsid w:val="00B05DD7"/>
     <w:rsid w:val="00B10DDE"/>
     <w:rsid w:val="00B120F9"/>
     <w:rsid w:val="00B14627"/>
     <w:rsid w:val="00B22666"/>
     <w:rsid w:val="00B227C2"/>
     <w:rsid w:val="00B22EB5"/>
     <w:rsid w:val="00B23D0C"/>
     <w:rsid w:val="00B2605E"/>
     <w:rsid w:val="00B327E8"/>
     <w:rsid w:val="00B34D1E"/>
     <w:rsid w:val="00B36A25"/>
     <w:rsid w:val="00B41CBF"/>
     <w:rsid w:val="00B467FF"/>
     <w:rsid w:val="00B51110"/>
     <w:rsid w:val="00B518D0"/>
     <w:rsid w:val="00B52BF8"/>
     <w:rsid w:val="00B55ACC"/>
     <w:rsid w:val="00B55F47"/>
     <w:rsid w:val="00B56FE5"/>
     <w:rsid w:val="00B57818"/>
     <w:rsid w:val="00B63A48"/>
+    <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B705DE"/>
     <w:rsid w:val="00B74AEA"/>
     <w:rsid w:val="00B7631B"/>
     <w:rsid w:val="00B77FA7"/>
+    <w:rsid w:val="00B803E6"/>
     <w:rsid w:val="00B813D6"/>
     <w:rsid w:val="00B83BFD"/>
     <w:rsid w:val="00B8503D"/>
     <w:rsid w:val="00B90927"/>
     <w:rsid w:val="00B97684"/>
     <w:rsid w:val="00BA09F2"/>
     <w:rsid w:val="00BA0B20"/>
     <w:rsid w:val="00BA14AC"/>
     <w:rsid w:val="00BA2BFB"/>
     <w:rsid w:val="00BA5189"/>
     <w:rsid w:val="00BA59B9"/>
     <w:rsid w:val="00BA7CB4"/>
     <w:rsid w:val="00BA7E43"/>
     <w:rsid w:val="00BB1AD5"/>
     <w:rsid w:val="00BB2122"/>
     <w:rsid w:val="00BB2962"/>
     <w:rsid w:val="00BB49CE"/>
     <w:rsid w:val="00BC0201"/>
     <w:rsid w:val="00BC2A7C"/>
+    <w:rsid w:val="00BC52FF"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE0B48"/>
     <w:rsid w:val="00BE170A"/>
     <w:rsid w:val="00BE44F9"/>
     <w:rsid w:val="00BE50CA"/>
     <w:rsid w:val="00BF4B48"/>
     <w:rsid w:val="00BF618B"/>
+    <w:rsid w:val="00BF714C"/>
     <w:rsid w:val="00C0298C"/>
     <w:rsid w:val="00C064C5"/>
     <w:rsid w:val="00C151F6"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C21254"/>
+    <w:rsid w:val="00C214B1"/>
     <w:rsid w:val="00C2168F"/>
+    <w:rsid w:val="00C22136"/>
     <w:rsid w:val="00C2454E"/>
     <w:rsid w:val="00C2662D"/>
     <w:rsid w:val="00C27392"/>
     <w:rsid w:val="00C31431"/>
     <w:rsid w:val="00C35C11"/>
     <w:rsid w:val="00C36AB4"/>
+    <w:rsid w:val="00C43837"/>
     <w:rsid w:val="00C45391"/>
     <w:rsid w:val="00C46355"/>
     <w:rsid w:val="00C47649"/>
     <w:rsid w:val="00C50015"/>
     <w:rsid w:val="00C50FC7"/>
     <w:rsid w:val="00C639B6"/>
+    <w:rsid w:val="00C63D5B"/>
     <w:rsid w:val="00C65615"/>
     <w:rsid w:val="00C66B5A"/>
     <w:rsid w:val="00C66D8C"/>
     <w:rsid w:val="00C7265B"/>
     <w:rsid w:val="00C74357"/>
     <w:rsid w:val="00C761B0"/>
+    <w:rsid w:val="00C77C80"/>
     <w:rsid w:val="00C84133"/>
     <w:rsid w:val="00C854BB"/>
+    <w:rsid w:val="00C85D39"/>
     <w:rsid w:val="00C9253D"/>
     <w:rsid w:val="00C92D42"/>
     <w:rsid w:val="00C958BC"/>
     <w:rsid w:val="00CA3E3B"/>
     <w:rsid w:val="00CA5121"/>
     <w:rsid w:val="00CA5282"/>
     <w:rsid w:val="00CA534F"/>
     <w:rsid w:val="00CA718F"/>
     <w:rsid w:val="00CB1367"/>
     <w:rsid w:val="00CB15E2"/>
     <w:rsid w:val="00CC00B9"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CE0149"/>
+    <w:rsid w:val="00CE1B9E"/>
     <w:rsid w:val="00CE2408"/>
     <w:rsid w:val="00CF1318"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00CF4CD9"/>
     <w:rsid w:val="00D00703"/>
     <w:rsid w:val="00D04E25"/>
     <w:rsid w:val="00D05BB6"/>
+    <w:rsid w:val="00D0679B"/>
     <w:rsid w:val="00D06995"/>
+    <w:rsid w:val="00D06E7B"/>
+    <w:rsid w:val="00D13976"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D250A7"/>
     <w:rsid w:val="00D301D3"/>
     <w:rsid w:val="00D32AEC"/>
     <w:rsid w:val="00D336CC"/>
     <w:rsid w:val="00D35F47"/>
     <w:rsid w:val="00D413DA"/>
     <w:rsid w:val="00D5243D"/>
     <w:rsid w:val="00D54227"/>
     <w:rsid w:val="00D5577D"/>
     <w:rsid w:val="00D559E3"/>
     <w:rsid w:val="00D709B5"/>
     <w:rsid w:val="00D710B8"/>
+    <w:rsid w:val="00D73AD8"/>
     <w:rsid w:val="00D84A38"/>
     <w:rsid w:val="00D91B53"/>
     <w:rsid w:val="00D936AF"/>
     <w:rsid w:val="00DA5BDE"/>
     <w:rsid w:val="00DA6A11"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB3F4E"/>
     <w:rsid w:val="00DB43CF"/>
+    <w:rsid w:val="00DB564D"/>
     <w:rsid w:val="00DB5E95"/>
     <w:rsid w:val="00DC056F"/>
+    <w:rsid w:val="00DC1959"/>
     <w:rsid w:val="00DC1DFE"/>
     <w:rsid w:val="00DC2F1A"/>
     <w:rsid w:val="00DC62C2"/>
+    <w:rsid w:val="00DC70C1"/>
     <w:rsid w:val="00DD1743"/>
     <w:rsid w:val="00DD3229"/>
     <w:rsid w:val="00DD5C94"/>
     <w:rsid w:val="00DD6F16"/>
     <w:rsid w:val="00DE0DF0"/>
     <w:rsid w:val="00DE33B3"/>
     <w:rsid w:val="00DE5BAE"/>
     <w:rsid w:val="00DE693E"/>
     <w:rsid w:val="00DF0515"/>
     <w:rsid w:val="00DF09F0"/>
+    <w:rsid w:val="00DF2813"/>
     <w:rsid w:val="00DF3265"/>
     <w:rsid w:val="00DF3F76"/>
     <w:rsid w:val="00DF6ADC"/>
     <w:rsid w:val="00E011FE"/>
     <w:rsid w:val="00E020F5"/>
     <w:rsid w:val="00E06714"/>
+    <w:rsid w:val="00E07178"/>
     <w:rsid w:val="00E14AAE"/>
     <w:rsid w:val="00E21399"/>
     <w:rsid w:val="00E23880"/>
     <w:rsid w:val="00E3080C"/>
     <w:rsid w:val="00E32837"/>
     <w:rsid w:val="00E32E94"/>
     <w:rsid w:val="00E40F66"/>
     <w:rsid w:val="00E41FF4"/>
     <w:rsid w:val="00E45B52"/>
     <w:rsid w:val="00E4701C"/>
     <w:rsid w:val="00E52AEF"/>
     <w:rsid w:val="00E6394E"/>
     <w:rsid w:val="00E654E5"/>
     <w:rsid w:val="00E76011"/>
     <w:rsid w:val="00E765A3"/>
     <w:rsid w:val="00E811B9"/>
     <w:rsid w:val="00E84536"/>
     <w:rsid w:val="00E874E7"/>
     <w:rsid w:val="00E8783A"/>
+    <w:rsid w:val="00E90E0D"/>
     <w:rsid w:val="00E91EB0"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
     <w:rsid w:val="00EA4239"/>
     <w:rsid w:val="00EA6836"/>
     <w:rsid w:val="00EB5FE6"/>
     <w:rsid w:val="00EB771C"/>
     <w:rsid w:val="00EC3C7F"/>
     <w:rsid w:val="00EC4A7C"/>
+    <w:rsid w:val="00EC5F7C"/>
     <w:rsid w:val="00EC7150"/>
     <w:rsid w:val="00ED01BD"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00EE0D3C"/>
     <w:rsid w:val="00EE7C09"/>
     <w:rsid w:val="00EE7C9C"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF4138"/>
     <w:rsid w:val="00F038B5"/>
     <w:rsid w:val="00F07062"/>
+    <w:rsid w:val="00F0752C"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F226A5"/>
     <w:rsid w:val="00F30A17"/>
     <w:rsid w:val="00F31173"/>
     <w:rsid w:val="00F3378F"/>
     <w:rsid w:val="00F33E5C"/>
     <w:rsid w:val="00F411F0"/>
     <w:rsid w:val="00F41EE0"/>
     <w:rsid w:val="00F44963"/>
     <w:rsid w:val="00F451D3"/>
+    <w:rsid w:val="00F45E15"/>
     <w:rsid w:val="00F53329"/>
     <w:rsid w:val="00F56487"/>
     <w:rsid w:val="00F60C97"/>
     <w:rsid w:val="00F64B46"/>
     <w:rsid w:val="00F6502D"/>
     <w:rsid w:val="00F65D22"/>
     <w:rsid w:val="00F71250"/>
     <w:rsid w:val="00F777FD"/>
     <w:rsid w:val="00F77E45"/>
+    <w:rsid w:val="00F81B42"/>
     <w:rsid w:val="00F9266E"/>
+    <w:rsid w:val="00FA13D6"/>
     <w:rsid w:val="00FA1E56"/>
     <w:rsid w:val="00FA2B3E"/>
+    <w:rsid w:val="00FA5CC1"/>
     <w:rsid w:val="00FA5FD2"/>
     <w:rsid w:val="00FA65AC"/>
     <w:rsid w:val="00FB0041"/>
     <w:rsid w:val="00FB1259"/>
     <w:rsid w:val="00FB2993"/>
     <w:rsid w:val="00FB4374"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FD002D"/>
     <w:rsid w:val="00FD1B1A"/>
+    <w:rsid w:val="00FD25B3"/>
     <w:rsid w:val="00FD2DCE"/>
     <w:rsid w:val="00FE3266"/>
     <w:rsid w:val="00FE35BE"/>
     <w:rsid w:val="00FE3F62"/>
     <w:rsid w:val="00FE641E"/>
     <w:rsid w:val="00FE68D1"/>
     <w:rsid w:val="00FE73A2"/>
+    <w:rsid w:val="00FF2C24"/>
     <w:rsid w:val="00FF2EDE"/>
     <w:rsid w:val="00FF547D"/>
     <w:rsid w:val="00FF5E0D"/>
     <w:rsid w:val="0C6EB41C"/>
     <w:rsid w:val="3EEADD03"/>
     <w:rsid w:val="562E16D3"/>
     <w:rsid w:val="5C105D69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3391E377"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17745,50 +18894,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D559E3"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -19011,55 +20165,67 @@
     <w:semiHidden/>
     <w:rsid w:val="00A7100F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C66B5A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00972169"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="51005016">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="59796143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19234,50 +20400,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="291401518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="292290640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="393162022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="420369204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19494,50 +20673,76 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1010990544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1053115195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1059746658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1106195083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1134979795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -20039,71 +21244,85 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096170384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2098859854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2137723048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/young-workers.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.emf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide3.sldx"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=neWtt3sAqMM" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide2.sldx"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/i-am-a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.emf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/i-am-a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide2.sldx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.emf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/young-workers.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.emf"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=neWtt3sAqMM" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide3.sldx"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image68.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -20363,96 +21582,91 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA755078-C528-4086-91D3-94888A415359}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>67</Pages>
-[...1 lines deleted...]
-  <Characters>34969</Characters>
+  <Pages>68</Pages>
+  <Words>6708</Words>
+  <Characters>36025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>971</Lines>
-  <Paragraphs>719</Paragraphs>
+  <Lines>923</Lines>
+  <Paragraphs>521</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40320</CharactersWithSpaces>
+  <CharactersWithSpaces>42212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1bed1a1c,66264b87,223845ec</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_SetDate">
-    <vt:lpwstr>2022-08-22T21:07:23Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,11,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Method">
-[...12 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Classification: Public</vt:lpwstr>
   </property>
 </Properties>
 </file>