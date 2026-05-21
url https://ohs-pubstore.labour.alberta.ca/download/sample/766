--- v0 (2025-10-26)
+++ v1 (2026-05-21)
@@ -1,74 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="58DCD85F" w14:textId="22A87B6A" w:rsidR="00BA50F6" w:rsidRPr="00BA50F6" w:rsidRDefault="006F6950" w:rsidP="00BA50F6">
       <w:pPr>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251787264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="349349C8" wp14:editId="77CBE7E9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6537600" cy="8460000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -88,51 +84,253 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6537600" cy="8460000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1066F581" w14:textId="05808C8D" w:rsidR="00DB0DB6" w:rsidRPr="00FF4CEE" w:rsidRDefault="00A76AEF" w:rsidP="6EDB4D2C">
+    <w:p w14:paraId="31961569" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRPr="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="001D2E29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227924212"/>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>© 2026 Government of Alberta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="65C02E4A" w14:textId="349395FD" w:rsidR="001D2E29" w:rsidRPr="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="001D2E29">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001D2E29">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D2E29">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9D5608" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2762FAF3" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB3CCF6" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6B7A8A" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524D0BC4" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CB82EF" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078D1D8D" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D54B439" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A24A00B" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0497842A" w14:textId="77777777" w:rsidR="001D2E29" w:rsidRDefault="001D2E29" w:rsidP="6EDB4D2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rStyle w:val="TOCheadingChar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1066F581" w14:textId="08D76483" w:rsidR="00DB0DB6" w:rsidRPr="00FF4CEE" w:rsidRDefault="00A76AEF" w:rsidP="6EDB4D2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="TOCheadingChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A928DE">
         <w:rPr>
           <w:rStyle w:val="TOCheadingChar"/>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251769856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67B52048" wp14:editId="19D81C5C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3876675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>365125</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2200275" cy="1957705"/>
             <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
             <wp:wrapThrough wrapText="bothSides">
@@ -152,51 +350,51 @@
                 <wp:lineTo x="19823" y="21439"/>
                 <wp:lineTo x="19823" y="16815"/>
                 <wp:lineTo x="20571" y="13452"/>
                 <wp:lineTo x="21506" y="10509"/>
                 <wp:lineTo x="21506" y="6095"/>
                 <wp:lineTo x="20758" y="2943"/>
                 <wp:lineTo x="17392" y="420"/>
                 <wp:lineTo x="16083" y="0"/>
                 <wp:lineTo x="7855" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="16" name="Picture 16" descr="C:\Users\krista.chiponski\Downloads\teamWork.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\krista.chiponski\Downloads\teamWork.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2200275" cy="1957705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -341,86 +539,107 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73AE3DB1" w14:textId="2E87C9BE" w:rsidR="00DB0DB6" w:rsidRPr="00F44278" w:rsidRDefault="6EDB4D2C" w:rsidP="00A534D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Worker rights (activity #1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E819CB1" w14:textId="71A173EB" w:rsidR="00C47119" w:rsidRDefault="6EDB4D2C" w:rsidP="00C47119">
       <w:r w:rsidRPr="6EDB4D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Description:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This activity </w:t>
       </w:r>
       <w:r w:rsidR="00A76AEF">
         <w:t>tests</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> participant knowledge of newly learned information on the rights of workers. Participants categorize the cards under the three worker</w:t>
+        <w:t xml:space="preserve"> participant knowledge of newly learned information on the rights of workers. Participants categorize the cards under the three </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>worker</w:t>
       </w:r>
       <w:r w:rsidR="00A76AEF">
         <w:t>’s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> right categories. The facilitator engage</w:t>
       </w:r>
       <w:r w:rsidR="00A76AEF">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with participants on why they chose the card to be placed there. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6539FF" w14:textId="65F463AF" w:rsidR="00C47119" w:rsidRDefault="6EDB4D2C" w:rsidP="00C47119">
       <w:r w:rsidRPr="6EDB4D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Learning style</w:t>
       </w:r>
       <w:r w:rsidR="00CA6960">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="6EDB4D2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> engaged:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6EDB4D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>engaged</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6EDB4D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76AEF">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">isual and kinesthetic. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA2F225" w14:textId="27CB679A" w:rsidR="009B4EC4" w:rsidRDefault="00070BBA" w:rsidP="6EDB4D2C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Facilitator responsibilities</w:t>
       </w:r>
@@ -510,202 +729,207 @@
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">right. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4E9CAF" w14:textId="0B2B567A" w:rsidR="009B4EC4" w:rsidRDefault="00070BBA" w:rsidP="6EDB4D2C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Participant outcome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE1A634" w14:textId="5FD7E8BD" w:rsidR="009B4EC4" w:rsidRDefault="6EDB4D2C" w:rsidP="009B4EC4">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Increased awareness of worker rights and how use them in the workplace.</w:t>
+        <w:t>Increased</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> awareness of worker rights and how </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> them in the workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24876D74" w14:textId="02B4F24C" w:rsidR="00DE7B87" w:rsidRDefault="6EDB4D2C" w:rsidP="00DE147A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Worker rights facilitator cheat sheet (activity #1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBFCF15" w14:textId="156E04DC" w:rsidR="009F5A63" w:rsidRDefault="00A76AEF" w:rsidP="00DE7B87">
       <w:r>
         <w:t>Some</w:t>
       </w:r>
       <w:r w:rsidR="6EDB4D2C">
         <w:t xml:space="preserve"> rights cards might fit in two places – if that happens make sure to have a conversation with participants and involve them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519805E9" w14:textId="3E42A46C" w:rsidR="00706869" w:rsidRPr="00706869" w:rsidRDefault="00706869" w:rsidP="00706869">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MediumShading2-Accent4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="4081"/>
         <w:tblW w:w="8394" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2799"/>
         <w:gridCol w:w="2798"/>
         <w:gridCol w:w="2797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004C6B85" w14:paraId="197AA29A" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004C6B85" w14:paraId="197AA29A" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="66CCE4" w:themeFill="accent4"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50279FAC" w14:textId="77777777" w:rsidR="00114550" w:rsidRPr="004C6B85" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Right to know</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="66CCE4" w:themeFill="accent4"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B257622" w14:textId="2326E758" w:rsidR="00114550" w:rsidRPr="004C6B85" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Right to participate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="66CCE4" w:themeFill="accent4"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0731B85E" w14:textId="77777777" w:rsidR="00114550" w:rsidRPr="004C6B85" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Right to refuse dangerous work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="1EA4921F" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="1EA4921F" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10BCA71E" w14:textId="017A59B0" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Employer</w:t>
@@ -827,84 +1051,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to themselves </w:t>
             </w:r>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>or othe</w:t>
             </w:r>
             <w:r w:rsidR="00222E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>rs</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="39E1156C" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="39E1156C" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A867BEA" w14:textId="4B53AE66" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Employers must train work</w:t>
             </w:r>
             <w:r w:rsidR="006A0098">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>ers on how to perform work safel</w:t>
+              <w:t xml:space="preserve">ers </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006A0098">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006A0098">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how to perform work safel</w:t>
             </w:r>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2798" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -983,264 +1220,335 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">refusing dangerous work </w:t>
             </w:r>
             <w:r w:rsidR="6EDB4D2C" w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="003171AC" w:rsidRPr="003171AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>disciplinary action</w:t>
             </w:r>
             <w:r w:rsidR="00070BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="77819012" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="77819012" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AFFA1FC" w14:textId="5A10CD59" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Employers must label all hazardous materials using workplace hazardous materials information system (WHMIS)</w:t>
+              <w:t>Employers must label all hazardous materials using workplace hazardous materials information system (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>WHMIS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2798" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BF5FA8B" w14:textId="25F976D1" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="00DC1F05" w:rsidP="00222E6B">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>In medium sized or bigger companies, w</w:t>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>medium sized</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or bigger companies, w</w:t>
             </w:r>
             <w:r w:rsidR="6EDB4D2C" w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>orkers can participate in a health and safety committee (HSC)</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76997099" w14:textId="77777777" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="00114550" w:rsidP="00612E18">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="7E8E7428" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="7E8E7428" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4080F15C" w14:textId="1C524C47" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Employers must provide workers with safety data sheets (SDSs) for hazardous materials</w:t>
+              <w:t>Employers must provide workers with safety data sheets (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>SDSs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>) for hazardous materials</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2798" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E6D4629" w14:textId="5955B19D" w:rsidR="009F2EB6" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>In smaller workplaces</w:t>
             </w:r>
             <w:r w:rsidR="00222E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> workers can participate as a health and safety representative </w:t>
+              <w:t xml:space="preserve"> workers can participate as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a health</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and safety </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>representative</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6EDB4D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DB822C6" w14:textId="5705A3E4" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="6EDB4D2C">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(HS representative)</w:t>
             </w:r>
             <w:r w:rsidR="00F93EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C1AE34B" w14:textId="77777777" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="00114550" w:rsidP="00612E18">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="363E12FD" w14:textId="77777777" w:rsidTr="6EDB4D2C">
+      <w:tr w:rsidR="00114550" w:rsidRPr="004D0DFA" w14:paraId="363E12FD" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="47"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A0B2069" w14:textId="23F928B1" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="6EDB4D2C" w:rsidP="005D5408">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EDB4D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Employers </w:t>
@@ -1281,59 +1589,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2797" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CF4CBDF" w14:textId="77777777" w:rsidR="00114550" w:rsidRPr="004D0DFA" w:rsidRDefault="00114550" w:rsidP="00612E18">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12C10BEC" w14:textId="77777777" w:rsidR="00530AD7" w:rsidRPr="00A5169D" w:rsidRDefault="00530AD7" w:rsidP="00A5169D">
       <w:pPr>
-        <w:sectPr w:rsidR="00530AD7" w:rsidRPr="00A5169D" w:rsidSect="006F6950">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId15"/>
+        <w:sectPr w:rsidR="00530AD7" w:rsidRPr="00A5169D" w:rsidSect="00141E2F">
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-          <w:pgMar w:top="1170" w:right="1800" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
+          <w:pgMar w:top="1170" w:right="1800" w:bottom="2160" w:left="1800" w:header="720" w:footer="238" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD7BBC1" w14:textId="77777777" w:rsidR="003671D0" w:rsidRDefault="00530AD7" w:rsidP="003671D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A943AD6" wp14:editId="23A20C6B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
@@ -1360,51 +1665,51 @@
                 <wp:lineTo x="19968" y="12160"/>
                 <wp:lineTo x="20760" y="9728"/>
                 <wp:lineTo x="20919" y="8816"/>
                 <wp:lineTo x="19492" y="8208"/>
                 <wp:lineTo x="15847" y="7296"/>
                 <wp:lineTo x="16640" y="5624"/>
                 <wp:lineTo x="16323" y="912"/>
                 <wp:lineTo x="15530" y="0"/>
                 <wp:lineTo x="3169" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="13" name="Picture 13" descr="justice scales"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="justice scales"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2596515" cy="2707005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -1489,51 +1794,51 @@
                 <wp:lineTo x="19968" y="12160"/>
                 <wp:lineTo x="20760" y="9728"/>
                 <wp:lineTo x="20919" y="8816"/>
                 <wp:lineTo x="19492" y="8208"/>
                 <wp:lineTo x="15847" y="7296"/>
                 <wp:lineTo x="16640" y="5624"/>
                 <wp:lineTo x="16323" y="912"/>
                 <wp:lineTo x="15530" y="0"/>
                 <wp:lineTo x="3169" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="239" name="Picture 239" descr="justice scales"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="justice scales"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2596515" cy="2707005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -1620,51 +1925,51 @@
                 <wp:lineTo x="19968" y="12160"/>
                 <wp:lineTo x="20760" y="9728"/>
                 <wp:lineTo x="20919" y="8816"/>
                 <wp:lineTo x="19492" y="8208"/>
                 <wp:lineTo x="15847" y="7296"/>
                 <wp:lineTo x="16640" y="5624"/>
                 <wp:lineTo x="16323" y="912"/>
                 <wp:lineTo x="15530" y="0"/>
                 <wp:lineTo x="3169" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="238" name="Picture 238" descr="justice scales"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="justice scales"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2596515" cy="2707005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -1701,59 +2006,61 @@
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003671D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
         <w:t>Right to refuse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B6DD44" w14:textId="77777777" w:rsidR="003671D0" w:rsidRPr="003671D0" w:rsidRDefault="003671D0" w:rsidP="003671D0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003671D0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
         <w:t>dangerous work</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="72534334" w14:textId="77777777" w:rsidR="003671D0" w:rsidRDefault="003671D0" w:rsidP="003671D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263565CC" wp14:editId="07777777">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>408</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3656330" cy="3255010"/>
@@ -1790,51 +2097,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="237" name="Picture 237" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -1958,51 +2265,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="241" name="Picture 241" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2133,51 +2440,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="242" name="Picture 242" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2251,51 +2558,71 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>materials information s</w:t>
       </w:r>
       <w:r w:rsidR="003671D0" w:rsidRPr="00F67650">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
-        <w:t>ystem (WHMIS)</w:t>
+        <w:t>ystem (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003671D0" w:rsidRPr="00F67650">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+        </w:rPr>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003671D0" w:rsidRPr="00F67650">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F93EFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6199671D" w14:textId="77777777" w:rsidR="003671D0" w:rsidRDefault="00F67650" w:rsidP="003671D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -2342,51 +2669,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="244" name="Picture 244" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2418,51 +2745,69 @@
           <w:sz w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve">Employers must </w:t>
       </w:r>
       <w:r w:rsidR="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>provide workers with safety data s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
-        <w:t>heets (SDSs) for hazardous materials</w:t>
+        <w:t>heets (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+        <w:t>SDSs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+        <w:t>) for hazardous materials</w:t>
       </w:r>
       <w:r w:rsidR="00F93EFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167C1D17" w14:textId="77777777" w:rsidR="003671D0" w:rsidRDefault="00F67650" w:rsidP="003671D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
@@ -2508,51 +2853,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="245" name="Picture 245" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2658,51 +3003,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="246" name="Picture 246" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2808,51 +3153,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="247" name="Picture 247" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -2986,51 +3331,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="248" name="Picture 248" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -3159,51 +3504,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="249" name="Picture 249" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -3243,60 +3588,88 @@
         </w:rPr>
         <w:t>In smaller workplace</w:t>
       </w:r>
       <w:r w:rsidR="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00222E6B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve"> workers can participate as a health and s</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> workers can participate as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
-        <w:t>afety representative</w:t>
-      </w:r>
+        <w:t>a health</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A5169D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+        <w:t>representative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5169D" w:rsidRPr="00A5169D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>(HS representative)</w:t>
       </w:r>
       <w:r w:rsidR="00F93EFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -3325,51 +3698,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017CEC03" wp14:editId="63A9B1B5">
             <wp:extent cx="3331596" cy="2965920"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
             <wp:docPr id="14" name="Picture 14" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3331596" cy="2965920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -3473,51 +3846,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="250" name="Picture 250" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -3727,51 +4100,51 @@
                 <wp:lineTo x="18569" y="8596"/>
                 <wp:lineTo x="18456" y="8091"/>
                 <wp:lineTo x="16206" y="3792"/>
                 <wp:lineTo x="14855" y="2275"/>
                 <wp:lineTo x="14292" y="2023"/>
                 <wp:lineTo x="14518" y="1517"/>
                 <wp:lineTo x="13842" y="379"/>
                 <wp:lineTo x="13167" y="0"/>
                 <wp:lineTo x="12042" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="251" name="Picture 251" descr="gavel (1)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25" descr="gavel (1)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3656330" cy="3255010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -3859,53 +4232,53 @@
         </w:rPr>
         <w:t xml:space="preserve">iplinary </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>action)</w:t>
       </w:r>
       <w:r w:rsidR="00F93EFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="5E7381" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642C9FC4" w14:textId="2FC7E955" w:rsidR="00501490" w:rsidRDefault="00501490" w:rsidP="00A534D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:sectPr w:rsidR="00501490" w:rsidSect="00530AD7">
+        <w:sectPr w:rsidR="00501490" w:rsidSect="00141E2F">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
-          <w:pgMar w:top="1800" w:right="2160" w:bottom="1800" w:left="2160" w:header="720" w:footer="410" w:gutter="0"/>
+          <w:pgMar w:top="1800" w:right="2160" w:bottom="1800" w:left="2160" w:header="720" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFA0A81" w14:textId="5EEB2100" w:rsidR="00B342CE" w:rsidRPr="0069137E" w:rsidRDefault="007271DC" w:rsidP="00A534D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Spot the hazard</w:t>
       </w:r>
       <w:r w:rsidRPr="00F44278">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(activity #2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7971CAB4" w14:textId="6FFAB37D" w:rsidR="00B342CE" w:rsidRDefault="00B342CE" w:rsidP="00C47119">
       <w:pPr>
         <w:rPr>
@@ -3954,51 +4327,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A227C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>experience doing an informal, site-specific hazard assessment</w:t>
       </w:r>
       <w:r w:rsidR="00C71DDC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C47119" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> All participants </w:t>
       </w:r>
       <w:r w:rsidR="003A227C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">categorize potential hazards in the session room with colour-coded </w:t>
+        <w:t xml:space="preserve">categorize potential hazards in the session room with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A227C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>colour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A227C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-coded </w:t>
       </w:r>
       <w:r w:rsidR="00C47119" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sticky notes representing the four </w:t>
       </w:r>
       <w:r w:rsidR="00803AA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hazard </w:t>
       </w:r>
       <w:r w:rsidR="00C47119" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">categories </w:t>
       </w:r>
       <w:r w:rsidR="00A55740">
         <w:t>(physical, biological, chemical and psychosocial)</w:t>
       </w:r>
       <w:r w:rsidR="00C47119" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4222,51 +4609,59 @@
     <w:p w14:paraId="06B484D5" w14:textId="464FD79B" w:rsidR="003C6DE5" w:rsidRDefault="003C6DE5" w:rsidP="00C47119">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6DE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Facilitator responsibiliti</w:t>
       </w:r>
       <w:r w:rsidR="00070BBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B832CF6" w14:textId="77777777" w:rsidR="00D67FA2" w:rsidRDefault="003C6DE5" w:rsidP="00B07823">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Collect four sticky note pads, in different colours.</w:t>
+        <w:t xml:space="preserve">Collect four sticky note pads, in different </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>colours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D67FA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB5E2D3" w14:textId="77777777" w:rsidR="00324ABD" w:rsidRDefault="00D67FA2" w:rsidP="00B07823">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assign each pad to a hazard category. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135F4357" w14:textId="0EE7B196" w:rsidR="003C6DE5" w:rsidRDefault="00324ABD" w:rsidP="00B07823">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Print the hazard category templates below and place the assigned note pad on the template for participants to reference through the activity. </w:t>
       </w:r>
       <w:r w:rsidR="00B07823">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4285,51 +4680,67 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Do your own hazard assessment of the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B1DF4">
         <w:t>in advance so that you can spot some of the unlikely hazards</w:t>
       </w:r>
       <w:r w:rsidR="005F4104">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8D784C" w14:textId="01CFB8C9" w:rsidR="004B1DF4" w:rsidRPr="004B1DF4" w:rsidRDefault="005F4104" w:rsidP="00B07823">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Create other hazards in the room for example print out images that could be potential hazards or set up scenarios that participants wouldn’t expect.</w:t>
+        <w:t xml:space="preserve">Create other hazards in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>room</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> print out images that could be potential hazards or set up scenarios that participants wouldn’t expect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5AF6AB" w14:textId="42BCA5A4" w:rsidR="003C6DE5" w:rsidRPr="003C6DE5" w:rsidRDefault="003C6DE5" w:rsidP="00B07823">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Model the activity, encourage workshop participants to get creative. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52591FFC" w14:textId="5FADAC34" w:rsidR="00C47119" w:rsidRDefault="003C6DE5" w:rsidP="00B07823">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6DE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Participant outco</w:t>
       </w:r>
       <w:r w:rsidR="009B4EC4">
@@ -4592,51 +5003,51 @@
                           </w:p>
                           <w:p w14:paraId="77171E8C" w14:textId="08F7FB6D" w:rsidR="00A534D9" w:rsidRDefault="00A534D9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="75497C51" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:10.8pt;width:109.5pt;height:44.25pt;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9bbbnIAIAAEQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviyJG2MOEWXrsOA&#10;7gK0+wBZlmNhkqhJSuzs60fJaRZ0TxvmB0E0qcPDQ3J9M2pFDsJ5CaamxSynRBgOrTS7mn57un9z&#10;TYkPzLRMgRE1PQpPbzavX60HW4kSelCtcARBjK8GW9M+BFtlmee90MzPwAqDzg6cZgFNt8taxwZE&#10;1yor83yZDeBa64AL7/Hv3eSkm4TfdYKHL13nRSCqpsgtpNOls4lntlmzaueY7SU/0WD/wEIzaTDp&#10;GeqOBUb2Tv4BpSV34KELMw46g66TXKQasJoif1HNY8+sSLWgON6eZfL/D5Z/Pnx1RLY1LYsrSgzT&#10;2KQnMQbyDkZSRn0G6ysMe7QYGEb8jX1OtXr7APy7Jwa2PTM7cescDL1gLfIr4svs4umE4yNIM3yC&#10;FtOwfYAENHZOR/FQDoLo2KfjuTeRCo8p367y5QJdHH2LZbG6WqQUrHp+bZ0PHwRoEi81ddj7hM4O&#10;Dz5ENqx6DonJPCjZ3kulkhHnTWyVIweGk9LsJv4vopQhQ01Xi3Ix1f/3CFoGHHcldU2v8/hNAxhF&#10;e2/aNIyBSTXdkbAyJxWjcJOEYWzGU1caaI+op4NprHEN8dKD+0nJgCNdU/9jz5ygRH002JNVMZ/H&#10;HUjGfHFVouEuPc2lhxmOUDUNlEzXbUh7E+UycIu962SSNTZ5YnLiiqOa1D6tVdyFSztF/V7+zS8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6GJSz4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSLxDZCQuiKWdUIlK02lMmnZAHBhFu3pN1lZrnKrJ1vL2mBMcbX/6/f3Fana9uNoxdJ40pIsE&#10;hKXam44aDdXn9lGBCBHJYO/Javi2AVbl7U2BufETfdjrPjaCQyjkqKGNccilDHVrHYaFHyzx7eRH&#10;h5HHsZFmxInDXS+XSZJJhx3xhxYHu2ltfd5fnIa3ByRVKTp8bd7Xh2ba7uJrtdP6/m5ev4CIdo5/&#10;MPzqszqU7HT0FzJB9BqeMsVdooZlmoFgIFPPvDgymSYpyLKQ/yuUPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA9bbbnIAIAAEQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA6GJSz4AAAAAoBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:10.8pt;width:109.5pt;height:44.25pt;z-index:251772928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjdo0qDAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4rQx4hRdug4D&#10;ugvQ7QNkWY6FSaImKbGzrx8lu2nQPW2YHwTRpA7Jw8PNzaAVOQrnJZiKzmc5JcJwaKTZV/T7t/s3&#10;15T4wEzDFBhR0ZPw9Gb7+tWmt6VYQAeqEY4giPFlbyvahWDLLPO8E5r5GVhh0NmC0yyg6fZZ41iP&#10;6FplizxfZT24xjrgwnv8ezc66Tbht63g4UvbehGIqijWFtLp0lnHM9tuWLl3zHaST2Wwf6hCM2kw&#10;6RnqjgVGDk7+AaUld+ChDTMOOoO2lVykHrCbef6im8eOWZF6QXK8PdPk/x8s/3x8tF8dCcM7GHCA&#10;qQlvH4D/8MTArmNmL26dg74TrMHE80hZ1ltfTk8j1b70EaTuP0GDQ2aHAAloaJ2OrGCfBNFxAKcz&#10;6WIIhMeUb9f5qkAXR1+xmq+vipSClU+vrfPhgwBN4qWiDoea0NnxwYdYDSufQmIyD0o291KpZEQh&#10;iZ1y5MhQAvV+rP9FlDKkr+i6WBRj/3+PoGVAHSupK3qdx29UViTtvWmSygKTarxjwcpMLEbiRgrD&#10;UA8YGNmsoTkhnw5GveJ+4aUD94uSHrVaUf/zwJygRH00OJP1fLmM4k7GsrhaoOEuPfWlhxmOUBUN&#10;lIzXXUgLEekycIuza2Wi9bmSqVbUYGJ72pco8ks7RT1v9fY3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;OhiUs+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoilnVCJStNpTJp2&#10;QBwYRbt6TdZWa5yqydby9pgTHG1/+v39xWp2vbjaMXSeNKSLBISl2puOGg3V5/ZRgQgRyWDvyWr4&#10;tgFW5e1NgbnxE33Y6z42gkMo5KihjXHIpQx1ax2GhR8s8e3kR4eRx7GRZsSJw10vl0mSSYcd8YcW&#10;B7tpbX3eX5yGtwckVSk6fG3e14dm2u7ia7XT+v5uXr+AiHaOfzD86rM6lOx09BcyQfQanjLFXaKG&#10;ZZqBYCBTz7w4MpkmKciykP8rlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA43aNKgwC&#10;AAAdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOhiU&#10;s+AAAAAKAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="28AACB98" w14:textId="2C754064" w:rsidR="00A534D9" w:rsidRPr="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9">
                       <w:pPr>
                         <w:pStyle w:val="Call-Outtext"/>
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A534D9">
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Assigned sticky note</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="77171E8C" w14:textId="08F7FB6D" w:rsidR="00A534D9" w:rsidRDefault="00A534D9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -4828,51 +5239,51 @@
                                 <w:color w:val="36424A" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Assigned sticky note</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4374BFD9" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="797B32A3" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243pt;margin-top:76.5pt;width:108pt;height:44.25pt;z-index:251781120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiwcbfKwIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjO4rQx4hRdugwD&#10;ugvQ7gMYWY6FyaInKbGzry8lp2m2vQ31g0CK0iF5jujlzdBqdpDWKTQlzyYpZ9IIrJTZlfzH4+bd&#10;NWfOg6lAo5ElP0rHb1Zv3yz7rpBTbFBX0jICMa7ou5I33ndFkjjRyBbcBDtpKFijbcGTa3dJZaEn&#10;9FYn0zSdJz3aqrMopHO0ezcG+Sri17UU/ltdO+mZLjnV5uNq47oNa7JaQrGz0DVKnMqA/6iiBWUo&#10;6RnqDjywvVX/QLVKWHRY+4nANsG6VkLGHqibLP2rm4cGOhl7IXJcd6bJvR6s+Hr4bpmqSp5zZqAl&#10;iR7l4NkHHNg0sNN3rqBDDx0d8wNtk8qxU9fdo/jpmMF1A2Ynb63FvpFQUXVZuJlcXB1xXADZ9l+w&#10;ojSw9xiBhtq2gToigxE6qXQ8KxNKESHl+6tsnlJIUCyfZ4urPKaA4vl2Z53/JLFlwSi5JeUjOhzu&#10;nQ/VQPF8JCRzqFW1UVpH5+jW2rID0COht1Vhz5kG52mz5Jv4nbL9cU0b1pd8kU/zkZBXgGyVp3HQ&#10;qi35dRq+kBeKQOtHU0Xbg9KjTS1pc+I5UDuS7IftEAWNIgQNtlgdiXiL4+unaSWjQfubs55efsnd&#10;rz1YST1/NiTeIpvNwqhEZ5ZfTcmxl5HtZQSMIKiSe85Gc+3jeIWyDd6SyLWK/L9UciqZXnSU5TR9&#10;YWQu/Xjq5R+xegIAAP//AwBQSwMEFAAGAAgAAAAhAI78HpXfAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyok9CWKo1ToQISIC6UfoAbu3GEvTa2m4a/ZznBbVYzmn3TbCZn&#10;2ahjGjwKKGcFMI2dVwP2AvYfTzcrYClLVNJ61AK+dYJNe3nRyFr5M77rcZd7RiWYainA5BxqzlNn&#10;tJNp5oNG8o4+OpnpjD1XUZ6p3FleFcWSOzkgfTAy6K3R3efu5ATk7uWxtOND+Hrlz/uwNe4tYiXE&#10;9dV0vwaW9ZT/wvCLT+jQEtPBn1AlZgXMV0vakslY3JKgxF1RkTgIqOblAnjb8P8b2h8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA4sHG3ysCAABrBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjvweld8AAAALAQAADwAAAAAAAAAAAAAAAACFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="window" strokecolor="window">
+              <v:shape w14:anchorId="797B32A3" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243pt;margin-top:76.5pt;width:108pt;height:44.25pt;z-index:251781120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyFVJFwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTXDZWnNU221SV&#10;thdp2w8ggGNUzFAgsdOv74C92bR9q5YHxDBwZuacmfVt32pyks4rMBUtJjkl0nAQyhwq+v3b7s0N&#10;JT4wI5gGIyt6lp7ebl6/Wne2lFNoQAvpCIIYX3a2ok0ItswyzxvZMj8BKw06a3AtC2i6QyYc6xC9&#10;1dk0zxdZB05YB1x6j7f3g5NuEn5dSx6+1LWXgeiKYm4h7S7t+7hnmzUrD47ZRvExDfYfWbRMGQx6&#10;gbpngZGjU/9AtYo78FCHCYc2g7pWXKYasJoi/6uax4ZZmWpBcry90ORfDpZ/Pj3ar46E/h30KGAq&#10;wtsH4D88MbBtmDnIO+egayQTGLiIlGWd9eX4NVLtSx9B9t0nECgyOwZIQH3t2sgK1kkQHQU4X0iX&#10;fSA8hny7LBY5ujj65otitZynEKx8+m2dDx8ktCQeKupQ1ITOTg8+xGxY+fQkBvOgldgprZNx9lvt&#10;yImh/tg2AjpKNPMBLyu6S2uM9sc3bUhX0dV8Oh8IeQHIVgXsdK3ait7kcQ29F2l9b0Tqw8CUHs5Y&#10;kjYjz5HageTQ73uixChCpH0P4ozEOxgaGwcRDw24X5R02NQV9T+PzEms+aNB8VbFbBanIBmz+XKK&#10;hrv27K89zHCEqmigZDhuQ5qcyKuBOxS5Von/50zGlLFZkyzjYMVpuLbTq+fx3/wGAAD//wMAUEsD&#10;BBQABgAIAAAAIQCO/B6V3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qJPQliqNU6ECEiAulH6AG7txhL02tpuGv2c5wW1WM5p902wmZ9moYxo8CihnBTCNnVcD9gL2H083&#10;K2ApS1TSetQCvnWCTXt50cha+TO+63GXe0YlmGopwOQcas5TZ7STaeaDRvKOPjqZ6Yw9V1GeqdxZ&#10;XhXFkjs5IH0wMuit0d3n7uQE5O7lsbTjQ/h65c/7sDXuLWIlxPXVdL8GlvWU/8Lwi0/o0BLTwZ9Q&#10;JWYFzFdL2pLJWNySoMRdUZE4CKjm5QJ42/D/G9ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKXIVUkXAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAI78HpXfAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" fillcolor="window" strokecolor="window">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="453CAAE4" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRPr="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9">
                       <w:pPr>
                         <w:pStyle w:val="Call-Outtext"/>
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A534D9">
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Assigned sticky note</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4374BFD9" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -5054,51 +5465,51 @@
                                 <w:color w:val="36424A" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Assigned sticky note</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="424D5C53" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="60C7CC41" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243pt;margin-top:1.65pt;width:108pt;height:44.25pt;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5m/4YKwIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJcmmMOEWXLsOA&#10;7gK0+wBGkmNhsuhJSuzs60fJaZZtb0P9IIiidEieQ3p12zeGHZXzGm3Jx6OcM2UFSm33Jf/2tH1z&#10;w5kPYCUYtKrkJ+X57fr1q1XXFmqCNRqpHCMQ64uuLXkdQltkmRe1asCPsFWWnBW6BgKZbp9JBx2h&#10;Nyab5Pk869DJ1qFQ3tPp/eDk64RfVUqEL1XlVWCm5JRbSKtL6y6u2XoFxd5BW2txTgP+I4sGtKWg&#10;F6h7CMAOTv8D1Wjh0GMVRgKbDKtKC5VqoGrG+V/VPNbQqlQLkePbC03+5WDF5+NXx7Qs+ZwzCw1J&#10;9KT6wN5hzyaRna71BV16bOla6OmYVE6V+vYBxXfPLG5qsHt15xx2tQJJ2Y3jy+zq6YDjI8iu+4SS&#10;wsAhYALqK9dE6ogMRuik0umiTExFxJBvF+N5Ti5Bvtl8vFzMUggonl+3zocPChsWNyV3pHxCh+OD&#10;DzEbKJ6vxGAejZZbbUwyTn5jHDsCNQn1lsSOMwM+0GHJt+k7R/vjmbGsK/lyNpkNhLwAZKMDjYPR&#10;Tclv8vjFuFBEWt9bmfYBtBn2VJKxZ54jtQPJod/1SdCLfDuUJyLe4dD9NK20qdH95Kyjzi+5/3EA&#10;p6jmj5bEW46n0zgqyZjOFhMy3LVnd+0BKwiq5IGzYbsJabxi2hbvSORKJ/5jNwyZnFOmjk6ynKcv&#10;jsy1nW79/kesfwEAAP//AwBQSwMEFAAGAAgAAAAhADqc7p/dAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyokxSVELKpUAEJKi6UfoAbmzjCXhvbTcPfY05wHM1o5k27nq1h&#10;kwpxdIRQLgpginonRxoQ9u9PVzWwmARJYRwphG8VYd2dn7Wike5Eb2rapYHlEoqNQNAp+Ybz2Gtl&#10;RVw4ryh7Hy5YkbIMA5dBnHK5NbwqihW3YqS8oIVXG636z93RIqT+5bE004P/2vLnvd9o+xqoQry8&#10;mO/vgCU1p78w/OJndOgy08EdSUZmEK7rVf6SEJZLYNm/KaqsDwi3ZQ28a/n/A90PAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADmb/hgrAgAAawQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqc7p/dAAAACAEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" fillcolor="window" strokecolor="window">
+              <v:shape w14:anchorId="60C7CC41" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243pt;margin-top:1.65pt;width:108pt;height:44.25pt;z-index:251783168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSFpeIGQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOcmmMKEWXLsOA&#10;7gJ0+wBFlmNhsqhJSuzs60fJbpptb0P1IJCieEgekuvbvtXkJJ1XYBgtJjkl0giolDkw+v3b7s0N&#10;JT5wU3ENRjJ6lp7ebl6/Wne2lFNoQFfSEQQxvuwso00ItswyLxrZcj8BKw0aa3AtD6i6Q1Y53iF6&#10;q7Npni+yDlxlHQjpPb7eD0a6Sfh1LUX4UtdeBqIZxdxCul269/HONmteHhy3jRJjGvw/smi5Mhj0&#10;AnXPAydHp/6BapVw4KEOEwFtBnWthEw1YDVF/lc1jw23MtWC5Hh7ocm/HKz4fHq0Xx0J/TvosYGp&#10;CG8fQPzwxMC24eYg75yDrpG8wsBFpCzrrC9H10i1L30E2XefoMIm82OABNTXro2sYJ0E0bEB5wvp&#10;sg9ExJBvl8UiR5NA23xRrJbzFIKXT97W+fBBQkuiwKjDpiZ0fnrwIWbDy6cvMZgHraqd0jopZ7/V&#10;jpw49h/HpoKOEs19wEdGd+mM0f5w04Z0jK7m0/lAyAtAtirgpGvVMnqTxzPMXqT1vanSHAau9CBj&#10;SdqMPEdqB5JDv++JqhidRt9I+x6qMxLvYBhsXEQUGnC/KOlwqBn1P4/cSaz5o8HmrYrZLG5BUmbz&#10;5RQVd23ZX1u4EQjFaKBkELchbU7k1cAdNrlWif/nTMaUcVhTW8bFittwradfz+u/+Q0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhADqc7p/dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyokxSVELKpUAEJKi6UfoAbmzjCXhvbTcPfY05wHM1o5k27nq1hkwpxdIRQLgpginonRxoQ9u9P&#10;VzWwmARJYRwphG8VYd2dn7Wike5Eb2rapYHlEoqNQNAp+Ybz2GtlRVw4ryh7Hy5YkbIMA5dBnHK5&#10;NbwqihW3YqS8oIVXG636z93RIqT+5bE004P/2vLnvd9o+xqoQry8mO/vgCU1p78w/OJndOgy08Ed&#10;SUZmEK7rVf6SEJZLYNm/KaqsDwi3ZQ28a/n/A90PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJIWl4gZAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADqc7p/dAAAACAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" fillcolor="window" strokecolor="window">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67CD1938" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRPr="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9">
                       <w:pPr>
                         <w:pStyle w:val="Call-Outtext"/>
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A534D9">
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Assigned sticky note</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="424D5C53" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -5266,88 +5677,93 @@
                                 <w:color w:val="36424A" w:themeColor="text1"/>
                               </w:rPr>
                               <w:t>Assigned sticky note</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6CCBECD3" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5833C580" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:54.85pt;width:108pt;height:44.25pt;z-index:251785216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwrRZaLAIAAGsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3bSpGmMOEWXLsOA&#10;7gdo9wCMLMfCJNGTlNjZ04+S0zTbbkN9EEhR/Eh+JL287Y1mB+m8Qlvy8SjnTFqBlbK7kn9/2ry7&#10;4cwHsBVotLLkR+n57ertm2XXFnKCDepKOkYg1hddW/ImhLbIMi8aacCPsJWWjDU6A4FUt8sqBx2h&#10;G51N8vw669BVrUMhvafb+8HIVwm/rqUIX+vay8B0ySm3kE6Xzm08s9USip2DtlHilAb8RxYGlKWg&#10;Z6h7CMD2Tv0DZZRw6LEOI4Emw7pWQqYaqJpx/lc1jw20MtVC5Pj2TJN/PVjx5fDNMVWVfM6ZBUMt&#10;epJ9YO+xZ5PITtf6gh49tvQs9HRNXU6V+vYBxQ/PLK4bsDt55xx2jYSKshtHz+zCdcDxEWTbfcaK&#10;wsA+YALqa2cidUQGI3Tq0vHcmZiKiCGv5uPrnEyCbLPr8WI+SyGgePZunQ8fJRoWhZI76nxCh8OD&#10;DzEbKJ6fxGAetao2SuukHP1aO3YAGhKarQo7zjT4QJcl36TvFO0PN21ZV/LFbDIbCHkFSKMCrYNW&#10;puQ3efxiXCgirR9sleQASg8ylaTtiedI7UBy6Ld9auhV9I092GJ1JOIdDtNP20pCg+4XZx1Nfsn9&#10;zz04STV/stS8xXg6jauSlOlsPiHFXVq2lxawgqBKHjgbxHVI6xXTtnhHTa5V4v8lk1PKNNGpLaft&#10;iytzqadXL/+I1W8AAAD//wMAUEsDBBQABgAIAAAAIQA3sj0X3gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqNOoCmmIU6ECEqBeKP0ANzZxhL02tpuGv2c5wXFnRrNv2s3s&#10;LJt0TKNHActFAUxj79WIg4DD+9NNDSxliUpaj1rAt06w6S4vWtkof8Y3Pe3zwKgEUyMFmJxDw3nq&#10;jXYyLXzQSN6Hj05mOuPAVZRnKneWl0VRcSdHpA9GBr01uv/cn5yA3L88Lu30EL5e+fMhbI3bRSyF&#10;uL6a7++AZT3nvzD84hM6dMR09CdUiVkBq6qmLZmMYn0LjBJVvSLlSMq6LoF3Lf+/ofsBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAcK0WWiwCAABrBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN7I9F94AAAALAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="window" strokecolor="window">
+              <v:shape w14:anchorId="5833C580" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:234pt;margin-top:54.85pt;width:108pt;height:44.25pt;z-index:251785216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAofl+GgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L7bTJG2MKEWXLsOA&#10;7gfo9gCKJMfCZNGTlNjZ05eS3TTbbkN1EEhR/Eh+JFe3fWPIUTmvwTJaTHJKlBUgtd0z+uP79t0N&#10;JT5wK7kBqxg9KU9v12/frLq2VFOowUjlCIJYX3Yto3UIbZllXtSq4X4CrbJorMA1PKDq9pl0vEP0&#10;xmTTPF9kHTjZOhDKe3y9H4x0nfCrSonwtaq8CsQwirmFdLt07+KdrVe83Dve1lqMafD/yKLh2mLQ&#10;M9Q9D5wcnP4HqtHCgYcqTAQ0GVSVFirVgNUU+V/VPNa8VakWJMe3Z5r868GKL8fH9psjoX8PPTYw&#10;FeHbBxA/PbGwqbndqzvnoKsVlxi4iJRlXevL0TVS7UsfQXbdZ5DYZH4IkID6yjWRFayTIDo24HQm&#10;XfWBiBjy6rpY5GgSaJsviuX1PIXg5bN363z4qKAhUWDUYVMTOj8++BCz4eXzlxjMg9Fyq41Jyslv&#10;jCNHjv3HsZHQUWK4D/jI6DadMdofbsaSjtHlfDofCHkFyEYHnHSjG0Zv8niG2Yu0frAyzWHg2gwy&#10;lmTsyHOkdiA59LueaMnoVfSNtO9AnpB4B8Ng4yKiUIP7TUmHQ82o/3XgTmHNnyw2b1nMZnELkjKb&#10;X09RcZeW3aWFW4FQjAZKBnET0uZEXi3cYZMrnfh/yWRMGYc1tWVcrLgNl3r69bL+6ycAAAD//wMA&#10;UEsDBBQABgAIAAAAIQA3sj0X3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqNOoCmmIU6ECEqBeKP0ANzZxhL02tpuGv2c5wXFnRrNv2s3sLJt0TKNHActFAUxj79WIg4DD&#10;+9NNDSxliUpaj1rAt06w6S4vWtkof8Y3Pe3zwKgEUyMFmJxDw3nqjXYyLXzQSN6Hj05mOuPAVZRn&#10;KneWl0VRcSdHpA9GBr01uv/cn5yA3L88Lu30EL5e+fMhbI3bRSyFuL6a7++AZT3nvzD84hM6dMR0&#10;9CdUiVkBq6qmLZmMYn0LjBJVvSLlSMq6LoF3Lf+/ofsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQKH5fhoCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAN7I9F94AAAALAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" fillcolor="window" strokecolor="window">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="09C88611" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRPr="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9">
                       <w:pPr>
                         <w:pStyle w:val="Call-Outtext"/>
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A534D9">
                         <w:rPr>
                           <w:color w:val="36424A" w:themeColor="text1"/>
                         </w:rPr>
                         <w:t>Assigned sticky note</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6CCBECD3" w14:textId="77777777" w:rsidR="00A534D9" w:rsidRDefault="00A534D9" w:rsidP="00A534D9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D5D6FD" w14:textId="3D57BC9B" w:rsidR="0097400B" w:rsidRPr="00A534D9" w:rsidRDefault="00A27919" w:rsidP="00A534D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A534D9">
         <w:lastRenderedPageBreak/>
-        <w:t>Miyo p</w:t>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A534D9">
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E65B78" w:rsidRPr="00A534D9">
         <w:t>imatisiwin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007271DC" w:rsidRPr="00A534D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE57B0" w:rsidRPr="00A534D9">
         <w:t>creating healthy workers and workplaces</w:t>
       </w:r>
       <w:r w:rsidR="007271DC" w:rsidRPr="00A534D9">
         <w:t xml:space="preserve"> (activity #3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A5A20B" w14:textId="11CB35E7" w:rsidR="003D4596" w:rsidRDefault="00C47119" w:rsidP="00C47119">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00934FED">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Description:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47119">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -5384,51 +5800,65 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BE57B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>cred circle/sacred hoop</w:t>
       </w:r>
       <w:r w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. This activity focuses on the individual and how a worker can stay safe and healthy in the workplace</w:t>
       </w:r>
       <w:r w:rsidR="00AB1AFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> using a culturally responsive tool</w:t>
       </w:r>
       <w:r w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The goal is to fill up the medicine wheel with examples of what participant can do, both within and outside of a workplace to maintain well-being from a holistic and balanced perspective. </w:t>
+        <w:t xml:space="preserve">. The goal is to fill up the medicine wheel with examples of what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00993EC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>participant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00993EC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can do, both within and outside of a workplace to maintain well-being from a holistic and balanced perspective. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D465CAF" w14:textId="7C208CB7" w:rsidR="00C47119" w:rsidRDefault="00690DE2" w:rsidP="00C47119">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Use m</w:t>
       </w:r>
       <w:r w:rsidR="00C47119" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>edicine wheel teachings, or your knowledge</w:t>
       </w:r>
       <w:r w:rsidR="00AB1AFF" w:rsidRPr="00993EC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -5542,51 +5972,59 @@
       </w:r>
       <w:r w:rsidR="0009075E">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">make sure you have </w:t>
       </w:r>
       <w:r w:rsidR="0009075E">
         <w:t>access to PowerPoint or Keynote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24ED9489" w14:textId="705F42B5" w:rsidR="00FC63A0" w:rsidRDefault="00FC63A0" w:rsidP="0009075E">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>From the examples below, or your knowledge, draw the medicine wheel with four equal quadrants on your whiteboard, poster, flip chart, or electronically.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118EFCAA" w14:textId="418F3FB1" w:rsidR="00FC63A0" w:rsidRDefault="00FC63A0" w:rsidP="004F33FB">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You can also use the provided slide in the PowerPoint presentation. </w:t>
+        <w:t xml:space="preserve">You can also use the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>provided slide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the PowerPoint presentation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2080B744" w14:textId="77777777" w:rsidR="006F0794" w:rsidRDefault="0009075E" w:rsidP="0009075E">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Print the facilitator cheat sheet</w:t>
       </w:r>
       <w:r w:rsidR="006F0794">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0281C270" w14:textId="793D9E71" w:rsidR="0009075E" w:rsidRPr="00F6601B" w:rsidRDefault="006F0794" w:rsidP="00F6601B">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="0009075E">
@@ -5618,51 +6056,51 @@
     <w:p w14:paraId="568C9DF8" w14:textId="55BAF87C" w:rsidR="0009075E" w:rsidRPr="0009075E" w:rsidRDefault="00803AA9" w:rsidP="0009075E">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75CB0F59" wp14:editId="58118438">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3228975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>292735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2251494" cy="1940500"/>
             <wp:effectExtent l="0" t="0" r="15875" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="196" name="Diagram 196"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId18" r:lo="rId19" r:qs="rId20" r:cs="rId21"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId16" r:lo="rId17" r:qs="rId18" r:cs="rId19"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0009075E">
         <w:t>Participants create healthy</w:t>
       </w:r>
       <w:r w:rsidR="00F6601B">
         <w:t xml:space="preserve"> and safe</w:t>
       </w:r>
       <w:r w:rsidR="0009075E">
         <w:t xml:space="preserve"> strategies </w:t>
       </w:r>
       <w:r w:rsidR="00F6601B">
         <w:t>for their workplace</w:t>
       </w:r>
       <w:r w:rsidR="0009075E">
         <w:t xml:space="preserve">. </w:t>
@@ -5689,51 +6127,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239B619B" wp14:editId="09920A91">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>50165</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>67945</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1811547" cy="1784371"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId23" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1811547" cy="1784371"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -5762,221 +6200,223 @@
         <w:ind w:firstLine="3600"/>
       </w:pPr>
       <w:r>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidR="00DE147A">
         <w:t xml:space="preserve">                                                                                                                                                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D685BF7" w14:textId="77777777" w:rsidR="00DE147A" w:rsidRDefault="00DE147A" w:rsidP="00F93EFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="190FDB84" w14:textId="77777777" w:rsidR="00DE147A" w:rsidRDefault="00DE147A" w:rsidP="00F93EFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03D40551" w14:textId="694022DD" w:rsidR="00A27919" w:rsidRDefault="00A27919" w:rsidP="00F93EFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00847D63">
         <w:lastRenderedPageBreak/>
-        <w:t>Miyo pimatisiwin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D63">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00847D63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>creating healthy workers and workplaces</w:t>
       </w:r>
       <w:r w:rsidR="00847D63">
         <w:t xml:space="preserve"> facilitator cheat sheet (activity #3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FE6FD9" w14:textId="7132FCD4" w:rsidR="00324ABD" w:rsidRPr="006A0098" w:rsidRDefault="009658A8" w:rsidP="00B2683B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006A0098">
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidR="00324ABD" w:rsidRPr="006A0098">
         <w:t xml:space="preserve">the conversation by providing examples in all four quadrants of the wheel. Record participant’s examples in the drawn circle. Below is a list to help you get started. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MediumShading2-Accent4"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3916"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="2261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004C6B85" w14:paraId="6652039C" w14:textId="77777777" w:rsidTr="006A0098">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004C6B85" w14:paraId="6652039C" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="52DAAD87" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004C6B85" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009141BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="36424A" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Spiritual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDEF3D"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A3FE305" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004C6B85" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009141BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="36424A" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FF4FB86" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004C6B85" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Physical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1B2024" w:themeFill="text1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2462332D" w14:textId="77777777" w:rsidR="009658A8" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Emotional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="243330A3" w14:textId="77777777" w:rsidTr="006A0098">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="243330A3" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="736175B3" w14:textId="54EAE812" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="00414EDB">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Participate in </w:t>
@@ -6053,58 +6493,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Use your work breaks to stay active. Walk, play sports, dance and workout. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AB95D0B" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Seek positive peer support from co-workers and mentors who can help you problem solve.</w:t>
+              <w:t xml:space="preserve">Seek positive peer support from co-workers and mentors who can help </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> problem solve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="08C13758" w14:textId="77777777" w:rsidTr="00E03562">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="08C13758" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5ADD952F" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Connect and learn from your community, Elders and Knowledge Keepers. </w:t>
@@ -6174,52 +6627,53 @@
               <w:t xml:space="preserve">Wear the right PPE for the job so that it can protect you from harm. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0951233B" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Check-in with yourself, identify stressors in your workplace and talk about them with your supervisor. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="16971E7E" w14:textId="77777777" w:rsidTr="006A0098">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="16971E7E" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7774DD90" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Attend cultural or religious events and places. Connect with the land.</w:t>
@@ -6277,53 +6731,52 @@
               <w:t>Prepare, cook and consume healthy or traditional foods and recipes. Hunt, trap, fish or harvest wild plants and berries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2278FD38" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="00414EDB" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414EDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Try to set your work schedule to allow for work-life balance, making time for the people and activities that keep you healthy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="3A6FF9EB" w14:textId="77777777" w:rsidTr="00E03562">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="3A6FF9EB" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1819"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E7996C0" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Participate in ceremonies (pipe ceremonies, sweats, sun dances, etc.).</w:t>
@@ -6390,52 +6843,53 @@
               <w:t>feeling unwell.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AAD6E5F" w14:textId="77777777" w:rsidR="009658A8" w:rsidRPr="004D0DFA" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Connect with the people and community you work with by showing respect and reciprocity, sharing, eating and laughing.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="5B5A7B1A" w14:textId="77777777" w:rsidTr="006A0098">
+      <w:tr w:rsidR="009658A8" w:rsidRPr="004D0DFA" w14:paraId="5B5A7B1A" w14:textId="77777777" w:rsidTr="004A53B0">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74D38A2E" w14:textId="77777777" w:rsidR="009658A8" w:rsidRDefault="009658A8" w:rsidP="009658A8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Pick traditional medicines. </w:t>
@@ -6508,621 +6962,648 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Manage stress by smudging, breathing exercises, effective time management and setting priorities. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="365EA4F8" w14:textId="5E9451E7" w:rsidR="00833CAC" w:rsidRPr="00324ABD" w:rsidRDefault="00833CAC" w:rsidP="00E03562"/>
     <w:sectPr w:rsidR="00833CAC" w:rsidRPr="00324ABD" w:rsidSect="00470F0F">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2160" w:right="1800" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B5FC3CF" w14:textId="77777777" w:rsidR="00E06827" w:rsidRDefault="00E06827" w:rsidP="00EA4239">
+    <w:p w14:paraId="0B37564B" w14:textId="77777777" w:rsidR="005C26C9" w:rsidRDefault="005C26C9" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E54E68" w14:textId="77777777" w:rsidR="00E06827" w:rsidRDefault="00E06827" w:rsidP="00EA4239">
+    <w:p w14:paraId="5570A999" w14:textId="77777777" w:rsidR="005C26C9" w:rsidRDefault="005C26C9" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0804020202020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3E781A3C" w14:textId="5072A937" w:rsidR="006E0EC5" w:rsidRDefault="00172B6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E781A3C" w14:textId="7C5D3517" w:rsidR="006E0EC5" w:rsidRDefault="00141E2F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="59D27447" wp14:editId="789C1CFC">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D4B7D21" wp14:editId="16261768">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9744778</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="463550"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="17" name="MSIPCM5fc24711b0e47f6004f54f01" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1749233944" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="463550"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61927038" w14:textId="1E976A5B" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                        <w:p w14:paraId="7DDE7989" w14:textId="5AE98477" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00172B6B">
+                          <w:r w:rsidRPr="002D7235">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="59D27447" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0D4B7D21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM5fc24711b0e47f6004f54f01" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:36.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6c1qRIwMAAEYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zgQvS/Q/yDw0NM6kryyZbtRCsdZ&#10;twGcD8ApcqZJKhIqkSpJ20qL/vd9pCS36bbAYlEdqOHMcDjz5nHO37Z1FRyENqWSGYnPIhIIyRQv&#10;5VNGPjysRzMSGEslp5WSIiPPwpC3F6/+OD82CzFWhaq40AGCSLM4NhkprG0WYWhYIWpqzlQjJIy5&#10;0jW12OqnkGt6RPS6CsdRNA2PSvNGKyaMgfaqM5ILHz/PBbN3eW6EDaqMIDfrV+3XnVvDi3O6eNK0&#10;KUrWp0H/RxY1LSUuPYW6opYGe13+K1RdMq2Myu0ZU3Wo8rxkwteAauLoh2q2BW2ErwXgmOYEk/l9&#10;Ydnt4V4HJUfvUhJIWqNHN9vr+9XNJGfjJI3jXSSSNJ9GUZJPkjyKScCFYYDwy+tPe2XfvKemWCku&#10;ut1iFE+S8TSdpbPJn72DKJ8K25vn3XcW9cbHktviF7b7ijJRCzmc7dzWSlmhO7kPci25aPsg3e+O&#10;86Xkfx+EfOG4BR9A1N417o8/qKbXRKe8NiIfroXyq+PJsTELwLVtAJhtL1ULzAa9gdK1v8117f5o&#10;bAA7GPd8YplobcCgTNN0nEQwMdiS6V+Tiadh+O10o419J1QdOCEjGll7ctHDxlhkAtfBxV0m1bqs&#10;Ks/kSgbHjCBm5A+cLDhRSeeLJBCjlzqGfpnHyOdyPB+tp7N0lKyTyWieRrNRFM8v59MomSdX668u&#10;XpwsipJzITelFMNriZP/xsb+3XY89+/lRapGVSV3dbjcXHWrSgcHime7Aw0+OqBRxHde4ct0vBnV&#10;DX9fZeh61vXGSbbdtX0jd4o/o49aAV+0wjRsXeLSDTX2nmqMACgx1uwdlrxSAFX1EgkKpT//TO/8&#10;gQWsJDhipGTEfNpTLUhQXUu82fEEbUdc63cQtBfmcZJgsxu0cl+vFOrGS0NaXnS+thrEXKv6EWNv&#10;6a6DiUqGSzPCrB42K4s9TBicTCyXXsbAaajdyG3DXPAB54f2keqmp5oFgrdqmDt08QPjOl93Uqrl&#10;3qq89HR02HaAAn23wbDyfegHq5uG3++917fxf/EPAAAA//8DAFBLAwQUAAYACAAAACEA/vWNm9oA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm910K1rSbIqIgiAIRr1PstMk&#10;dHc2zW7b9N+79WIvDx5veO+bYj05Kw40ht6zhvksA0HceNNzq+H76/VuCSJEZIPWM2k4UYB1eX1V&#10;YG78kT/pUMVWpBIOOWroYhxyKUPTkcMw8wNxyjZ+dBiTHVtpRjymcmelyrIH6bDntNDhQM8dNdtq&#10;7zT43Q6XtVLe/szN+9vio6peNietb2+mpxWISFP8P4YzfkKHMjHVfs8mCKshPRL/9JwpdZ98reFx&#10;kYEsC3lJX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAenNakSMDAABGBgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/vWNm9oAAAAFAQAADwAA&#10;AAAAAAAAAAAAAAB9BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-[...1 lines deleted...]
-              <v:textbox inset="20pt,0,,0">
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:767.3pt;width:120.85pt;height:36.95pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pBZrEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwQKtESEFd0VVSW0&#10;uxJb7dk4NolkeyzbkNCv79gJ0G57qnpxJjPjNzNvnpd3nVbkJJxvwJR0PMopEYZD1ZhDSb+/bD58&#10;psQHZiqmwIiSnoWnd6v375atLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/7pBVjrWI&#10;rlU2yfN51oKrrAMuvEfvQx+kq4QvpeDhSUovAlElxd5COl069/HMVktWHByzdcOHNtg/dKFZY7Do&#10;FeqBBUaOrvkDSjfcgQcZRhx0BlI2XKQZcJpx/maaXc2sSLMgOd5eafL/D5Y/nnb22ZHQfYEOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB8pU10gfB4afZx+mkxo4RjbDpfTOazCJPdblvnw1cBmkSjpA7Xkthi&#10;p60PfeolJRYzsGmUSqtR5jcHYkZPdmsxWqHbd0Pfe6jOOI6DftPe8k2DNbfMh2fmcLU4Aco1POEh&#10;FbQlhcGipAb342/+mI+MY5SSFqVSUoNapkR9M7iJyWya51Fa6Q8NdzH2yRgv8lmMm6O+B1ThGB+E&#10;5cmMyUFdTOlAv6Ka17EahpjhWLOk+4t5H3rh4mvgYr1OSagiy8LW7CyP0JGsyORL98qcHegOuKhH&#10;uIiJFW9Y73PjTW/Xx4Dcp5VEYns2B75RgWmpw2uJEv/1P2Xd3vTqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPu0vMveAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo09CGKsSp&#10;Kv7EtQGpPTrxNo4ar0PstuHtWU5w3JnR7DfFenK9OOMYOk8K5rMEBFLjTUetgs+P17sViBA1Gd17&#10;QgXfGGBdXl8VOjf+Qls8V7EVXEIh1wpsjEMuZWgsOh1mfkBi7+BHpyOfYyvNqC9c7nqZJkkmne6I&#10;P1g94JPF5lidnILs+W1jh122/zqk4T3U/hgr/6LU7c20eQQRcYp/YfjFZ3Qoman2JzJB9Ap4SGR1&#10;eb/IQLCfLuYPIGqWsmS1BFkW8v+E8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pBZr&#10;EAIAABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD7&#10;tLzL3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="61927038" w14:textId="1E976A5B" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                  <w:p w14:paraId="7DDE7989" w14:textId="5AE98477" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00172B6B">
+                    <w:r w:rsidRPr="002D7235">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r>
+      <w:t xml:space="preserve">Appendix C | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00141E2F">
+      <w:rPr>
+        <w:color w:val="00B0F0"/>
+      </w:rPr>
+      <w:t>Knowledge sharing activates</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="00157E65">
+      <w:t>May 2026 | IWR003C</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4BD636E6" w14:textId="408EA3C0" w:rsidR="006E0EC5" w:rsidRDefault="00172B6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E98D98E" w14:textId="4616A541" w:rsidR="00141E2F" w:rsidRDefault="00141E2F" w:rsidP="00141E2F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">ppendix C | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00141E2F">
+      <w:rPr>
+        <w:color w:val="00B0F0"/>
+      </w:rPr>
+      <w:t>Knowledge sharing activates</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> | May 2026 | IWR003C</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BD636E6" w14:textId="48DF14EC" w:rsidR="006E0EC5" w:rsidRDefault="00157E65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002D7235">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660799" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B2CD371" wp14:editId="190278D8">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="358FAB40" wp14:editId="2F974B89">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="463550"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="MSIPCM6fde4a37a3a112659796c92b" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="574321040" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="463550"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C922506" w14:textId="653626C8" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                        <w:p w14:paraId="7920EA02" w14:textId="7EBE5884" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00172B6B">
+                          <w:r w:rsidRPr="002D7235">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3B2CD371" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="358FAB40" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM6fde4a37a3a112659796c92b" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:36.5pt;z-index:251660799;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAjR9XHQMAAEoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2jAUfp+0/2D5YU+DXBoIYQ1VS8VW&#10;ibZIdOqzcRxiLbEz25Swqv99x05CL9ukaRoPzrn7XD4fTs+aqkQPTGkuRYqDoY8RE1RmXGxT/PVu&#10;MZhgpA0RGSmlYCk+MI3PZu/fne7rKQtlIcuMKQRBhJ7u6xQXxtRTz9O0YBXRQ1kzAcpcqooYYNXW&#10;yxTZQ/Sq9ELfH3t7qbJaScq0Bullq8QzFz/PGTW3ea6ZQWWKITfjTuXOjT292SmZbhWpC067NMg/&#10;ZFERLuDSY6hLYgjaKf5LqIpTJbXMzZDKypN5zilzNUA1gf+mmnVBauZqgebo+tgm/f/C0puHlUI8&#10;g9mFGAlSwYyu11er+fU4z1hETmJyQoIgHI+SOBnTJNxglDFNoYWPH77vpPn0hehiLjPWctNBMIrC&#10;cTyJJ6OPnQHj28J06qT9Df1Oec8zU/xBtyoJZRUTvW9rtpDSMNXSXZArkbGmC9J+VopXRB1eWa0B&#10;DIDSzi7ofO9k3Un8Y1JLlvd3gvDJgmRf6yn0al1Dt0xzIRtoWC/XILSzb3JV2S9MFYEe4HY4Qow1&#10;BlEQxnEcRj6oKOii8clo5DDoPXvXSpvPTFbIEilWkLVDFnlYagOZgGlvYi8TcsHL0sG4FGifYojp&#10;O4ejBjxKYW0hCYjRUS08H5MA8rkIk8FiPIkH0SIaDZLYnwz8ILlIxn6URJeLJxsviKYFzzImllyw&#10;/qkE0d9BsXu0LcjdY3mVqpYlz2wdNjdb3bxU6IHAm90ABr7ZRkMRL6y81+k4NVTXf12Vnp1ZOxtL&#10;mWbTtEDv57aR2QHGqSS0GSaia7rgcPeSaLMiCtYACGG1mVs48lJCb2VHYVRI9eN3cmsPLQEtRntY&#10;KynW33dEMYzKKwHvNhzB9CGucRwQyhFJEEXAbHqp2FVzCeUHLi1HWltT9mSuZHUPq+/cXgcqIihc&#10;mmJqVM/MDfCgguVJ2fm5o2Hp1MQsxbqmNnjf7rvmnqi6Q5yBRt7IfveQ6RvgtbbWU8jznZE5d6i0&#10;LW4bCkOwDCwsN45uudqN+JJ3Vs9/AbOfAAAA//8DAFBLAwQUAAYACAAAACEA/vWNm9oAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm910K1rSbIqIgiAIRr1PstMkdHc2zW7b&#10;9N+79WIvDx5veO+bYj05Kw40ht6zhvksA0HceNNzq+H76/VuCSJEZIPWM2k4UYB1eX1VYG78kT/p&#10;UMVWpBIOOWroYhxyKUPTkcMw8wNxyjZ+dBiTHVtpRjymcmelyrIH6bDntNDhQM8dNdtq7zT43Q6X&#10;tVLe/szN+9vio6peNietb2+mpxWISFP8P4YzfkKHMjHVfs8mCKshPRL/9JwpdZ98reFxkYEsC3lJ&#10;X/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAI0fVx0DAABKBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/vWNm9oAAAAFAQAADwAAAAAAAAAA&#10;AAAAAAB3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAH4GAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-[...1 lines deleted...]
-              <v:textbox inset="20pt,0,,0">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzpn6EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd240Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrtLvcxM5zfdlqRg3C+AVPS4SCnRBgOVWN2Jf31vPpy&#10;Q4kPzFRMgRElPQpPbxefP81bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQL+ul1WOdZi&#10;da2yUZ5PsxZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7wBSaNQab&#10;Xkrds8DI3jX/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XmATXSA8Xpp8HX+bTSjhGBtPZ6PpJJbJrret8+GHAE2iUVKHtCS0&#10;2GHtQ596TonNDKwapRI1yvzlwJrRk11HjFboth1pqlfjb6E64lYOesK95asGW6+ZD0/MIcO4CKo2&#10;POIhFbQlhZNFSQ3u93v+mI/AY5SSFhVTUoOSpkT9NEjIaDLO86iw9IeGOxvbZAxn+STGzV7fAYpx&#10;iO/C8mTG5KDOpnSgX1DUy9gNQ8xw7FnS7dm8C71+8VFwsVymJBSTZWFtNpbH0hGzCOhz98KcPaEe&#10;kK8HOGuKFW/A73PjTW+X+4AUJGYivj2aJ9hRiInb06OJSn/9n7KuT3vxBwAA//8DAFBLAwQUAAYA&#10;CAAAACEAm5iX+9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOA0oh&#10;xKkq/sSVFAmOTryNo8brELtteHsWLvSy0mhGM98W68n14ohj6DwpWC4SEEiNNx21Ct63z1e3IELU&#10;ZHTvCRV8Y4B1ObsodG78id7wWMVWcAmFXCuwMQ65lKGx6HRY+AGJvZ0fnY4sx1aaUZ+43PUyTZJM&#10;Ot0RL1g94IPFZl8dnILs8WVjh4/s82uXhtdQ+32s/JNSl/Npcw8i4hT/w/CLz+hQMlPtD2SC6BXw&#10;I/HvspfeLFcgagWr6zuQZSHP4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3OmfoS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuY&#10;l/vbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C922506" w14:textId="653626C8" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                  <w:p w14:paraId="7920EA02" w14:textId="7EBE5884" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00172B6B">
+                    <w:r w:rsidRPr="002D7235">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0CDF499C" w14:textId="195BF463" w:rsidR="006E0EC5" w:rsidRDefault="00172B6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CDF499C" w14:textId="04D8D9C6" w:rsidR="006E0EC5" w:rsidRDefault="002D7235">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661055" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="77BB32D5" wp14:editId="66916587">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D3F55A9" wp14:editId="10A1A89E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>-97277</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9725322</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="463550"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="15" name="MSIPCMfa27417897d80b23a35eab7a" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1668240950" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="463550"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28746FE0" w14:textId="33D647FB" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                        <w:p w14:paraId="67AC737E" w14:textId="5DD784C9" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00172B6B">
+                          <w:r w:rsidRPr="002D7235">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="77BB32D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3D3F55A9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMfa27417897d80b23a35eab7a" o:spid="_x0000_s1032" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:9999999.0,&quot;Width&quot;:9999999.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:36.5pt;z-index:251661055;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc0KjgIAMAAEwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB02GmJH3XiOKtTpCmy&#10;FUjbAOnQsyLLsTFb8iSlcVf0v4+S5fSxDRiG5SBTJEV9JD8xp2dtXaF7JlUpeIqDoY8R41RkJd+l&#10;+OvtcjDBSGnCM1IJzlL8wBQ+m71/d3popiwUhagyJhEE4Wp6aFJcaN1MPU/RgtVEDUXDOBhzIWui&#10;YSt3XibJAaLXlRf6/tg7CJk1UlCmFGgvOiOe2fh5zqi+yXPFNKpSDNi0XaVdt2b1ZqdkupOkKUrq&#10;YJB/QFGTksOlx1AXRBO0l+UvoeqSSqFErodU1J7I85IymwNkE/hvstkUpGE2FyiOao5lUv8vLL2+&#10;X0tUZtC7EUac1NCjq83lenGVkzCOgniSxNnE34Yn5GTEyDYmGGVMUSjh44fve6E/fSGqWIiMdbvp&#10;IBhF4TiexJPRR+fAyl2hnTnpfkPfGe/KTBd/sK0rQlnNeH+2c1sKoZnsZBfkkmesdUGcUymVXpOd&#10;Q+X8NkAH4KnzDJz2VjRO4x9hrVje3wrKJ0OTQ6OmUK1NA/XS7blooWS9XoHSdL/NZW2+0FcEdiDc&#10;w5FkrNWIgjKO4zDywUTBFo1PRiPLQu/5dAPYPzNRIyOkWAJqyy1yv1IakIBr72Iu42JZVpUlcsXR&#10;IcUQ07cHjhY4UXHjCyAghpM6gj4mAeA5D5PBcjyJB9EyGg2S2J8M/CA5T8Z+lEQXyycTL4imRZll&#10;jK9KzvrHEkR/R0b3bDua2+fyCqoSVZmZPAw2k92ikuiewKvdAgu+mUJDEi+8vNdwrBmy6782S8/0&#10;rOuNkXS7bS3Vw75vW5E9QDulgDJDR1RDl4Y4K2LII2EQgBKGm76BJa8E1FY4CaNCyB+/0xt/KAlY&#10;MTrAYEmx+r4nkmFUXXJ4ueEIug9xtd2BIK2QBFEEm22v5ft6ISD9wMKyovHVVS/mUtR3MPzm5jow&#10;EU7h0hRTLfvNQsMeTDA+KZvPrQxjpyF6xTcNNcH7ct+2d0Q2jnEaCnkt+ulDpm+I1/mak1zM91rk&#10;pWWlKXFXUGiC2cDIsu1w49XMxJd76/X8JzD7CQAA//8DAFBLAwQUAAYACAAAACEA/vWNm9oAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm910K1rSbIqIgiAIRr1PstMkdHc2&#10;zW7b9N+79WIvDx5veO+bYj05Kw40ht6zhvksA0HceNNzq+H76/VuCSJEZIPWM2k4UYB1eX1VYG78&#10;kT/pUMVWpBIOOWroYhxyKUPTkcMw8wNxyjZ+dBiTHVtpRjymcmelyrIH6bDntNDhQM8dNdtq7zT4&#10;3Q6XtVLe/szN+9vio6peNietb2+mpxWISFP8P4YzfkKHMjHVfs8mCKshPRL/9JwpdZ98reFxkYEs&#10;C3lJX/4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3NCo4CADAABMBgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/vWNm9oAAAAFAQAADwAAAAAA&#10;AAAAAAAAAAB6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-[...1 lines deleted...]
-              <v:textbox inset="20pt,0,,0">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:-7.65pt;margin-top:765.75pt;width:120.85pt;height:36.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWGq4FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUaIkIK7orqkpo&#10;dyW22rNxbBLJ9li2IaG/vmOHQLvtqerFmcyM5+O95+VdpxU5CecbMCUdj3JKhOFQNeZQ0u8vmw+f&#10;KfGBmYopMKKkZ+Hp3er9u2VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcBfd8gqx1qs&#10;rlU2yfN51oKrrAMuvEfvQx+kq1RfSsHDk5ReBKJKirOFdLp07uOZrZasODhm64ZfxmD/MIVmjcGm&#10;11IPLDBydM0fpXTDHXiQYcRBZyBlw0XaAbcZ52+22dXMirQLguPtFSb//8ryx9POPjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwjPV9hEFwiPl2Yfp58WM0o4xqbzxWQ+i2Wy223rfPgqQJNolNQhLQkt&#10;dtr60KcOKbGZgU2jVKJGmd8cWDN6stuI0QrdviNNVdLJMP4eqjNu5aAn3Fu+abD1lvnwzBwyjIug&#10;asMTHlJBW1K4WJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZnMpnkeFZb+0HCDsU/GeJHPYtwc9T2g&#10;GMf4LixPZkwOajClA/2Kol7HbhhihmPPku4H8z70+sVHwcV6nZJQTJaFrdlZHktHzCKgL90rc/aC&#10;ekC+HmHQFCvegN/nxpvero8BKUjMRHx7NC+woxATt5dHE5X+63/Kuj3t1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAh75dE4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWidp&#10;Y6E0TlXxElsCEl06sRtHjcchdtvw9wwrupy5R3fOlNvZDexsptB7lJAuE2AGW6977CR8frwsHoCF&#10;qFCrwaOR8GMCbKvbm1IV2l/w3Zzr2DEqwVAoCTbGseA8tNY4FZZ+NEjZwU9ORRqnjutJXajcDTxL&#10;EsGd6pEuWDWaR2vaY31yEsTT686OX2L/fcjCW2j8Mdb+Wcr7u3m3ARbNHP9h+NMndajIqfEn1IEN&#10;EhZpviKUgnyV5sAIyTKxBtbQSiT5GnhV8usvql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAHFhquBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAIe+XROEAAAANAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="28746FE0" w14:textId="33D647FB" w:rsidR="00172B6B" w:rsidRPr="00172B6B" w:rsidRDefault="00172B6B" w:rsidP="00172B6B">
+                  <w:p w14:paraId="67AC737E" w14:textId="5DD784C9" w:rsidR="002D7235" w:rsidRPr="002D7235" w:rsidRDefault="002D7235" w:rsidP="002D7235">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00172B6B">
+                    <w:r w:rsidRPr="002D7235">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EC5CA86" w14:textId="77777777" w:rsidR="00E06827" w:rsidRDefault="00E06827" w:rsidP="00EA4239">
+    <w:p w14:paraId="2747A8C8" w14:textId="77777777" w:rsidR="005C26C9" w:rsidRDefault="005C26C9" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1298E4DF" w14:textId="77777777" w:rsidR="00E06827" w:rsidRDefault="00E06827" w:rsidP="00EA4239">
+    <w:p w14:paraId="671D1A3C" w14:textId="77777777" w:rsidR="005C26C9" w:rsidRDefault="005C26C9" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7873,405 +8354,436 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="615448934">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1083184479">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="979267192">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="289360261">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="165247061">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="761070439">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1453288321">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1903756438">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1060402382">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1468932295">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1920942637">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1310548549">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00934FED"/>
     <w:rsid w:val="00040AE0"/>
     <w:rsid w:val="00044B39"/>
     <w:rsid w:val="00056AB2"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00070BBA"/>
     <w:rsid w:val="0009075E"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="000B0699"/>
     <w:rsid w:val="000B296B"/>
     <w:rsid w:val="000C2C04"/>
     <w:rsid w:val="000E4F11"/>
     <w:rsid w:val="000F2C3F"/>
+    <w:rsid w:val="00110341"/>
+    <w:rsid w:val="00110731"/>
     <w:rsid w:val="00114550"/>
     <w:rsid w:val="00120162"/>
     <w:rsid w:val="00123D0F"/>
+    <w:rsid w:val="00141E2F"/>
     <w:rsid w:val="00146D81"/>
     <w:rsid w:val="00147867"/>
     <w:rsid w:val="001563B1"/>
+    <w:rsid w:val="00157E65"/>
     <w:rsid w:val="001703E0"/>
     <w:rsid w:val="00172B6B"/>
+    <w:rsid w:val="001D2E29"/>
     <w:rsid w:val="001E3C2B"/>
     <w:rsid w:val="0020316B"/>
     <w:rsid w:val="00210C0C"/>
     <w:rsid w:val="00222E6B"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00227085"/>
     <w:rsid w:val="002375D7"/>
     <w:rsid w:val="00255A58"/>
     <w:rsid w:val="002B0E59"/>
+    <w:rsid w:val="002D7235"/>
     <w:rsid w:val="002F7F29"/>
     <w:rsid w:val="003171AC"/>
     <w:rsid w:val="00324ABD"/>
     <w:rsid w:val="00362A6C"/>
     <w:rsid w:val="00364274"/>
     <w:rsid w:val="003671D0"/>
     <w:rsid w:val="003A227C"/>
     <w:rsid w:val="003A2590"/>
     <w:rsid w:val="003C6DE5"/>
+    <w:rsid w:val="003D00E1"/>
+    <w:rsid w:val="003D1492"/>
     <w:rsid w:val="003D4596"/>
     <w:rsid w:val="003F7AC2"/>
     <w:rsid w:val="00414EDB"/>
     <w:rsid w:val="00427074"/>
     <w:rsid w:val="00447F37"/>
     <w:rsid w:val="00470F0F"/>
     <w:rsid w:val="00475C26"/>
     <w:rsid w:val="0049073D"/>
+    <w:rsid w:val="00493B7A"/>
+    <w:rsid w:val="004A53B0"/>
     <w:rsid w:val="004A6790"/>
     <w:rsid w:val="004B1DF4"/>
     <w:rsid w:val="004B46D7"/>
+    <w:rsid w:val="004B73C5"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="004E0FBE"/>
     <w:rsid w:val="004F33FB"/>
     <w:rsid w:val="00501490"/>
     <w:rsid w:val="00502E1D"/>
     <w:rsid w:val="0050505B"/>
     <w:rsid w:val="0051332E"/>
     <w:rsid w:val="00530AD7"/>
     <w:rsid w:val="0053345F"/>
     <w:rsid w:val="00542744"/>
     <w:rsid w:val="00552842"/>
     <w:rsid w:val="00575EC4"/>
     <w:rsid w:val="0058604A"/>
     <w:rsid w:val="005A57E1"/>
+    <w:rsid w:val="005C26C9"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D5408"/>
     <w:rsid w:val="005D7F36"/>
     <w:rsid w:val="005E13C9"/>
     <w:rsid w:val="005E7DE8"/>
     <w:rsid w:val="005F4104"/>
     <w:rsid w:val="006064DD"/>
     <w:rsid w:val="00612E18"/>
     <w:rsid w:val="006257CF"/>
     <w:rsid w:val="00641C67"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="006546DA"/>
     <w:rsid w:val="00657FA3"/>
     <w:rsid w:val="0067459E"/>
     <w:rsid w:val="00690DE2"/>
     <w:rsid w:val="0069137E"/>
+    <w:rsid w:val="00691773"/>
     <w:rsid w:val="006A0098"/>
+    <w:rsid w:val="006B0B2A"/>
     <w:rsid w:val="006B39A1"/>
+    <w:rsid w:val="006C18B4"/>
     <w:rsid w:val="006D1016"/>
     <w:rsid w:val="006E0EC5"/>
     <w:rsid w:val="006F0794"/>
     <w:rsid w:val="006F6950"/>
     <w:rsid w:val="00706869"/>
     <w:rsid w:val="00714948"/>
     <w:rsid w:val="00722C9F"/>
     <w:rsid w:val="007271DC"/>
     <w:rsid w:val="00743D8A"/>
     <w:rsid w:val="00750367"/>
     <w:rsid w:val="007649C7"/>
     <w:rsid w:val="0078021F"/>
     <w:rsid w:val="007859FF"/>
     <w:rsid w:val="007906F4"/>
     <w:rsid w:val="00791573"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B3596"/>
     <w:rsid w:val="007B48A6"/>
     <w:rsid w:val="007C3922"/>
+    <w:rsid w:val="007D00A8"/>
     <w:rsid w:val="007F63EA"/>
     <w:rsid w:val="00803AA9"/>
     <w:rsid w:val="008171C6"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="00840E16"/>
     <w:rsid w:val="00847D63"/>
     <w:rsid w:val="0085130D"/>
     <w:rsid w:val="00873C55"/>
     <w:rsid w:val="0088496F"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="00887DB2"/>
     <w:rsid w:val="008902C8"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="008D484A"/>
     <w:rsid w:val="008F21FC"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="00910924"/>
     <w:rsid w:val="009141BD"/>
     <w:rsid w:val="009328D4"/>
     <w:rsid w:val="00934FED"/>
     <w:rsid w:val="0094068B"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="009658A8"/>
     <w:rsid w:val="0097400B"/>
     <w:rsid w:val="0098255D"/>
     <w:rsid w:val="00996C20"/>
     <w:rsid w:val="009A7C49"/>
     <w:rsid w:val="009B4EC4"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009D44E0"/>
     <w:rsid w:val="009F2EB6"/>
     <w:rsid w:val="009F5A63"/>
     <w:rsid w:val="00A10B26"/>
     <w:rsid w:val="00A10CFF"/>
     <w:rsid w:val="00A158EB"/>
     <w:rsid w:val="00A20708"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A27919"/>
     <w:rsid w:val="00A43B1E"/>
+    <w:rsid w:val="00A441BC"/>
     <w:rsid w:val="00A5169D"/>
     <w:rsid w:val="00A534D9"/>
     <w:rsid w:val="00A55740"/>
     <w:rsid w:val="00A7385E"/>
     <w:rsid w:val="00A76AEF"/>
     <w:rsid w:val="00A807ED"/>
     <w:rsid w:val="00A8120B"/>
     <w:rsid w:val="00A928DE"/>
     <w:rsid w:val="00AB1AFF"/>
     <w:rsid w:val="00AC6110"/>
     <w:rsid w:val="00AE64C5"/>
     <w:rsid w:val="00B07823"/>
     <w:rsid w:val="00B1169D"/>
     <w:rsid w:val="00B13132"/>
     <w:rsid w:val="00B23BFB"/>
     <w:rsid w:val="00B2683B"/>
     <w:rsid w:val="00B342CE"/>
     <w:rsid w:val="00B77651"/>
     <w:rsid w:val="00B81C80"/>
     <w:rsid w:val="00B8503D"/>
+    <w:rsid w:val="00B9617B"/>
     <w:rsid w:val="00BA50F6"/>
+    <w:rsid w:val="00BB3AC6"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE1307"/>
     <w:rsid w:val="00BE44F9"/>
     <w:rsid w:val="00BE46B7"/>
     <w:rsid w:val="00BE57B0"/>
     <w:rsid w:val="00BF1BD5"/>
     <w:rsid w:val="00C0394C"/>
+    <w:rsid w:val="00C071CD"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C2040C"/>
     <w:rsid w:val="00C42DA8"/>
     <w:rsid w:val="00C47119"/>
     <w:rsid w:val="00C639B6"/>
     <w:rsid w:val="00C71DDC"/>
     <w:rsid w:val="00C761B0"/>
     <w:rsid w:val="00C762CC"/>
     <w:rsid w:val="00CA1936"/>
+    <w:rsid w:val="00CA3509"/>
     <w:rsid w:val="00CA6960"/>
+    <w:rsid w:val="00CC0347"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CE5E86"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00D42035"/>
+    <w:rsid w:val="00D5211E"/>
     <w:rsid w:val="00D67FA2"/>
+    <w:rsid w:val="00D809E4"/>
     <w:rsid w:val="00D84C10"/>
     <w:rsid w:val="00DA049C"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DC1F05"/>
     <w:rsid w:val="00DC2F1A"/>
     <w:rsid w:val="00DC7296"/>
     <w:rsid w:val="00DD51A5"/>
     <w:rsid w:val="00DD59B0"/>
     <w:rsid w:val="00DE147A"/>
     <w:rsid w:val="00DE7B87"/>
+    <w:rsid w:val="00E01E61"/>
     <w:rsid w:val="00E03562"/>
     <w:rsid w:val="00E06827"/>
     <w:rsid w:val="00E14AAE"/>
     <w:rsid w:val="00E40F66"/>
     <w:rsid w:val="00E65B78"/>
     <w:rsid w:val="00E67BF7"/>
     <w:rsid w:val="00E82853"/>
     <w:rsid w:val="00E84536"/>
     <w:rsid w:val="00E87F87"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
     <w:rsid w:val="00E96510"/>
     <w:rsid w:val="00EA4239"/>
     <w:rsid w:val="00EB6F77"/>
     <w:rsid w:val="00EB7D00"/>
     <w:rsid w:val="00EC4D87"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00EF4138"/>
     <w:rsid w:val="00F0422F"/>
     <w:rsid w:val="00F07062"/>
     <w:rsid w:val="00F1079D"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F2561F"/>
     <w:rsid w:val="00F36B5D"/>
     <w:rsid w:val="00F424A3"/>
     <w:rsid w:val="00F44278"/>
+    <w:rsid w:val="00F505D6"/>
     <w:rsid w:val="00F531B0"/>
     <w:rsid w:val="00F65EE1"/>
     <w:rsid w:val="00F6601B"/>
     <w:rsid w:val="00F6647C"/>
     <w:rsid w:val="00F669AB"/>
     <w:rsid w:val="00F67650"/>
     <w:rsid w:val="00F72D03"/>
     <w:rsid w:val="00F72E91"/>
     <w:rsid w:val="00F77192"/>
     <w:rsid w:val="00F93EFE"/>
     <w:rsid w:val="00F953F5"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FC63A0"/>
     <w:rsid w:val="00FD1B1A"/>
     <w:rsid w:val="00FD2DCE"/>
+    <w:rsid w:val="00FD79C2"/>
+    <w:rsid w:val="00FE3C07"/>
+    <w:rsid w:val="00FE6174"/>
     <w:rsid w:val="00FF4CEE"/>
     <w:rsid w:val="6EDB4D2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4087238A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8599,50 +9111,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2DCE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -9786,63 +10303,61 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std" w:cs="HelveticaNeueLT Std"/>
       <w:color w:val="8CC63E"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F5A63"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F5A63"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="009F5A63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F5A63"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
@@ -9856,55 +10371,67 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007906F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D2E29"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="90127817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="647511258">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9940,51 +10467,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1365516044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1555003662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1595091604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1715082817">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1739747377">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10007,56 +10560,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1937008907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -11116,317 +11670,226 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{65916440-022C-439B-A346-DAEC08D93944}" type="parTrans" cxnId="{81E06CDE-82AA-4264-B86F-13537902289B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="cycleMatrixDiagram" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:dir/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="children" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{722E3673-0F3F-448E-940D-478FE1EAE69F}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child1group" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A5582772-FAB9-45FA-BB54-385BDEE2121A}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child1" presStyleLbl="bgAcc1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{86245E95-48DF-40D0-9CFD-168AC317EC06}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child1Text" presStyleLbl="bgAcc1" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{41ADA615-3EFD-4043-A6F6-BA773687BB0C}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child2group" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1348AB0C-18BC-4C65-AE0B-418D7F18B010}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child2" presStyleLbl="bgAcc1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6D15C971-8861-44DF-9162-7605A36408D9}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child2Text" presStyleLbl="bgAcc1" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4836167D-0039-4337-96B1-AFDFD50D4979}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child3group" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F2A4FF68-2CDE-43DC-A0D3-4E7A2BCD39A1}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child3" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C0BA67F4-EA61-4FCB-A557-527B4DBE5ADD}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child3Text" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C48CA165-E549-4E76-BA01-0F0E08E46188}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child4group" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{4A6D8ED8-8DD8-4DEF-ACE4-25CDC0EB1E58}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child4" presStyleLbl="bgAcc1" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5457F34A-9D5A-46ED-9D15-BA080E2C9900}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="child4Text" presStyleLbl="bgAcc1" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D764D2F8-3F15-4EAE-B920-550CDD8A67DF}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="childPlaceholder" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DE6229F5-9159-4104-A839-094B1E243D33}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="circle" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F1F51E91-6BB6-4A2F-B0E2-8ED69A66DB97}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="quadrant1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{37EA0FC4-172A-4345-B5F9-CFDD14E1D5CD}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="quadrant2" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C9052CFE-A2DF-4DE4-A026-9A54B3857926}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="quadrant3" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{77A7639F-25E2-4201-931B-B2950706731E}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="quadrant4" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DFF0056E-A484-4B50-AE4C-985DA213555A}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="quadrantPlaceholder" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6889B71A-DABF-497A-9450-68D46CFBAF1B}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="center1" presStyleLbl="fgShp" presStyleIdx="0" presStyleCnt="2" custFlipVert="1" custScaleX="17663" custScaleY="73407"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{78A6FEB8-AC69-48F6-B398-61E8D89778CA}" type="pres">
       <dgm:prSet presAssocID="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" presName="center2" presStyleLbl="fgShp" presStyleIdx="1" presStyleCnt="2" custFlipVert="1" custScaleX="36917" custScaleY="65470"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
+    <dgm:cxn modelId="{9321C103-CF0E-4E30-A1D8-FF73AC801583}" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{5ED22B4C-64CE-4A13-B034-414F7083EE18}" srcOrd="3" destOrd="0" parTransId="{798DE0F6-138A-4242-9995-45EFA6D81E81}" sibTransId="{51770130-BA9E-425E-9A36-8A6D4AEE2AB2}"/>
+    <dgm:cxn modelId="{8F684A08-F4CF-4356-B8A5-24C212212644}" type="presOf" srcId="{9D0AFFF0-0944-4E88-B65B-551797318C47}" destId="{86245E95-48DF-40D0-9CFD-168AC317EC06}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{3525B10F-399F-4473-BAF4-5F2CFA520058}" type="presOf" srcId="{A2FE8BFE-7279-48EB-9444-D86C83C01424}" destId="{F2A4FF68-2CDE-43DC-A0D3-4E7A2BCD39A1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{A49E5436-27AF-4B14-943C-0EE86B2EFFA9}" srcId="{B8D4C563-2954-453E-B852-CB9149092284}" destId="{9D0AFFF0-0944-4E88-B65B-551797318C47}" srcOrd="0" destOrd="0" parTransId="{9BF7666F-D1FB-430A-B4EA-3EAFD62BE3F3}" sibTransId="{C1672B5B-21BA-4EFB-9A71-6642A61188A2}"/>
+    <dgm:cxn modelId="{C54A195C-22A3-43FA-AC28-9B5A011B5DA1}" type="presOf" srcId="{A2FE8BFE-7279-48EB-9444-D86C83C01424}" destId="{C0BA67F4-EA61-4FCB-A557-527B4DBE5ADD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{F9D2D45E-7A90-47C7-BAA3-72E6CB3B6C69}" type="presOf" srcId="{EC21C19A-AB98-4C87-900F-9D47BB65EC6C}" destId="{C9052CFE-A2DF-4DE4-A026-9A54B3857926}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{847EE646-41B0-4E43-B7DA-05D21A612958}" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{EC21C19A-AB98-4C87-900F-9D47BB65EC6C}" srcOrd="2" destOrd="0" parTransId="{10BC9B2B-472F-4F28-9C70-83408ABF3795}" sibTransId="{7D8CB862-BBB8-4822-89B0-DB21D6684D2C}"/>
+    <dgm:cxn modelId="{0AEEE375-294A-463E-9781-7D84B3AF1D10}" type="presOf" srcId="{5ED22B4C-64CE-4A13-B034-414F7083EE18}" destId="{77A7639F-25E2-4201-931B-B2950706731E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{54979579-CD37-4290-9652-61DB7AA56843}" type="presOf" srcId="{88BA4E5F-0912-43C0-B1F0-4611788B176C}" destId="{6D15C971-8861-44DF-9162-7605A36408D9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{CFA8B2A7-3026-4202-B7AB-3C5B5E60E4A4}" type="presOf" srcId="{88BA4E5F-0912-43C0-B1F0-4611788B176C}" destId="{1348AB0C-18BC-4C65-AE0B-418D7F18B010}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{76FB3BAC-592F-47C7-9A5A-9017FBBCDA49}" srcId="{EC21C19A-AB98-4C87-900F-9D47BB65EC6C}" destId="{A2FE8BFE-7279-48EB-9444-D86C83C01424}" srcOrd="0" destOrd="0" parTransId="{8160FFD0-C09F-4D59-A687-69D94E144C18}" sibTransId="{19D42FEB-4A1F-45E0-9C25-554F679FAD65}"/>
+    <dgm:cxn modelId="{3CE64BAC-E540-4C5B-AAB8-2129C168FDC7}" type="presOf" srcId="{B8D4C563-2954-453E-B852-CB9149092284}" destId="{F1F51E91-6BB6-4A2F-B0E2-8ED69A66DB97}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{04F3D5AC-A397-427A-814D-971C2C9B413B}" type="presOf" srcId="{9D0AFFF0-0944-4E88-B65B-551797318C47}" destId="{A5582772-FAB9-45FA-BB54-385BDEE2121A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{2829B7BB-95D4-49E7-A380-3CFEC064D698}" type="presOf" srcId="{BC36CACD-4589-4BFE-9FCA-1097948C8DD4}" destId="{5457F34A-9D5A-46ED-9D15-BA080E2C9900}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{5AED39BE-EB7E-4472-A82D-0AEA31B4F6A1}" srcId="{B8205812-89DE-44F5-914E-B248B0AF02AF}" destId="{88BA4E5F-0912-43C0-B1F0-4611788B176C}" srcOrd="0" destOrd="0" parTransId="{F2DEB8B7-89B3-47C6-B5EB-9DFD19ECB42C}" sibTransId="{07557CB3-2F11-4B65-B404-369F67602D4E}"/>
+    <dgm:cxn modelId="{0B7EB9C4-4603-49EA-B997-746940CAA0C8}" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{B8205812-89DE-44F5-914E-B248B0AF02AF}" srcOrd="1" destOrd="0" parTransId="{9D92EA20-99BD-4CFE-9E6B-9004D8EF80A1}" sibTransId="{8641930B-630A-447F-8304-3955D40DC649}"/>
+    <dgm:cxn modelId="{85FFA8C8-95FE-4044-BDFE-6FF5D3DF67E5}" type="presOf" srcId="{B8205812-89DE-44F5-914E-B248B0AF02AF}" destId="{37EA0FC4-172A-4345-B5F9-CFDD14E1D5CD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{BEFEF7CA-85F2-4102-93C1-5E65E6864D51}" type="presOf" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{E9469BDA-994E-4FC3-A042-4DAB8122A849}" type="presOf" srcId="{BC36CACD-4589-4BFE-9FCA-1097948C8DD4}" destId="{4A6D8ED8-8DD8-4DEF-ACE4-25CDC0EB1E58}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
-    <dgm:cxn modelId="{5AED39BE-EB7E-4472-A82D-0AEA31B4F6A1}" srcId="{B8205812-89DE-44F5-914E-B248B0AF02AF}" destId="{88BA4E5F-0912-43C0-B1F0-4611788B176C}" srcOrd="0" destOrd="0" parTransId="{F2DEB8B7-89B3-47C6-B5EB-9DFD19ECB42C}" sibTransId="{07557CB3-2F11-4B65-B404-369F67602D4E}"/>
-[...15 lines deleted...]
-    <dgm:cxn modelId="{8F684A08-F4CF-4356-B8A5-24C212212644}" type="presOf" srcId="{9D0AFFF0-0944-4E88-B65B-551797318C47}" destId="{86245E95-48DF-40D0-9CFD-168AC317EC06}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
+    <dgm:cxn modelId="{81E06CDE-82AA-4264-B86F-13537902289B}" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{B8D4C563-2954-453E-B852-CB9149092284}" srcOrd="0" destOrd="0" parTransId="{65916440-022C-439B-A346-DAEC08D93944}" sibTransId="{2D3091EE-8267-42D5-947B-82573A903AFD}"/>
     <dgm:cxn modelId="{F05821FD-53F2-4CF9-AD1D-8F14153C1FD5}" srcId="{5ED22B4C-64CE-4A13-B034-414F7083EE18}" destId="{BC36CACD-4589-4BFE-9FCA-1097948C8DD4}" srcOrd="0" destOrd="0" parTransId="{DFE8D559-7653-47FB-9B18-6FE842D7AE7F}" sibTransId="{F26BB4CB-53DA-40F2-B647-B2D2A6B608F2}"/>
-    <dgm:cxn modelId="{04F3D5AC-A397-427A-814D-971C2C9B413B}" type="presOf" srcId="{9D0AFFF0-0944-4E88-B65B-551797318C47}" destId="{A5582772-FAB9-45FA-BB54-385BDEE2121A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
-    <dgm:cxn modelId="{81E06CDE-82AA-4264-B86F-13537902289B}" srcId="{2BEAA982-D5BA-4AC1-AEA4-19BEDF545669}" destId="{B8D4C563-2954-453E-B852-CB9149092284}" srcOrd="0" destOrd="0" parTransId="{65916440-022C-439B-A346-DAEC08D93944}" sibTransId="{2D3091EE-8267-42D5-947B-82573A903AFD}"/>
     <dgm:cxn modelId="{4448C224-E879-448D-981D-8DEC6638D24A}" type="presParOf" srcId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" destId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{DDF39E0E-DB9A-4106-AD2B-1BA6841FBEFA}" type="presParOf" srcId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" destId="{722E3673-0F3F-448E-940D-478FE1EAE69F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{60E2E8C5-8E9A-4D1E-A58E-8ABEC2B0531A}" type="presParOf" srcId="{722E3673-0F3F-448E-940D-478FE1EAE69F}" destId="{A5582772-FAB9-45FA-BB54-385BDEE2121A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{EB232CA2-5194-46C9-9312-9EF863EB0FA7}" type="presParOf" srcId="{722E3673-0F3F-448E-940D-478FE1EAE69F}" destId="{86245E95-48DF-40D0-9CFD-168AC317EC06}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{71B98E6E-0E59-42EC-9707-28C50C8FA5E1}" type="presParOf" srcId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" destId="{41ADA615-3EFD-4043-A6F6-BA773687BB0C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{D606CF1C-DC3D-4F65-A751-06A041A01C51}" type="presParOf" srcId="{41ADA615-3EFD-4043-A6F6-BA773687BB0C}" destId="{1348AB0C-18BC-4C65-AE0B-418D7F18B010}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{28621014-CEBB-4B82-A110-5C73C78C47C8}" type="presParOf" srcId="{41ADA615-3EFD-4043-A6F6-BA773687BB0C}" destId="{6D15C971-8861-44DF-9162-7605A36408D9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{A8DBF609-D3A6-4A6B-9BFB-3186025E484A}" type="presParOf" srcId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" destId="{4836167D-0039-4337-96B1-AFDFD50D4979}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{FF17C34F-DF2D-4E89-A66C-C7F3F67FEBE0}" type="presParOf" srcId="{4836167D-0039-4337-96B1-AFDFD50D4979}" destId="{F2A4FF68-2CDE-43DC-A0D3-4E7A2BCD39A1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{5ECC5294-FD19-4C05-92A2-91BBADA2E225}" type="presParOf" srcId="{4836167D-0039-4337-96B1-AFDFD50D4979}" destId="{C0BA67F4-EA61-4FCB-A557-527B4DBE5ADD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{EFA2B4D7-5734-4032-8757-EEC683DD2124}" type="presParOf" srcId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" destId="{C48CA165-E549-4E76-BA01-0F0E08E46188}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{3F89E67B-2185-499E-9B10-3141B55C564A}" type="presParOf" srcId="{C48CA165-E549-4E76-BA01-0F0E08E46188}" destId="{4A6D8ED8-8DD8-4DEF-ACE4-25CDC0EB1E58}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{77706518-8777-4CD9-8600-7D707BD16426}" type="presParOf" srcId="{C48CA165-E549-4E76-BA01-0F0E08E46188}" destId="{5457F34A-9D5A-46ED-9D15-BA080E2C9900}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{D66CA455-CEC3-4723-8D02-AD6DD0CCC3E4}" type="presParOf" srcId="{E3A61AE0-0FA4-4195-B5ED-D6795AC71679}" destId="{D764D2F8-3F15-4EAE-B920-550CDD8A67DF}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{7FE77EEB-F60D-49FE-819F-553545280157}" type="presParOf" srcId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" destId="{DE6229F5-9159-4104-A839-094B1E243D33}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{AED04CB1-6A5C-4BAE-86BD-9E968D44B646}" type="presParOf" srcId="{DE6229F5-9159-4104-A839-094B1E243D33}" destId="{F1F51E91-6BB6-4A2F-B0E2-8ED69A66DB97}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{77D7C146-012D-4EA8-96D4-6E8DED8C39B2}" type="presParOf" srcId="{DE6229F5-9159-4104-A839-094B1E243D33}" destId="{37EA0FC4-172A-4345-B5F9-CFDD14E1D5CD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{0082F08E-F8BF-4ED9-AC63-87EBB3EF6060}" type="presParOf" srcId="{DE6229F5-9159-4104-A839-094B1E243D33}" destId="{C9052CFE-A2DF-4DE4-A026-9A54B3857926}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{68764370-9B9C-4347-8B2D-487E8E02B9BA}" type="presParOf" srcId="{DE6229F5-9159-4104-A839-094B1E243D33}" destId="{77A7639F-25E2-4201-931B-B2950706731E}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{308737D5-0F9D-4B45-9B73-DE9DFA89EA02}" type="presParOf" srcId="{DE6229F5-9159-4104-A839-094B1E243D33}" destId="{DFF0056E-A484-4B50-AE4C-985DA213555A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{FA48BEE4-165C-4E8A-B706-B00EEC7C0435}" type="presParOf" srcId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" destId="{6889B71A-DABF-497A-9450-68D46CFBAF1B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
     <dgm:cxn modelId="{71F4656E-7231-4EF6-A8CE-48144C8BF155}" type="presParOf" srcId="{0C90CF4E-CE7A-4414-95D8-7426FDD5E6BF}" destId="{78A6FEB8-AC69-48F6-B398-61E8D89778CA}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/cycle4"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId22" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId20" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F2A4FF68-2CDE-43DC-A0D3-4E7A2BCD39A1}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1395926" y="1281995"/>
           <a:ext cx="855567" cy="554213"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
@@ -11456,51 +11919,51 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
+            <a:buChar char="•"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1664770" y="1432722"/>
         <a:ext cx="574549" cy="391312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4A6D8ED8-8DD8-4DEF-ACE4-25CDC0EB1E58}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="1281995"/>
           <a:ext cx="855567" cy="554213"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
@@ -11526,51 +11989,51 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
+            <a:buChar char="•"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="12174" y="1432722"/>
         <a:ext cx="574549" cy="391312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1348AB0C-18BC-4C65-AE0B-418D7F18B010}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1395926" y="104290"/>
           <a:ext cx="855567" cy="554213"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
@@ -11596,51 +12059,51 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
+            <a:buChar char="•"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1664770" y="116464"/>
         <a:ext cx="574549" cy="391312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A5582772-FAB9-45FA-BB54-385BDEE2121A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="104290"/>
           <a:ext cx="855567" cy="554213"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
@@ -11668,51 +12131,51 @@
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
+            <a:buChar char="•"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="12174" y="116464"/>
         <a:ext cx="574549" cy="391312"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{F1F51E91-6BB6-4A2F-B0E2-8ED69A66DB97}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="358507" y="203010"/>
           <a:ext cx="749920" cy="749920"/>
         </a:xfrm>
         <a:prstGeom prst="pieWedge">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -11722,60 +12185,61 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="85344" rIns="85344" bIns="85344" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="533400">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="578153" y="422656"/>
         <a:ext cx="530274" cy="530274"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{37EA0FC4-172A-4345-B5F9-CFDD14E1D5CD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
           <a:off x="1143066" y="203010"/>
           <a:ext cx="749920" cy="749920"/>
         </a:xfrm>
         <a:prstGeom prst="pieWedge">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -11785,60 +12249,61 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="85344" rIns="85344" bIns="85344" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="533400">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
         <a:off x="1143066" y="422656"/>
         <a:ext cx="530274" cy="530274"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C9052CFE-A2DF-4DE4-A026-9A54B3857926}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="10800000">
           <a:off x="1143066" y="987569"/>
           <a:ext cx="749920" cy="749920"/>
         </a:xfrm>
         <a:prstGeom prst="pieWedge">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -11848,60 +12313,61 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="85344" tIns="85344" rIns="85344" bIns="85344" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="533400">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="10800000">
         <a:off x="1143066" y="987569"/>
         <a:ext cx="530274" cy="530274"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{77A7639F-25E2-4201-931B-B2950706731E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="16200000">
           <a:off x="358507" y="987569"/>
           <a:ext cx="749920" cy="749920"/>
         </a:xfrm>
         <a:prstGeom prst="pieWedge">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -11911,60 +12377,61 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="128016" tIns="128016" rIns="128016" bIns="128016" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="800100">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="800100">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1800" kern="1200">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="5400000">
         <a:off x="578153" y="987569"/>
         <a:ext cx="530274" cy="530274"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6889B71A-DABF-497A-9450-68D46CFBAF1B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm flipV="1">
           <a:off x="1102880" y="844314"/>
           <a:ext cx="45733" cy="165275"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst/>
@@ -14094,100 +14561,115 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C07C64AC-4000-458F-9969-EA12D7547EE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>1461</Words>
-  <Characters>8332</Characters>
+  <Words>1723</Words>
+  <Characters>9808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>544</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9774</CharactersWithSpaces>
+  <CharactersWithSpaces>11396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_SetDate">
     <vt:lpwstr>2022-08-22T21:14:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Name">
     <vt:lpwstr>Protected A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_SiteId">
     <vt:lpwstr>2bb51c06-af9b-42c5-8bf5-3c3b7b10850b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_ActionId">
     <vt:lpwstr>982e025d-f48c-411f-a590-62cf0333732f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>636f5636,68433118,223b7190</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,11,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Classification: Public</vt:lpwstr>
+  </property>
 </Properties>
 </file>