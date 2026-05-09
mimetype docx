--- v0 (2025-10-09)
+++ v1 (2026-05-09)
@@ -1,101 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5D77E88D" w14:textId="39010D03" w:rsidR="002437A6" w:rsidRPr="002437A6" w:rsidRDefault="00480BD1" w:rsidP="002437A6">
       <w:pPr>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="785CF464" wp14:editId="2E20026E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6537600" cy="8460000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Indigenous worker safety tool kit_12NOV215.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6537600" cy="8460000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -206,52 +199,57 @@
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1604">
         <w:t xml:space="preserve">ccupational </w:t>
       </w:r>
       <w:r w:rsidR="009521E5">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1604">
         <w:t xml:space="preserve">ealth and </w:t>
       </w:r>
       <w:r w:rsidR="009521E5">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1604">
         <w:t>afety (OHS)</w:t>
       </w:r>
       <w:r w:rsidR="005B63C1">
         <w:t xml:space="preserve"> before the workshop, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A426A50" w14:textId="7F712A8B" w:rsidR="005B63C1" w:rsidRDefault="005B63C1" w:rsidP="00057B96">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>hope to learn from the workshop, and</w:t>
+        <w:t>hope</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to learn from the workshop, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189DF744" w14:textId="2390C0E0" w:rsidR="008C2D1D" w:rsidRDefault="00085BFA" w:rsidP="00057B96">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="00970288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E18B77C" wp14:editId="6F35E604">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1695450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>302895</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2114550" cy="2942590"/>
@@ -261,51 +259,51 @@
                 <wp:start x="9535" y="0"/>
                 <wp:lineTo x="3503" y="1818"/>
                 <wp:lineTo x="0" y="2517"/>
                 <wp:lineTo x="0" y="21395"/>
                 <wp:lineTo x="21405" y="21395"/>
                 <wp:lineTo x="21405" y="2517"/>
                 <wp:lineTo x="18486" y="1958"/>
                 <wp:lineTo x="12065" y="0"/>
                 <wp:lineTo x="9535" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="7" name="Picture 7" descr="C:\Users\krista.chiponski\Downloads\checklist3 (1).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\krista.chiponski\Downloads\checklist3 (1).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2114550" cy="2942590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -425,56 +423,62 @@
         <w:t>questions about OHS, please contact the provincial OHS Contact Centre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718F8907" w14:textId="669B23FF" w:rsidR="00085BFA" w:rsidRDefault="00085BFA" w:rsidP="00085BFA">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE23DD">
         <w:t>780-415-8690</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Edmonton)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A88B832" w14:textId="77777777" w:rsidR="00085BFA" w:rsidRDefault="00085BFA" w:rsidP="00085BFA">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE23DD">
         <w:t>1-866-415-8690</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Toll-free)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F2A4F" w14:textId="1160B887" w:rsidR="00085BFA" w:rsidRDefault="00085BFA" w:rsidP="00085BFA">
+    <w:p w14:paraId="5A0F2A4F" w14:textId="0D76D889" w:rsidR="00085BFA" w:rsidRDefault="00085BFA" w:rsidP="00085BFA">
       <w:pPr>
         <w:ind w:right="-270"/>
       </w:pPr>
       <w:r>
-        <w:t>If you want to give OHS direct feedback on this workshop, please email lbr.ohsfeedback@gov.ab.ca.</w:t>
+        <w:t xml:space="preserve">If you want to give OHS direct feedback on this workshop, please email </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53612">
+        <w:t>ohsprevention</w:t>
+      </w:r>
+      <w:r>
+        <w:t>@gov.ab.ca.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3C5B55" w14:textId="41BB2337" w:rsidR="008E383D" w:rsidRPr="00D820A4" w:rsidRDefault="00085BFA" w:rsidP="00085BFA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970288">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E383D" w:rsidRPr="00D820A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -514,67 +518,75 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Workshop</w:t>
       </w:r>
       <w:r w:rsidR="00CE23DD" w:rsidRPr="00FA1604">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> date: </w:t>
       </w:r>
       <w:r w:rsidR="00B404E8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00CE23DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE23DD" w:rsidRPr="00FA1604">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE23DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00CE23DD" w:rsidRPr="00FA1604">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Facilitator: ___________________________</w:t>
+        <w:t xml:space="preserve">Facilitator: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE23DD" w:rsidRPr="00FA1604">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FDA7B2" w14:textId="6D34805A" w:rsidR="009B7DDB" w:rsidRDefault="00CE23DD" w:rsidP="008C2D1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1604">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Location: ___________________________         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1604">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Organization: _________________________                                                                                                                             </w:t>
@@ -640,177 +652,187 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of the following topics</w:t>
             </w:r>
             <w:r w:rsidR="006E1069">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> before starting the workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C64F3" w:rsidRPr="004D0DFA" w14:paraId="1356369B" w14:textId="696A2EE2" w:rsidTr="009D3582">
+      <w:tr w:rsidR="004C64F3" w:rsidRPr="004D0DFA" w14:paraId="1356369B" w14:textId="696A2EE2" w:rsidTr="00B53612">
         <w:trPr>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="590A86E4" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03E5C1A8" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1251" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="204301EE" w14:textId="77ABE4E0" w:rsidR="004C64F3" w:rsidRPr="007F05A3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204301EE" w14:textId="77ABE4E0" w:rsidR="004C64F3" w:rsidRPr="007F05A3" w:rsidRDefault="004C64F3" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="45ADCE45" w14:textId="41A8248C" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ADCE45" w14:textId="41A8248C" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A little</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="37CEF97E" w14:textId="6537406D" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="004C64F3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CEF97E" w14:textId="6537406D" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A moderate amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="1A463B1B" w14:textId="40C6F24F" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="004C64F3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A463B1B" w14:textId="40C6F24F" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A lot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="299580F0" w14:textId="21B1FC04" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="004C64F3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299580F0" w14:textId="21B1FC04" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Advanced knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C64F3" w14:paraId="2AC52E85" w14:textId="08D449A8" w:rsidTr="009D3582">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
@@ -963,139 +985,134 @@
           <w:p w14:paraId="69967ADB" w14:textId="665091C3" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="006E1069" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Alberta’s </w:t>
             </w:r>
             <w:r w:rsidR="004C64F3" w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OHS legislation                                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CF41BE5" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BDEEF17" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42872976" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="564E611E" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1716A534" w14:textId="2F2D5D86" w:rsidR="004C64F3" w:rsidRPr="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C64F3" w:rsidRPr="004D0DFA" w14:paraId="37708D2C" w14:textId="02F09C9E" w:rsidTr="009D3582">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
@@ -1250,139 +1267,134 @@
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73E4AD38" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Worker rights                                                                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26D62E30" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01B6B032" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58922FF3" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B46698C" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44464B8F" w14:textId="2DF4AB4E" w:rsidR="004C64F3" w:rsidRPr="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C64F3" w:rsidRPr="004D0DFA" w14:paraId="0BF07248" w14:textId="38F09BF4" w:rsidTr="009D3582">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
@@ -1535,117 +1547,113 @@
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="225CE71C" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRPr="002161FF" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Harassment and violence                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611AE46D" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FBA1FD5" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02642059" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5639B45F" w14:textId="77777777" w:rsidR="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="265F2536" w14:textId="1B0B77B6" w:rsidR="004C64F3" w:rsidRPr="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
@@ -1792,64 +1800,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="206F13DA" w14:textId="1C3A2BA7" w:rsidR="004C64F3" w:rsidRPr="004C64F3" w:rsidRDefault="004C64F3" w:rsidP="00B404E8">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47569022" w14:textId="752F5D2D" w:rsidR="00541583" w:rsidRDefault="00DA4A96" w:rsidP="00B404E8">
+    <w:p w14:paraId="47569022" w14:textId="58DD0CEB" w:rsidR="00541583" w:rsidRDefault="00541583" w:rsidP="00B404E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="64D91F05" w14:textId="02697D9A" w:rsidR="008C2D1D" w:rsidRPr="001A3CCE" w:rsidRDefault="008C2D1D" w:rsidP="00056676">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE23DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AEA77FF" wp14:editId="2962CD77">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1902,51 +1903,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6AEA77FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:30.25pt;width:429.75pt;height:154.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWwavgTAIAAJIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01xou92o6WrpUoS0&#10;XKRdPsBxnMbC9gTbbVK+nrHTdgO8IfJg2TPj4zlzZrK+G7QiR2GdBFPSbJZSIgyHWpp9Sb89796s&#10;KHGemZopMKKkJ+Ho3eb1q3XfFSKHFlQtLEEQ44q+K2nrfVckieOt0MzNoBMGnQ1YzTwe7T6pLesR&#10;XaskT9Nl0oOtOwtcOIfWh9FJNxG/aQT3X5rGCU9USTE3H1cb1yqsyWbNir1lXSv5OQ32D1loJg0+&#10;eoV6YJ6Rg5V/QWnJLTho/IyDTqBpJBeRA7LJ0j/YPLWsE5ELFsd11zK5/wfLPx+/WiJr1I4SwzRK&#10;9CwGT97BQPJQnb5zBQY9dRjmBzSHyMDUdY/AvztiYNsysxf31kLfClZjdlm4mUyujjgugFT9J6jx&#10;GXbwEIGGxuoAiMUgiI4qna7KhFQ4Ghfzxc0qX1DC0ZfdLvNsEbVLWHG53lnnPwjQJGxKalH6CM+O&#10;j86HdFhxCYnpg5L1TioVD3ZfbZUlR4ZtsotfZIAsp2HKkB6fz2/SdCzB1OlO7gqBDVpDHwpJiWLO&#10;owMpxS9eVAeNRRifWy7QPvYhmrFbR/PbixnzHqEjhd/y0dLj8CipS7oawWM7BxHemzruPZNq3COO&#10;MmdVghCjJH6oBgwMUlVQn1AfC+OQ4FDjpgX7k5IeB6Sk7seBWYGMPhrU+Dabz8NExQPKk+PBTj3V&#10;1MMMR6iSYkHG7dbHKQzVN3CPvdDIqNJLJudcsfEj8/OQhsmanmPUy69k8wsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJTXCNvdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd1NLQ&#10;ppmUIhVUELEq9LhNxiSYnQ3Z7Sb+e8eT3t7whve+l28n26lIg28dI8xnCSji0lUt1wjvb/c3K1A+&#10;GK5M55gQvsnDtri8yE1WuZFfKR5CrSSEfWYQmhD6TGtfNmSNn7meWLxPN1gT5BxqXQ1mlHDb6dsk&#10;SbU1LUtDY3q6a6j8OpwtQlz7l/Tj6fjYP+z3i3rux/gcd4jXV9NuAyrQFP6e4Rdf0KEQppM7c+VV&#10;hyBDAkKaLEGJu1quRZwQFqkIXeT6P3/xAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFbB&#10;q+BMAgAAkgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJTXCNvdAAAABwEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" strokecolor="#595959" strokeweight="1pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:30.25pt;width:429.75pt;height:154.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPdBNYPAIAAG0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjxkjY14hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzrx8lJ2navQ3zgyCS0hEPD+nl7aAV2QvnJZiKTic5JcJwaKTZVvTH0+bd&#10;ghIfmGmYAiMqehCe3q7evln2thQFdKAa4QiCGF/2tqJdCLbMMs87oZmfgBUGgy04zQKabps1jvWI&#10;rlVW5PlV1oNrrAMuvEfv/Rikq4TftoKHb23rRSCqophbSKtLax3XbLVk5dYx20l+TIP9QxaaSYOP&#10;nqHuWWBk5+RfUFpyBx7aMOGgM2hbyUXigGym+Ss2jx2zInHB4nh7LpP/f7D86/7RfnckDB9gQAET&#10;CW8fgP/0xMC6Y2Yr7pyDvhOswYensWRZb315vBpL7UsfQer+CzQoMtsFSEBD63SsCvIkiI4CHM5F&#10;F0MgHJ3z2fx6Ucwp4Rib3lwV03mSJWPl6bp1PnwSoEncVNShqgme7R98iOmw8nQkvuZByWYjlUqG&#10;29Zr5cieYQds0pcYvDqmDOnx+eI6z8cSvMA4+DME9l4D/RNmT4liPmAAKaUvXVQ7jUUYn7uao39s&#10;MXRjI47u9yc35u0TdKLwIm0tA86FkrqiixE8dWoU4aNp0j4wqcY94ihzVCUKMUoShnrAg1GdGpoD&#10;6uNg7H+cV9x04H5T0mPvV9T/2jEnkNFngxrfTGezOCzJQHkKNNxlpL6MMMMRqqJYkHG7DmnAYvUN&#10;3GEvtDKp9JzJMVfs6cT8OH9xaC7tdOr5L7H6AwAA//8DAFBLAwQUAAYACAAAACEAlNcI290AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93U0tCmmZQiFVQQsSr0uE3GJJid&#10;DdntJv57x5Pe3vCG976XbyfbqUiDbx0jzGcJKOLSVS3XCO9v9zcrUD4YrkznmBC+ycO2uLzITVa5&#10;kV8pHkKtJIR9ZhCaEPpMa182ZI2fuZ5YvE83WBPkHGpdDWaUcNvp2yRJtTUtS0NjerprqPw6nC1C&#10;XPuX9OPp+Ng/7PeLeu7H+Bx3iNdX024DKtAU/p7hF1/QoRCmkztz5VWHIEMCQposQYm7Wq5FnBAW&#10;qQhd5Po/f/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD3QTWDwCAABtBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlNcI290AAAAHAQAADwAA&#10;AAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" strokecolor="#595959" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="13AAFEC2" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRPr="00FA1604" w:rsidRDefault="00B404E8" w:rsidP="008C2D1D">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00CE23DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
@@ -2090,218 +2091,260 @@
               <w:t xml:space="preserve"> Use</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the following criteria to rate your level of understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of the following topics. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B11C66" w14:textId="2FD1BAE3" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="009D3582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00931149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Give some thought to what you knew before th</w:t>
+              <w:t xml:space="preserve">Give some </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00931149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>thought</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00931149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00931149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00931149">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what you knew before th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00931149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">workshop and what you learned </w:t>
             </w:r>
             <w:r w:rsidRPr="00931149">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>after</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> the workshop. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D3582" w:rsidRPr="004D0DFA" w14:paraId="4279419A" w14:textId="77777777" w:rsidTr="00EE500F">
+      <w:tr w:rsidR="009D3582" w:rsidRPr="004D0DFA" w14:paraId="4279419A" w14:textId="77777777" w:rsidTr="00B53612">
         <w:trPr>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2884" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D0CA874" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49A757E9" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1251" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="33E46EEB" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="007F05A3" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E46EEB" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="007F05A3" w:rsidRDefault="009D3582" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D800F13" w14:textId="10840BC3" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="00EC12B5" w:rsidP="00EE500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D800F13" w14:textId="10840BC3" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="00EC12B5" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A little</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="14CF46B6" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF46B6" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A moderate amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="6ED882CA" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED882CA" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A lot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="031E74F3" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031E74F3" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Advanced knowledge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D3582" w14:paraId="3F3003AB" w14:textId="77777777" w:rsidTr="00EE500F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
@@ -2454,139 +2497,134 @@
           <w:p w14:paraId="30099AA1" w14:textId="0E19B255" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="006E1069" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Alberta’s </w:t>
             </w:r>
             <w:r w:rsidR="009D3582" w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">OHS legislation                                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B7DCE5A" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="246257EB" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BD3AAB6" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3248E7E0" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31F45B9C" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="004C64F3" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D3582" w:rsidRPr="004D0DFA" w14:paraId="7DB5E653" w14:textId="77777777" w:rsidTr="00EE500F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
@@ -2741,139 +2779,134 @@
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="465201A7" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Worker rights                                                                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5316351D" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16008463" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CE37E31" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6CE86E" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="231D9A81" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="004C64F3" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D3582" w:rsidRPr="004D0DFA" w14:paraId="00205B1F" w14:textId="77777777" w:rsidTr="00EE500F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
@@ -3026,117 +3059,113 @@
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74545EBE" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="002161FF" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002161FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Harassment and violence                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63C39EDA" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62B1F4C6" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60083921" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="368481BA" w14:textId="77777777" w:rsidR="009D3582" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14719523" w14:textId="77777777" w:rsidR="009D3582" w:rsidRPr="004C64F3" w:rsidRDefault="009D3582" w:rsidP="00EE500F">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
@@ -3405,51 +3434,51 @@
                               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6C9EC7A4" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:24.55pt;width:429.75pt;height:154.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/6kVVTgIAAJkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817JVO3EEy0Hq1EWB&#10;dAGSfgBNURZRkqOStCX36zsc2Y6T3orqQHAWvlnejBa3vTVsr3zQ4Eo+GY05U05Cpd225D+e1u/m&#10;nIUoXCUMOFXygwr8dvn2zaJrC5VDA6ZSniGIC0XXlryJsS2yLMhGWRFG0CqHxhq8FRFFv80qLzpE&#10;tybLx+OrrANftR6kCgG194ORLwm/rpWM3+o6qMhMyTG3SKenc5PObLkQxdaLttHymIb4hyys0A6D&#10;nqHuRRRs5/VfUFZLDwHqOJJgM6hrLRXVgNVMxq+qeWxEq6gWbE5oz20K/w9Wft1/90xXJc85c8Ii&#10;RU+qj+wD9CxP3enaUKDTY4tusUc1skyVhvYB5M/AHKwa4bbqznvoGiUqzG6SXmYXTweckEA23Reo&#10;MIzYRSCgvvY2tQ6bwRAdWTqcmUmpSFTOprPreT7jTKJtcnOVT2bEXSaK0/PWh/hJgWXpUnKP1BO8&#10;2D+EmNIRxcklRQtgdLXWxpDgt5uV8WwvcEzW9FEFr9yMYx2Gz6/H46EFLzAO4QyBA1pBlxrJmREh&#10;ogFLoo8emp3FJgzhrmaoH+YQ1Titg/r9SY15B4KmEl6kbXXE5THalnw+gNM4JxI+uoruUWgz3BHH&#10;uCMriYiBkthveqKfKEuMbaA6IE0ehl3B3cZLA/43Zx3uScnDr53wCgv77JDqm8l0mhaLBGQpR8Ff&#10;WjaXFuEkQpUc+zJcV5GWMZHg4A5HotZE1nMmx5Rx/qkBx11NC3Ypk9fzH2X5BwAA//8DAFBLAwQU&#10;AAYACAAAACEASiWx5d8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7uJ&#10;NSWJeSlFKqhQxNqCx23yTILZtyG73cR/73rS4zDDzDfFeta98DTazjBCvIhAEFem7rhBOLw/3qQg&#10;rFNcq94wIXyThXV5eVGovDYTv5Hfu0aEEra5QmidG3IpbdWSVnZhBuLgfZpRKxfk2Mh6VFMo1728&#10;jaKV1KrjsNCqgR5aqr72Z43gM/u6Or58PA9P2+2yie3kd36DeH01b+5BOJrdXxh+8QM6lIHpZM5c&#10;W9EjhCMO4S6LQQQ3TbIExAlhmaQxyLKQ//nLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA/6kVVTgIAAJkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBKJbHl3wAAAAcBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" strokecolor="#595959" strokeweight="1pt">
+              <v:shape w14:anchorId="6C9EC7A4" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:24.55pt;width:429.75pt;height:154.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZxQSPgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC811pqJ45gOUiduiiQ&#10;LkDSD6AoyiJKclSStuR+fYeU7DjpragOxCzkm+XNaHU7aEUOwjoJpqTZLKVEGA61NLuS/njavltS&#10;4jwzNVNgREmPwtHb9ds3q74rRA4tqFpYgiDGFX1X0tb7rkgSx1uhmZtBJww6G7CaeVTtLqkt6xFd&#10;qyRP06ukB1t3FrhwDq33o5OuI37TCO6/NY0TnqiSYm4+njaeVTiT9YoVO8u6VvIpDfYPWWgmDQY9&#10;Q90zz8jeyr+gtOQWHDR+xkEn0DSSi1gDVpOlr6p5bFknYi3YHNed2+T+Hyz/enjsvlvihw8wIIGx&#10;CNc9AP/piIFNy8xO3FkLfStYjYGz0LKk71wxPQ2tdoULIFX/BWokme09RKChsTp0BeskiI4EHM9N&#10;F4MnHI2L+eJ6mS8o4ejLbq7ybBFpSVhxet5Z5z8J0CQIJbXIaoRnhwfnQzqsOF0J0RwoWW+lUlGx&#10;u2qjLDkwnIBt/GIFr64pQ3oMn1+n6diCFxhHd4bA2auhf8LsKVHMeXRgSfGLD9VeYxPGcFcLtI8j&#10;hmYcxNH8/mTGvF2EjiW8SFtLj3uhpC7pcgSPkxpI+GjqKHsm1SgjjjITK4GIkRI/VAOR9URZIKmC&#10;+og0WRjXANcWhRbsb0p6XIGSul97ZgUW9tkg1TfZfB52JirIUo6KvfRUlx5mOEKVFPsyihsf9yyQ&#10;YOAOR6KRkaznTKaUcbRjA6Y1DLtzqcdbzz+L9R8AAAD//wMAUEsDBBQABgAIAAAAIQBKJbHl3wAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u4k1JYl5KUUqqFDE2oLHbfJM&#10;gtm3IbvdxH/vetLjMMPMN8V61r3wNNrOMEK8iEAQV6buuEE4vD/epCCsU1yr3jAhfJOFdXl5Uai8&#10;NhO/kd+7RoQStrlCaJ0bcilt1ZJWdmEG4uB9mlErF+TYyHpUUyjXvbyNopXUquOw0KqBHlqqvvZn&#10;jeAz+7o6vnw8D0/b7bKJ7eR3foN4fTVv7kE4mt1fGH7xAzqUgelkzlxb0SOEIw7hLotBBDdNsgTE&#10;CWGZpDHIspD/+csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA1nFBI+AgAAdAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEolseXfAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAmAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" strokecolor="#595959" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="345E2D5D" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="00FA1604" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00100EEF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>What are the most important things you learned at the workshop?</w:t>
       </w:r>
@@ -3573,195 +3602,198 @@
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Use</w:t>
             </w:r>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the following criteria to rate the following statements</w:t>
             </w:r>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA5AB4" w:rsidRPr="004D0DFA" w14:paraId="2AC68A42" w14:textId="77777777" w:rsidTr="00860C29">
+      <w:tr w:rsidR="00AA5AB4" w:rsidRPr="004D0DFA" w14:paraId="2AC68A42" w14:textId="77777777" w:rsidTr="00B53612">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="108BE736" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6231B305" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27ADADB2" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27ADADB2" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Strongly disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CED4833" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CED4833" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45F7B1C1" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F7B1C1" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Somewhat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A6B222A" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6B222A" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B0A7210" w14:textId="347FE07C" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00716883">
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0A7210" w14:textId="347FE07C" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00B53612">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Strongly </w:t>
             </w:r>
             <w:r w:rsidR="00716883">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>agree</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA5AB4" w14:paraId="65BAEA87" w14:textId="77777777" w:rsidTr="00860C29">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DB2D388" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="00EA7C50" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3871,144 +3903,139 @@
           <w:p w14:paraId="762432B9" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA5AB4" w:rsidRPr="004D0DFA" w14:paraId="34ECE82C" w14:textId="77777777" w:rsidTr="00860C29">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EC418AE" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="00EA7C50" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA7C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">It was easy to follow and understand the information in the presentation.                                                                                                                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53F3AAAB" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45E74BB2" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554FC2E1" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FF41C0F" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="02E561FD" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
@@ -4168,158 +4195,167 @@
           <w:p w14:paraId="0BA5EE5C" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA5AB4" w:rsidRPr="001A3CCE" w14:paraId="42401A6E" w14:textId="77777777" w:rsidTr="00860C29">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BEEDF50" w14:textId="5AF484E8" w:rsidR="00AA5AB4" w:rsidRPr="00EA7C50" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA7C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">I am motivated to apply OHS safety practices in my job (or </w:t>
+              <w:t xml:space="preserve">I am motivated to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA7C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>apply</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA7C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OHS safety practices in my job (or </w:t>
             </w:r>
             <w:r w:rsidR="006E1069">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">in the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">future).                                                                                                                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35F9C49F" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49F8E951" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D1BB54B" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B06FB86" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005268D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="35EC387E" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRPr="005268D5" w:rsidRDefault="00AA5AB4" w:rsidP="00AA5AB4">
             <w:pPr>
@@ -4425,51 +4461,51 @@
                               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="75918AD4" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:27.5pt;width:429.75pt;height:154.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoOFISTwIAAJkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815JVO3EEy0Hq1EWB&#10;dAGSfgBFUhZRkqOStCX36zOkbNdJb0V1IDgL3yxvRsvbwWiyl84rsBWdTnJKpOUglN1W9MfT5t2C&#10;Eh+YFUyDlRU9SE9vV2/fLPuulAW0oIV0BEGsL/uuom0IXZllnrfSMD+BTlo0NuAMCyi6bSYc6xHd&#10;6KzI86usByc6B1x6j9r70UhXCb9pJA/fmsbLQHRFMbeQTpfOOp7ZasnKrWNdq/gxDfYPWRimLAY9&#10;Q92zwMjOqb+gjOIOPDRhwsFk0DSKy1QDVjPNX1Xz2LJOplqwOb47t8n/P1j+df/dESUqOqPEMoMU&#10;PckhkA8wkCJ2p+98iU6PHbqFAdXIcqrUdw/Af3piYd0yu5V3zkHfSiYwu2l8mV08HXF8BKn7LyAw&#10;DNsFSEBD40xsHTaDIDqydDgzE1PhqJzP5teLYk4JR9v05qqYzhN3GStPzzvnwycJhsRLRR1Sn+DZ&#10;/sGHmA4rTy4xmgetxEZpnQS3rdfakT3DMdmkL1Xwyk1b0mP44jrPxxa8wDj4MwQOqIA+NpISzXxA&#10;A5aUvvRQ7ww2YQx3NUf9OIeoxmkd1e9PaszbJ+hUwou0jQq4PFqZii5G8DTOkYSPVqR7YEqPd8TR&#10;9shKJGKkJAz1kOg/k12DOCBNDsZdwd3GSwvuNyU97klF/a8dcxIL+2yR6pvpbBYXKwnIUoGCu7TU&#10;lxZmOUJVFPsyXtchLWMkwcIdjkSjEllxdsZMjinj/KcGHHc1LtilnLz+/FFWzwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAHEB07jfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;1JrQxmxKkQoqFLG24HGbHZNgdjZkt5v47x1Pehoe7/HeN8V6sp2IOPjWkYL5LAGBVDnTUq3g8P54&#10;swThgyajO0eo4Bs9rMvLi0Lnxo30hnEfasEl5HOtoAmhz6X0VYNW+5nrkdj7dIPVgeVQSzPokctt&#10;J2+TJJNWt8QLje7xocHqa3+2CuLKv2bHl4/n/mm7XdRzP8Zd3Ch1fTVt7kEEnMJfGH7xGR1KZjq5&#10;MxkvOgX8SFCQpnzZXaarFMRJwSK7S0CWhfzPX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAaDhSEk8CAACZBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAcQHTuN8AAAAHAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" strokecolor="#595959" strokeweight="1pt">
+              <v:shape w14:anchorId="75918AD4" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:378.55pt;margin-top:27.5pt;width:429.75pt;height:154.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6udbTQAIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815JVO3EEy0Hq1EWB&#10;dAGSfgBFUhZRkqOStCX36zukbMdJb0V1IGYh3yxvRsvbwWiyl84rsBWdTnJKpOUglN1W9MfT5t2C&#10;Eh+YFUyDlRU9SE9vV2/fLPuulAW0oIV0BEGsL/uuom0IXZllnrfSMD+BTlp0NuAMC6i6bSYc6xHd&#10;6KzI86usByc6B1x6j9b70UlXCb9pJA/fmsbLQHRFMbeQTpfOOp7ZasnKrWNdq/gxDfYPWRimLAY9&#10;Q92zwMjOqb+gjOIOPDRhwsFk0DSKy1QDVjPNX1Xz2LJOplqwOb47t8n/P1j+df/YfXckDB9gQAJT&#10;Eb57AP7TEwvrltmtvHMO+lYygYGnsWVZ3/ny+DS22pc+gtT9FxBIMtsFSEBD40zsCtZJEB0JOJyb&#10;LodAOBrns/n1ophTwtE3vbkqpvNES8bK0/PO+fBJgiFRqKhDVhM82z/4ENNh5elKjOZBK7FRWifF&#10;beu1dmTPcAI26UsVvLqmLekxfHGd52MLXmAc/BkCZ09A/4TZU6KZD+jAktKXHuqdwSaM4a7maB9H&#10;DM04iKP5/cmMefsEnUp4kbZRAfdCK1PRxQieJjWS8NGKJAem9CgjjrZHViIRIyVhqAeiREWLmEIk&#10;qQZxQJocjGuAa4tCC+43JT2uQEX9rx1zEgv7bJHqm+lsFncmKchSgYq79NSXHmY5QlUU+zKK65D2&#10;LJJg4Q5HolGJrOdMjinjaKcGHNcw7s6lnm49/yxWfwAAAP//AwBQSwMEFAAGAAgAAAAhAHEB07jf&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd1JrQxmxKkQoqFLG24HGb&#10;HZNgdjZkt5v47x1Pehoe7/HeN8V6sp2IOPjWkYL5LAGBVDnTUq3g8P54swThgyajO0eo4Bs9rMvL&#10;i0Lnxo30hnEfasEl5HOtoAmhz6X0VYNW+5nrkdj7dIPVgeVQSzPokcttJ2+TJJNWt8QLje7xocHq&#10;a3+2CuLKv2bHl4/n/mm7XdRzP8Zd3Ch1fTVt7kEEnMJfGH7xGR1KZjq5MxkvOgX8SFCQpnzZXaar&#10;FMRJwSK7S0CWhfzPX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOrnW00ACAAB0BAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcQHTuN8AAAAH&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" strokecolor="#595959" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0B53A05F" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRPr="00FA1604" w:rsidRDefault="00B404E8" w:rsidP="00541583">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF4D0B" w:rsidRPr="005E3807">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What would improve the </w:t>
       </w:r>
@@ -4493,189 +4529,238 @@
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53551D2D" w14:textId="5782A9A8" w:rsidR="00100EEF" w:rsidRDefault="00100EEF" w:rsidP="008C2D1D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A1FE1B" w14:textId="77777777" w:rsidR="00AA5AB4" w:rsidRDefault="00AA5AB4" w:rsidP="00DB0DB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A673460" w14:textId="180CA5B1" w:rsidR="003E2E99" w:rsidRPr="00AA5AB4" w:rsidRDefault="008C2D1D" w:rsidP="00100EEF">
+    <w:p w14:paraId="5C7F6222" w14:textId="1B8B7F28" w:rsidR="00201470" w:rsidRPr="00AA5AB4" w:rsidRDefault="00201470" w:rsidP="00201470">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223500987"/>
       <w:r w:rsidRPr="006E6A08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Any personal information being collected is to assist the Government of Alberta in delivering and enhancing the Occupational Health and Safety Program's information resources. This information is collected and used under the authority of section 33(c) of the Freedom of Information and Protection of Privacy Act. If you have any questions or concerns related to this type of information collection, please contact the Information and Privacy Office at 780-644-2397 or via email at </w:t>
+        <w:t xml:space="preserve">Any personal information being collected is to assist the Government of Alberta in delivering and enhancing the Occupational Health and Safety Program's information resources. This information is collected under the authority of section </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidR="00AA5AB4" w:rsidRPr="00085BFA">
+      <w:r w:rsidR="001B67E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6A08">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) of the Protection of Privacy Act. If you have any questions or concerns related to this type of information collection, please contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4DC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>OHS Prevention Services Branch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6A08">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via email at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="001B67E2" w:rsidRPr="007544C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>ohsprevention@gov.ab.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B53612">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6A673460" w14:textId="7548894F" w:rsidR="003E2E99" w:rsidRPr="00AA5AB4" w:rsidRDefault="003E2E99" w:rsidP="00201470">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="003E2E99" w:rsidRPr="00AA5AB4" w:rsidSect="00480BD1">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1350" w:right="1800" w:bottom="1418" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C82ACD" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRDefault="00B404E8" w:rsidP="00EA4239">
+    <w:p w14:paraId="1A6352AC" w14:textId="77777777" w:rsidR="00456363" w:rsidRDefault="00456363" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F1EC03A" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRDefault="00B404E8" w:rsidP="00EA4239">
+    <w:p w14:paraId="6BEB54E5" w14:textId="77777777" w:rsidR="00456363" w:rsidRDefault="00456363" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
     <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
     <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
@@ -4693,193 +4778,196 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="189F7B58" w14:textId="43047AA8" w:rsidR="00B404E8" w:rsidRDefault="006E1069" w:rsidP="00CD767B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="189F7B58" w14:textId="2AB21FE7" w:rsidR="00B404E8" w:rsidRDefault="006E1069" w:rsidP="00CD767B">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5CD11C4A" wp14:editId="394C073A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5CD11C4A" wp14:editId="0720A5C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:posOffset>9591472</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
+              <wp:extent cx="1556426" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMa13641c4898ccf6cb3b99aad" descr="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1556426" cy="273050"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="6A5AC1E3" w14:textId="06A6E135" w:rsidR="006E1069" w:rsidRPr="006E1069" w:rsidRDefault="006E1069" w:rsidP="006E1069">
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006E1069">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5CD11C4A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMa13641c4898ccf6cb3b99aad" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmTfCyHAMAADgGAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zgQvRfYfyB42NM6khzFtrxxCsep&#10;uwHcJoBT5EyTVCSsRKokbSsb9N/7SElJ0/awKHohhzPD4cybxzl/29YVOUhjS60WNDmJKZGKa1Gq&#10;hwX9dLcezSixjinBKq3kgj5KS99e/PHm/NjM5VgXuhLSEARRdn5sFrRwrplHkeWFrJk90Y1UMOba&#10;1MzhaB4iYdgR0esqGsfxJDpqIxqjubQW2qvOSC9C/DyX3N3kuZWOVAuK3FxYTVh3fo0uztn8wbCm&#10;KHmfBvuFLGpWKjz6HOqKOUb2pvwhVF1yo63O3QnXdaTzvOQy1IBqkvi7arYFa2SoBeDY5hkm+/vC&#10;8o+HW0NKsaATShSr0aIP2+vb1QeWnE7ShKezbMZ5PuG7012WMSYoEdJyIPj05+e9dn//w2yx0kJ2&#10;p/k4zeLJdDr9q7fK8qFwvW2ajU/i3nBfClf0+knyor+tGJe1VMOdzmWttZOmk/sA10rItg/QbTdC&#10;LJV4d5DqleMWHAA5e9ekv36nm14TP+e0kfnwLJRfPDeOjZ0Dom0DkFx7qVtwfNBbKH3L29zUfkcz&#10;Cexg2eMzs2TrCIcSiIzTGCYO23h6Gp8F6kUvtxtj3Xupa+KFBTXIOhCKHTbWIRO4Di7+MaXXZVUF&#10;9laKHNG+U4R8ZcGNSnkNkkCMXupY+ZQlyOdynI3Wk9l0lK7Ts1E2jWejOMkus0mcZunV+ouPl6Tz&#10;ohRCqk2p5PBDkvT/MbD/qx23wx95larVVSl8HT43X92qMuTA8FV3oMG/HmgU8Y1X9DqdYEZ1wx6q&#10;jHzPut54ybW7tm/kTotH9NFo4ItW2IavSzy6YdbdMoNvDyVGmbvBklcaoOpeoqTQ5r+f6b0/sICV&#10;kiPGyILaz3tmJCXVtcI/HZ+h7YjrwgmCCUKWpCkOu0Gr9vVKo+4kpBVE7+uqQcyNru8x6pb+OZiY&#10;4ngUQA3iyuEEA0Yll8tlkDFiGuY2attwH3pA+a69Z6bpieaA30c9TBo2/45vna+/qfRy73ReBjJ6&#10;ZDs4gb0/YDyFLvSj1M+/b8/B62XgX3wFAAD//wMAUEsDBBQABgAIAAAAIQAYBUDc3gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNAEUnjVFWlIsEBldAPcONtkmKvI9tp&#10;w9/jnOC4b0azM+V6Mppd0PnekoB0kQBDaqzqqRVw+No9vADzQZKS2hIK+EEP6+r2ppSFslf6xEsd&#10;WhZDyBdSQBfCUHDumw6N9As7IEXtZJ2RIZ6u5crJaww3mmdJ8syN7Cl+6OSA2w6b73o0AjY4pv5N&#10;786v/aHev58/glPbXIj7u2mzAhZwCn9mmOvH6lDFTkc7kvJMC4hDQqTLNMmBzXqWPUV2nNnyMQde&#10;lfz/huoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZk3wshwDAAA4BgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGAVA3N4AAAALAQAADwAAAAAA&#10;AAAAAAAAAAB2BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMa13641c4898ccf6cb3b99aad" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.25pt;width:122.55pt;height:21.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOHJmAGAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZJN1acVbprlJV&#10;inZXylZ7JhhiS8BQILHTX98BO0m77anqBQZmmI/3Hou7TityFM43YEo6HuWUCMOhasy+pN9e1h9u&#10;KfGBmYopMKKkJ+Hp3fL9u0VrCzGBGlQlHMEkxhetLWkdgi2yzPNaaOZHYIVBpwSnWcCj22eVYy1m&#10;1yqb5Pk8a8FV1gEX3uPtQ++ky5RfSsHDk5ReBKJKir2FtLq07uKaLRes2Dtm64YPbbB/6EKzxmDR&#10;S6oHFhg5uOaPVLrhDjzIMOKgM5Cy4SLNgNOM8zfTbGtmRZoFwfH2ApP/f2n543Frnx0J3WfokMAI&#10;SGt94fEyztNJp+OOnRL0I4SnC2yiC4THR7PZfDqZU8LRN/l4k88Srtn1tXU+fBGgSTRK6pCWhBY7&#10;bnzAihh6DonFDKwbpRI1ypC2pPMbTPmbB18ogw+vvUYrdLtuGGAH1QnnctBT7i1fN1h8w3x4Zg45&#10;xlFQt+EJF6kAi8BgUVKD+/G3+xiP0KOXkhY1U1L//cCcoER9NUjKZDbN86iydELDJePTeDrFw+58&#10;aw76HlCPY/waliczxgZ1NqUD/Yq6XsVy6GKGY9GS7s7mfegljP+Ci9UqBaGeLAsbs7U8po5oRUxf&#10;ulfm7AB8QMoe4SwrVrzBv4/tcV4dAsgmkROR7eEcAEctJs6GfxPF/us5RV1/9/InAAAA//8DAFBL&#10;AwQUAAYACAAAACEAsnkBv94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KiTQhCEOFVVqUhwQBD6AW68JCn2OrKdNvw92xMcd2Y0+6Zazc6KI4Y4eFKQLzIQSK03A3UKdp/b&#10;mwcQMWky2npCBT8YYVVfXlS6NP5EH3hsUie4hGKpFfQpjaWUse3R6bjwIxJ7Xz44nfgMnTRBn7jc&#10;WbnMsnvp9ED8odcjbnpsv5vJKVjjlMcXuz08D7vm/fXwloLZPCp1fTWvn0AknNNfGM74jA41M+39&#10;RCYKq4CHJFaLPCtAsL+8K3IQ+7NU3BYg60r+n1D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAA4cmYAYAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALJ5Ab/eAAAACgEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="20pt,0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6A5AC1E3" w14:textId="06A6E135" w:rsidR="006E1069" w:rsidRPr="006E1069" w:rsidRDefault="006E1069" w:rsidP="006E1069">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006E1069">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00487216">
+    <w:r w:rsidR="000F58B5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DDAF5D" wp14:editId="1B9D6F52">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -5007,174 +5095,194 @@
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="395587AD" id="Straight Connector 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="90pt,741.6pt" to="522pt,741.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiIB31wEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvRdruy4uwhq+2l&#10;aqNu+wNYPMRIwCCgsfPvO2DH2X6oUqtesAfmvZn3Brb3ozXsBCFqdC1fr2rOwEnstDu2/OuXxzd3&#10;nMUkXCcMOmj5GSK/371+tR18Axvs0XQQGJG42Ay+5X1KvqmqKHuwIq7Qg6NDhcGKRGE4Vl0QA7Fb&#10;U23q+rYaMHQ+oIQYafdhOuS7wq8UyPRJqQiJmZZTb6msoazPea12W9Ecg/C9lnMb4h+6sEI7KrpQ&#10;PYgk2Legf6GyWgaMqNJKoq1QKS2haCA16/onNU+98FC0kDnRLzbF/0crP54OgemOZkeTcsLSjJ5S&#10;EPrYJ7ZH58hBDIwOyanBx4YAe3cIcxT9IWTZowo2f0kQG4u758VdGBOTtPn25u72pqYhyMtZdQX6&#10;ENN7QMvyT8uNdlm4aMTpQ0xUjFIvKXnbODZQy5t3xJfjiEZ3j9qYEuTLA3sT2EnQ2NO4zs0Tw4ss&#10;ioyjzSxpElH+0tnAxP8ZFNlCba+nAj9yCinBpQuvcZSdYYo6WIBzZ38CzvkZCuWy/g14QZTK6NIC&#10;ttph+F3bVyvUlH9xYNKdLXjG7lzGW6yhW1ecm19IvtYv4wK/vuPddwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGXJ3oDaAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaM2bQRRiFNV&#10;SP2AFiTEzbWdB9jryHaa9O/ZHhDcdh6anam3i3fsbGMaAkp4XAlgFnUwA3YS3t/2DyWwlBUa5QJa&#10;CRebYNvc3tSqMmHGgz0fc8coBFOlJPQ5jxXnSffWq7QKo0XS2hC9ygRjx01UM4V7x9dCPHGvBqQP&#10;vRrta2/193HyEj7F7KYv3e71Rl0+8LDzz7H1Ut7fLbsXYNku+c8M1/pUHRrqdAoTmsQc4VLQlkxH&#10;UW7WwK4WURTEnX453tT8/4zmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFiIgHfXAQAA&#10;DwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGXJ3oDa&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#36424a [3213]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00935D0F" w:rsidRPr="00935D0F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>May 2026 | IWR003</w:t>
+    </w:r>
+    <w:r w:rsidR="00935D0F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">D | </w:t>
+    </w:r>
+    <w:r w:rsidR="00B404E8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:t xml:space="preserve">Appendix D | </w:t>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Pre</w:t>
     </w:r>
     <w:r w:rsidR="00085BFA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>- and post-</w:t>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>learning evaluation</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="553582C0" w14:textId="4FF33093" w:rsidR="00B404E8" w:rsidRDefault="006E1069" w:rsidP="00CC4629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553582C0" w14:textId="2CDE799F" w:rsidR="00B404E8" w:rsidRDefault="006E1069" w:rsidP="00CC4629">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5E8FC1C4" wp14:editId="218DAE87">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5E8FC1C4" wp14:editId="0124A508">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:posOffset>9677914</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
+              <wp:extent cx="1634247" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="MSIPCM4b3f413cbf65bb5bd73b25da" descr="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1634247" cy="273050"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="47CD6D51" w14:textId="5AEC04E9" w:rsidR="006E1069" w:rsidRPr="006E1069" w:rsidRDefault="006E1069" w:rsidP="006E1069">
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006E1069">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5E8FC1C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM4b3f413cbf65bb5bd73b25da" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfYTY3HgMAADwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v4zYQvRfofyB46KmOPizbkRtlkThw&#10;G8C7a8BZ5ExRVCRUIrUkHStd7H/vIyU5m+0eiqIXcjgzHM68eZyrd33bkGehTa1kRqOLkBIhuSpq&#10;+ZTRTw/b2SUlxjJZsEZJkdEXYei7659/ujp1axGrSjWF0ARBpFmfuoxW1nbrIDC8Ei0zF6oTEsZS&#10;6ZZZHPVTUGh2QvS2CeIwXAYnpYtOKy6MgfZuMNJrH78sBbcfy9IIS5qMIjfrV+3X3K3B9RVbP2nW&#10;VTUf02D/IYuW1RKPnkPdMcvIUdf/CNXWXCujSnvBVRuosqy58DWgmij8rppDxTrhawE4pjvDZP6/&#10;sPzD816TusjonBLJWrTo/eF+v3mf5PMyieY8L5eLPF/kxWqex4uCUVIIw4Hgl18+H5X97Q9mqo0q&#10;xHBax0kaLler1a+jVdRPlR1tqzS+CEfDY13YatQvo1f9vmFctEJOdwaXrVJW6EEeA9zLQvRjgGHb&#10;67pl+uWN1wEEADNHv2i8+6C6UROeE9qJcnoTyq+OGKfOrIHPoQNCtr9VPQg+6Q2Urt99qVu3o5ME&#10;dlDs5Uwr0VvCoQQccRLCxGGLV/Nw4XkXvN7utLG/C9USJ2RUI2vPJva8MxaZwHVycY9Jta2bxlO3&#10;keSU0eUcId9YcKORToMkEGOUBkp+SSPkcxuns+3ycjVLtslilq7Cy1kYpbfpMkzS5G771cWLknVV&#10;F4WQu1qK6XtEyb+j3/hRB2L7D/ImVaOaunB1uNxcdZtGk2eGf5qDA386oFHEN17B23S8GdVNu68y&#10;cD0beuMk2+e9J/e5b7kqXtBOrQAzOmI6vq3x9o4Zu2caXx9KjDP7EUvZKGCrRomSSum/fqR3/oAE&#10;VkpOGCUZNZ+PTAtKmnuJvxov0H3Etf4EQXshjZIEh3zSymO7USg/8ml50fnaZhJLrdpHjLsb9xxM&#10;THI8CrwmcWNxggHjkoubGy9jzHTM7uSh4y70BPZD/8h0N/LNAsYPapo2bP0d7QZfd1Oqm6NVZe05&#10;6QAe4EQL3AEjyjdjHKduBn579l6vQ//6bwAAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422SYq8j&#10;22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWyV/rE&#10;Sx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQCNjim&#10;/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac2fIx&#10;B16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfYTY3HgMAADwGAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAHgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM4b3f413cbf65bb5bd73b25da" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:762.05pt;width:128.7pt;height:21.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpZ9K3GgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817u+xElXXkduIleV&#10;rCSSE+UZs+BFYhkK2Lvu13dgfUmTPlV9gYEZ5nLOYXbbNZrshfMKTEmHg5wSYThUymxL+vK8/HJD&#10;iQ/MVEyDESU9CE9v558/zVpbiBHUoCvhCCYxvmhtSesQbJFlnteiYX4AVhh0SnANC3h026xyrMXs&#10;jc5GeT7NWnCVdcCF93h73zvpPOWXUvDwKKUXgeiSYm8hrS6tm7hm8xkrto7ZWvFjG+wfumiYMlj0&#10;nOqeBUZ2Tn1I1SjuwIMMAw5NBlIqLtIMOM0wfzfNumZWpFkQHG/PMPn/l5Y/7Nf2yZHQfYMOCYyA&#10;tNYXHi/jPJ10TdyxU4J+hPBwhk10gfD4aDqejCbXlHD0ja7H+VXCNbu8ts6H7wIaEo2SOqQlocX2&#10;Kx+wIoaeQmIxA0uldaJGG9KWdDrGlH948IU2+PDSa7RCt+mIqt7MsYHqgOM56Jn3li8V9rBiPjwx&#10;h1TjRCjf8IiL1IC14GhRUoP79bf7GI8MoJeSFqVTUv9zx5ygRP8wyM3oapLnUWzphIZLxtfhZIKH&#10;zenW7Jo7QFkO8YdYnswYG/TJlA6aV5T3IpZDFzMci5Z0czLvQq9k/B5cLBYpCGVlWViZteUxdQQt&#10;QvvcvTJnj/gHZO4BTupixTsa+tge7sUugFSJowhwD+cRd5Rkou74faLm355T1OWTz38DAAD//wMA&#10;UEsDBBQABgAIAAAAIQD47Yyx3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqJOoPxDiVFWlIsEBldAHcOMlSYnXke204e3ZnuC4M6PZb4r1ZHtxRh86RwrSWQICqXamo0bB&#10;4XP38AgiRE1G945QwQ8GWJe3N4XOjbvQB56r2AguoZBrBW2MQy5lqFu0OszcgMTel/NWRz59I43X&#10;Fy63vcySZCmt7og/tHrAbYv1dzVaBRsc0/Da704v3aHav53eozfbJ6Xu76bNM4iIU/wLwxWf0aFk&#10;pqMbyQTRK+AhkdVFNk9BsJ8tVnMQx6u0XKUgy0L+n1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAOln0rcaAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPjtjLHfAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="20pt,0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="47CD6D51" w14:textId="5AEC04E9" w:rsidR="006E1069" w:rsidRPr="006E1069" w:rsidRDefault="006E1069" w:rsidP="006E1069">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006E1069">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
@@ -5339,96 +5447,103 @@
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix D | </w:t>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Pre</w:t>
     </w:r>
     <w:r w:rsidR="00085BFA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>- and post-</w:t>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
-      <w:t xml:space="preserve">learning evaluation </w:t>
+      <w:t>learning evaluation</w:t>
+    </w:r>
+    <w:r w:rsidR="002D6EFE" w:rsidRPr="002D6EFE">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003D</w:t>
     </w:r>
     <w:r w:rsidR="00B404E8">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00487216">
+    <w:r w:rsidR="000F58B5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B404E8" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="524E65AC" w14:textId="4B5FBA83" w:rsidR="006E1069" w:rsidRDefault="00487216">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="524E65AC" w14:textId="3F550563" w:rsidR="006E1069" w:rsidRDefault="00487216">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3282FFF1" wp14:editId="7ABE4040">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9594215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="273050"/>
               <wp:effectExtent l="0" t="0" r="0" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="MSIPCMac5e4e8b90e0168e850c8861" descr="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5475,141 +5590,110 @@
                               <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3282FFF1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMac5e4e8b90e0168e850c8861" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOfQLHgMAAD4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v4zYQvRfofyB46KmOPlb+kBtlkThw&#10;G8C7G8ApcqYpyhIqkVqSjpUu9r/3kaKSzbaHouhFGs4MhzNv3szl+6FryZPQplGyoMlFTImQXJWN&#10;PBb094ftbEWJsUyWrFVSFPRZGPr+6scfLs/9WqSqVm0pNEEQadbnvqC1tf06igyvRcfMheqFhLFS&#10;umMWR32MSs3OiN61URrHi+isdNlrxYUx0N6ORnrl41eV4PZTVRlhSVtQ5Gb9V/vvwX2jq0u2PmrW&#10;1w0PabD/kEXHGolHX0LdMsvISTd/C9U1XCujKnvBVRepqmq48DWgmiT+rpp9zXrhawE4pn+Byfx/&#10;YfnHp3tNmrKgOSWSdWjRh/3d/eYD43ORidUhj0WcLFZiNY/5arVIKCmF4UDwy0+fT8r+8hsz9UaV&#10;Yjyt0yyPF8vl8udgFc2xtsG2zNOLOBgem9LWQb9IXvX3LeOiE3K6M7pslbJCj3IIcCdLMYQAwanR&#10;xt6zY0gl+O1BAXAzeCZB+6D6oIlfUtqJanoVyq+OGuferIHQvgdGdrhRAyg+6Q2UruNDpTv3Ry8J&#10;7CDZ8wuxxGAJhxKApFkME4ctXb6L55550evtHrn/KlRHnFBQjaw9n9jTzlhkAtfJxT0m1bZpW0/e&#10;VpJzQRfvEPKNBTda6TRIAjGCNJLyS54gn5s0n20Xq+Us22bzWb6MV7M4yW/yRZzl2e32q4uXZOu6&#10;KUshd40U04Ak2b8jYBjVkdp+RN6kalTblK4Ol5urbtNq8sQwqQew4A8HNIr4xit6m443o7rp76uM&#10;XM/G3jjJDofB0zud+nZQ5TPaqRVgRkdMz7eOODvmyKMx/FBiodlP+FStArYqSJTUSv/5T3rnD0hg&#10;peSMZVJQ8/nEtKCkvZOY1nSO7iOu9ScI2gt5kmU4HCatPHUbhfIxZEjLi87XtpNYadU9YuFdu+dg&#10;YpLjUeA1iRuLEwxYmFxcX3sZi6Zndif3PXehJ7Afhkem+8A3Cxg/qmnfsPV3tBt93U2prk9WVY3n&#10;pAN4hBMtcAcsKd+MsFDdFvz27L1e1/7VXwAAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422SYq8j&#10;22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWyV/rE&#10;Sx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQCNjim&#10;/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac2fIx&#10;B16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKOfQLHgMAAD4GAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAHgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="MSIPCMac5e4e8b90e0168e850c8861" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:24906777,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/CvCGGwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fSRQWraIULFWTJOq&#10;thKd+mwch0RKfD3bkLBfv2NDYOv2NO3Fub735n6cczy/7duG7ZV1Nemcj0cpZ0pLKmq9zfm3l9WH&#10;j5w5L3QhGtIq5wfl+O3i/bt5ZzI1oYqaQlmGItplncl55b3JksTJSrXCjcgojWBJthUeV7tNCis6&#10;VG+bZJKmN0lHtjCWpHIO3vtjkC9i/bJU0j+VpVOeNTnHbD6eNp6bcCaLuci2VpiqlqcxxD9M0Ypa&#10;o+m51L3wgu1s/UeptpaWHJV+JKlNqCxrqeIO2GacvtlmXQmj4i4Ax5kzTO7/lZWP+7V5tsz3n6kH&#10;gQGQzrjMwRn26Uvbhi8mZYgDwsMZNtV7JuGczWaTaYqQRGwyu0qvI67J5W9jnf+iqGXByLkFLREt&#10;sX9wHh2ROqSEZppWddNEahrNupzfXKHkbxH80Wj8eJk1WL7f9KwuMMWwx4aKA9azdGTeGbmqMcOD&#10;cP5ZWFCNsSFf/4SjbAi96GRxVpH98Td/yAcDiHLWQTo5d993wirOmq8a3EyugUYQW7zBsNH4NJ5O&#10;cdkMXr1r7wiyHOOFGBnNkOubwSwtta+Q9zK0Q0hoiaY53wzmnT8qGc9DquUyJkFWRvgHvTYylA6g&#10;BWhf+ldhzQl/D+YeaVCXyN7QcMw9wr3ceSrryFEA+AjnCXdIMlJ3ej5B87/eY9blkS9+AgAA//8D&#10;AFBLAwQUAAYACAAAACEAGAVA3N4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KiTQBFJ41RVpSLBAZXQD3DjbZJiryPbacPf45zguG9GszPlejKaXdD53pKAdJEAQ2qs6qkV&#10;cPjaPbwA80GSktoSCvhBD+vq9qaUhbJX+sRLHVoWQ8gXUkAXwlBw7psOjfQLOyBF7WSdkSGeruXK&#10;yWsMN5pnSfLMjewpfujkgNsOm+96NAI2OKb+Te/Or/2h3r+fP4JT21yI+7tpswIWcAp/Zpjrx+pQ&#10;xU5HO5LyTAuIQ0KkyzTJgc16lj1FdpzZ8jEHXpX8/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAH8K8IYbAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABgFQNzeAAAACwEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="20pt,0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="23621916" w14:textId="54362ED3" w:rsidR="00487216" w:rsidRPr="00487216" w:rsidRDefault="00487216" w:rsidP="00487216">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00487216">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44DCAFD4" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRDefault="00B404E8" w:rsidP="00EA4239">
+    <w:p w14:paraId="18A76391" w14:textId="77777777" w:rsidR="00456363" w:rsidRDefault="00456363" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61523500" w14:textId="77777777" w:rsidR="00B404E8" w:rsidRDefault="00B404E8" w:rsidP="00EA4239">
+    <w:p w14:paraId="617D430B" w14:textId="77777777" w:rsidR="00456363" w:rsidRDefault="00456363" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6134,351 +6218,391 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="636684565">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="32731771">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1267543613">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1766875121">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="51124316">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1484737154">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1834222556">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1664044134">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="949819509">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1473210644">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C2D1D"/>
     <w:rsid w:val="00017D89"/>
+    <w:rsid w:val="000505FE"/>
     <w:rsid w:val="00056676"/>
     <w:rsid w:val="00057B96"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00076F56"/>
     <w:rsid w:val="00085BFA"/>
     <w:rsid w:val="000875B7"/>
+    <w:rsid w:val="00091552"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="000B5CF8"/>
     <w:rsid w:val="000C2C04"/>
+    <w:rsid w:val="000F58B5"/>
     <w:rsid w:val="00100EEF"/>
     <w:rsid w:val="00105CCC"/>
+    <w:rsid w:val="00106D72"/>
     <w:rsid w:val="00123D0F"/>
     <w:rsid w:val="001401E8"/>
     <w:rsid w:val="00142405"/>
     <w:rsid w:val="00144128"/>
     <w:rsid w:val="00147867"/>
+    <w:rsid w:val="001504E0"/>
     <w:rsid w:val="001924B9"/>
     <w:rsid w:val="001A3CCE"/>
+    <w:rsid w:val="001B67E2"/>
+    <w:rsid w:val="00201470"/>
     <w:rsid w:val="002161FF"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00230F99"/>
+    <w:rsid w:val="0023139C"/>
     <w:rsid w:val="002437A6"/>
     <w:rsid w:val="00293918"/>
     <w:rsid w:val="002B7D96"/>
+    <w:rsid w:val="002D6EFE"/>
     <w:rsid w:val="002E0A45"/>
     <w:rsid w:val="002F7F29"/>
+    <w:rsid w:val="00351252"/>
     <w:rsid w:val="003527D3"/>
     <w:rsid w:val="003E0F1E"/>
     <w:rsid w:val="003E2E99"/>
     <w:rsid w:val="003E523E"/>
     <w:rsid w:val="003F7AC2"/>
+    <w:rsid w:val="00423FCB"/>
+    <w:rsid w:val="00441FF8"/>
+    <w:rsid w:val="00456363"/>
     <w:rsid w:val="00480BD1"/>
     <w:rsid w:val="00487216"/>
     <w:rsid w:val="00495E89"/>
     <w:rsid w:val="004B46D7"/>
     <w:rsid w:val="004C64F3"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="00523CFA"/>
     <w:rsid w:val="005268D5"/>
     <w:rsid w:val="00541583"/>
+    <w:rsid w:val="0055469E"/>
     <w:rsid w:val="00575EC4"/>
     <w:rsid w:val="0058066A"/>
     <w:rsid w:val="005B237A"/>
     <w:rsid w:val="005B63C1"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D7F36"/>
+    <w:rsid w:val="005E1891"/>
     <w:rsid w:val="005E3807"/>
     <w:rsid w:val="005F2307"/>
     <w:rsid w:val="0061076E"/>
+    <w:rsid w:val="00611CB1"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="00665B2D"/>
     <w:rsid w:val="00675AB2"/>
     <w:rsid w:val="00676EF9"/>
     <w:rsid w:val="006827BD"/>
     <w:rsid w:val="0069137E"/>
     <w:rsid w:val="0069725B"/>
     <w:rsid w:val="006B39A1"/>
     <w:rsid w:val="006D1016"/>
     <w:rsid w:val="006E1069"/>
     <w:rsid w:val="006E275A"/>
     <w:rsid w:val="006E4635"/>
     <w:rsid w:val="006F7453"/>
     <w:rsid w:val="0071215F"/>
+    <w:rsid w:val="007127D4"/>
     <w:rsid w:val="00716790"/>
     <w:rsid w:val="00716883"/>
+    <w:rsid w:val="00725F23"/>
     <w:rsid w:val="00736A2C"/>
     <w:rsid w:val="00747F21"/>
     <w:rsid w:val="007932B5"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B48A6"/>
     <w:rsid w:val="007C18DA"/>
     <w:rsid w:val="007C3AC4"/>
     <w:rsid w:val="007F05A3"/>
     <w:rsid w:val="007F413F"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="00860C29"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="008902C8"/>
     <w:rsid w:val="008C2D1D"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="008E332F"/>
     <w:rsid w:val="008E383D"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="00930BDE"/>
     <w:rsid w:val="00931149"/>
+    <w:rsid w:val="00935D0F"/>
     <w:rsid w:val="009521E5"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="00970288"/>
     <w:rsid w:val="0098255D"/>
     <w:rsid w:val="009B7DDB"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009C6BAC"/>
     <w:rsid w:val="009D3582"/>
     <w:rsid w:val="009D44E0"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A43B1E"/>
+    <w:rsid w:val="00A50430"/>
     <w:rsid w:val="00A7385E"/>
+    <w:rsid w:val="00A74897"/>
     <w:rsid w:val="00A9513D"/>
     <w:rsid w:val="00AA5AB4"/>
+    <w:rsid w:val="00AD4DC5"/>
     <w:rsid w:val="00AE64C5"/>
     <w:rsid w:val="00B00AA0"/>
     <w:rsid w:val="00B10CCA"/>
     <w:rsid w:val="00B31159"/>
     <w:rsid w:val="00B404E8"/>
+    <w:rsid w:val="00B52BCE"/>
+    <w:rsid w:val="00B53612"/>
     <w:rsid w:val="00B8503D"/>
     <w:rsid w:val="00BB3893"/>
+    <w:rsid w:val="00BC241F"/>
     <w:rsid w:val="00BD54E2"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE44F9"/>
     <w:rsid w:val="00BF4D0B"/>
     <w:rsid w:val="00BF6F47"/>
     <w:rsid w:val="00C04CB6"/>
     <w:rsid w:val="00C06DC0"/>
     <w:rsid w:val="00C146DC"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C639B6"/>
+    <w:rsid w:val="00C647C6"/>
+    <w:rsid w:val="00C74073"/>
     <w:rsid w:val="00C761B0"/>
     <w:rsid w:val="00C87736"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CE0B8E"/>
     <w:rsid w:val="00CE23DD"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00CF70F9"/>
     <w:rsid w:val="00D47D27"/>
+    <w:rsid w:val="00D64B74"/>
     <w:rsid w:val="00D820A4"/>
     <w:rsid w:val="00D85380"/>
     <w:rsid w:val="00DA4A96"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DC2F1A"/>
+    <w:rsid w:val="00DC45C5"/>
+    <w:rsid w:val="00DF0018"/>
     <w:rsid w:val="00E03DEB"/>
     <w:rsid w:val="00E14AAE"/>
+    <w:rsid w:val="00E20837"/>
     <w:rsid w:val="00E40F66"/>
+    <w:rsid w:val="00E45A59"/>
     <w:rsid w:val="00E627A0"/>
+    <w:rsid w:val="00E833C9"/>
     <w:rsid w:val="00E84536"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
     <w:rsid w:val="00EA4239"/>
+    <w:rsid w:val="00EA5DB0"/>
     <w:rsid w:val="00EA7C50"/>
     <w:rsid w:val="00EC12B5"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00EF4138"/>
     <w:rsid w:val="00F06A31"/>
     <w:rsid w:val="00F07062"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F61B19"/>
     <w:rsid w:val="00F64B21"/>
+    <w:rsid w:val="00F8438F"/>
     <w:rsid w:val="00F962CF"/>
     <w:rsid w:val="00F9699A"/>
+    <w:rsid w:val="00FA7787"/>
     <w:rsid w:val="00FB43B9"/>
     <w:rsid w:val="00FB7CDD"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FC366C"/>
     <w:rsid w:val="00FD1B1A"/>
     <w:rsid w:val="00FD2DCE"/>
+    <w:rsid w:val="00FD79C2"/>
     <w:rsid w:val="00FE7A90"/>
     <w:rsid w:val="57111221"/>
     <w:rsid w:val="5F4B1AC1"/>
     <w:rsid w:val="69138296"/>
     <w:rsid w:val="70111EC2"/>
     <w:rsid w:val="7F2F1167"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="201C56E6"/>
-  <w15:docId w15:val="{579B5FBB-146C-4F96-9CA2-674AFE7F782E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6806,50 +6930,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2DCE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -8076,55 +8205,67 @@
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003E2E99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E1891"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="309747270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="657997563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8136,56 +8277,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1944456565">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbr.ipo@gov.ab.ca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ohsprevention@gov.ab.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -8433,1055 +8575,88 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...846 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58023457-CDAA-4608-BEFD-D50042F9A132}">
-[...51 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30B56078-49D7-4469-998B-503669390A9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D00BF65-F363-4950-8C56-5706A61A1B09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>694</Words>
-  <Characters>3958</Characters>
+  <Words>757</Words>
+  <Characters>3848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>320</Lines>
+  <Paragraphs>255</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GOA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4643</CharactersWithSpaces>
+  <CharactersWithSpaces>4350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>krista.chiponski</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>