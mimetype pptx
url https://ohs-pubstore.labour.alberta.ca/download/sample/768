--- v0 (2025-10-09)
+++ v1 (2026-05-24)
@@ -1,33 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -68,155 +67,233 @@
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tags/tag7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tags/tag14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/tags/tag29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/tags/tag53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/tags/tag78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" removePersonalInfoOnSave="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483711" r:id="rId1"/>
     <p:sldMasterId id="2147483753" r:id="rId2"/>
     <p:sldMasterId id="2147483757" r:id="rId3"/>
     <p:sldMasterId id="2147483771" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId64"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId65"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="431" r:id="rId5"/>
     <p:sldId id="432" r:id="rId6"/>
     <p:sldId id="433" r:id="rId7"/>
     <p:sldId id="434" r:id="rId8"/>
     <p:sldId id="435" r:id="rId9"/>
     <p:sldId id="436" r:id="rId10"/>
     <p:sldId id="437" r:id="rId11"/>
     <p:sldId id="438" r:id="rId12"/>
@@ -422,50 +499,56 @@
         </p15:guide>
         <p15:guide id="4" orient="horz" pos="940">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="2935">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" pos="340">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="7" pos="5420">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{00000000-0000-0000-0000-000000000000}" name="Author" initials="A" userId="Author" providerId="AD"/>
+</p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="2" name="Author" initials="A" lastIdx="0" clrIdx="1"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
@@ -1021,90 +1104,90 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="18966" autoAdjust="0"/>
     <p:restoredTop sz="91279" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="130" d="100"/>
+          <a:sy n="130" d="100"/>
         </p:scale>
-        <p:origin x="72" y="764"/>
+        <p:origin x="300" y="336"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="350"/>
         <p:guide orient="horz" pos="940"/>
         <p:guide orient="horz" pos="2935"/>
         <p:guide pos="340"/>
         <p:guide pos="5420"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="150" d="100"/>
         <a:sy n="150" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId72" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
       <a:schemeClr val="accent3"/>
@@ -2755,61 +2838,61 @@
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" csCatId="colorful" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{58350FD7-B67A-49DE-A3B1-A6CA61DF2A68}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="F1D92B"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-CA" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-CA" baseline="0" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" baseline="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> 2 – Responsibilities and rights</a:t>
           </a:r>
           <a:endParaRPr lang="en-CA" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2585A6BA-C493-4CCD-AEAB-822CC3C60BF9}" type="parTrans" cxnId="{15C68651-3B84-47D9-B2EF-185F778CC7C5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
@@ -2818,680 +2901,603 @@
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4CD66D56-42BD-4444-9819-367151F7C213}" type="sibTrans" cxnId="{15C68651-3B84-47D9-B2EF-185F778CC7C5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CB6A5D18-6F7F-4DE4-9D17-743923A34660}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 3 – Staying safe at work </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{71D934FA-1C28-40CE-A738-55457A43F6A1}" type="parTrans" cxnId="{50C553A7-9A3A-4C0D-B6E4-4B5A7D83C1A1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D6C1E20A-55BF-4091-9C31-7CBE6C79C86B}" type="sibTrans" cxnId="{50C553A7-9A3A-4C0D-B6E4-4B5A7D83C1A1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5FB9F6BC-368C-4FD3-8D2A-9DDE202E6DB8}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 4 – Take action (reporting and complaints) </a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{74ED41DA-284E-462D-AC5F-CE1C6239CC9D}" type="parTrans" cxnId="{C44A26E0-296A-4BF3-9449-EFA7DDBBB45F}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7E562A-65B1-45EC-972F-B4065B050844}" type="sibTrans" cxnId="{C44A26E0-296A-4BF3-9449-EFA7DDBBB45F}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4E93A00B-2E1C-44F6-B97A-5555A5290542}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 5 – Workplace safety culture </a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F05B366B-916C-4D95-8847-DDB286BEB19A}" type="parTrans" cxnId="{B34D505B-FC28-4744-AA18-CCCEE7CA42C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4B46DEA8-25A4-4DE5-80F8-37032B6022C3}" type="sibTrans" cxnId="{B34D505B-FC28-4744-AA18-CCCEE7CA42C7}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{09091D38-D475-4064-87B2-D35AFE4A4203}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 6 – Additional resources and evaluation</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{24835E93-8C6D-4EFF-9811-BFCA65F394FB}" type="parTrans" cxnId="{C3D665C7-DCB0-4768-BBDB-18665AB540D5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B53539D6-9B05-4019-BF90-A24C689680C8}" type="sibTrans" cxnId="{C3D665C7-DCB0-4768-BBDB-18665AB540D5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-CA"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BC84B933-1163-4D07-807D-413B7F4800F2}" type="pres">
       <dgm:prSet presAssocID="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" presName="linear" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C649B189-DFBF-476E-BE60-2172D8E7DB02}" type="pres">
       <dgm:prSet presAssocID="{58350FD7-B67A-49DE-A3B1-A6CA61DF2A68}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{57147E94-766F-4BDB-8B05-57413745C83F}" type="pres">
       <dgm:prSet presAssocID="{4CD66D56-42BD-4444-9819-367151F7C213}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{923A201B-5653-4FEB-9B6F-0A010D481B89}" type="pres">
       <dgm:prSet presAssocID="{CB6A5D18-6F7F-4DE4-9D17-743923A34660}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5" custScaleX="100000" custScaleY="100037" custLinFactNeighborX="-1140">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1A4D3138-EFEF-473F-9BC4-9A37CDC4C0C7}" type="pres">
       <dgm:prSet presAssocID="{D6C1E20A-55BF-4091-9C31-7CBE6C79C86B}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{359456AF-AE66-4813-A352-CDDF552073F2}" type="pres">
       <dgm:prSet presAssocID="{5FB9F6BC-368C-4FD3-8D2A-9DDE202E6DB8}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5" custLinFactNeighborX="-1897" custLinFactNeighborY="465">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EABA020C-92C0-4B03-8FC4-43E9A3205E94}" type="pres">
       <dgm:prSet presAssocID="{6C7E562A-65B1-45EC-972F-B4065B050844}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{95821169-1A9E-4B2A-BDA2-DBA32AA2EFF9}" type="pres">
       <dgm:prSet presAssocID="{4E93A00B-2E1C-44F6-B97A-5555A5290542}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5" custLinFactNeighborX="1203" custLinFactNeighborY="-9523">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{01465FD7-E1F1-451E-B1B0-1979120AEF17}" type="pres">
       <dgm:prSet presAssocID="{4B46DEA8-25A4-4DE5-80F8-37032B6022C3}" presName="spacer" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DCC8D192-8AD3-40B9-A125-CB0291A1A954}" type="pres">
       <dgm:prSet presAssocID="{09091D38-D475-4064-87B2-D35AFE4A4203}" presName="parentText" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5" custLinFactNeighborX="91" custLinFactNeighborY="-18171">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
+    <dgm:cxn modelId="{D0F35702-791D-4D60-9F40-0D1303BCB91E}" type="presOf" srcId="{5FB9F6BC-368C-4FD3-8D2A-9DDE202E6DB8}" destId="{359456AF-AE66-4813-A352-CDDF552073F2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{A4F10C0F-0A72-4B1F-A891-2D6FAD1E695B}" type="presOf" srcId="{09091D38-D475-4064-87B2-D35AFE4A4203}" destId="{DCC8D192-8AD3-40B9-A125-CB0291A1A954}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{6C7EF024-4D8D-4C83-99EF-3EED34EE3587}" type="presOf" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{BC84B933-1163-4D07-807D-413B7F4800F2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{80672830-6CFC-4356-A53B-0334B7F7FBDD}" type="presOf" srcId="{4E93A00B-2E1C-44F6-B97A-5555A5290542}" destId="{95821169-1A9E-4B2A-BDA2-DBA32AA2EFF9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{B34D505B-FC28-4744-AA18-CCCEE7CA42C7}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{4E93A00B-2E1C-44F6-B97A-5555A5290542}" srcOrd="3" destOrd="0" parTransId="{F05B366B-916C-4D95-8847-DDB286BEB19A}" sibTransId="{4B46DEA8-25A4-4DE5-80F8-37032B6022C3}"/>
+    <dgm:cxn modelId="{60F5865D-BE83-42C0-967F-9E57EAD1EB21}" type="presOf" srcId="{CB6A5D18-6F7F-4DE4-9D17-743923A34660}" destId="{923A201B-5653-4FEB-9B6F-0A010D481B89}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{15C68651-3B84-47D9-B2EF-185F778CC7C5}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{58350FD7-B67A-49DE-A3B1-A6CA61DF2A68}" srcOrd="0" destOrd="0" parTransId="{2585A6BA-C493-4CCD-AEAB-822CC3C60BF9}" sibTransId="{4CD66D56-42BD-4444-9819-367151F7C213}"/>
-    <dgm:cxn modelId="{B34D505B-FC28-4744-AA18-CCCEE7CA42C7}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{4E93A00B-2E1C-44F6-B97A-5555A5290542}" srcOrd="3" destOrd="0" parTransId="{F05B366B-916C-4D95-8847-DDB286BEB19A}" sibTransId="{4B46DEA8-25A4-4DE5-80F8-37032B6022C3}"/>
-    <dgm:cxn modelId="{6C7EF024-4D8D-4C83-99EF-3EED34EE3587}" type="presOf" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{BC84B933-1163-4D07-807D-413B7F4800F2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
+    <dgm:cxn modelId="{B0D617A7-67E0-4187-AF49-2E81B11F4128}" type="presOf" srcId="{58350FD7-B67A-49DE-A3B1-A6CA61DF2A68}" destId="{C649B189-DFBF-476E-BE60-2172D8E7DB02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{50C553A7-9A3A-4C0D-B6E4-4B5A7D83C1A1}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{CB6A5D18-6F7F-4DE4-9D17-743923A34660}" srcOrd="1" destOrd="0" parTransId="{71D934FA-1C28-40CE-A738-55457A43F6A1}" sibTransId="{D6C1E20A-55BF-4091-9C31-7CBE6C79C86B}"/>
     <dgm:cxn modelId="{C3D665C7-DCB0-4768-BBDB-18665AB540D5}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{09091D38-D475-4064-87B2-D35AFE4A4203}" srcOrd="4" destOrd="0" parTransId="{24835E93-8C6D-4EFF-9811-BFCA65F394FB}" sibTransId="{B53539D6-9B05-4019-BF90-A24C689680C8}"/>
-    <dgm:cxn modelId="{A4F10C0F-0A72-4B1F-A891-2D6FAD1E695B}" type="presOf" srcId="{09091D38-D475-4064-87B2-D35AFE4A4203}" destId="{DCC8D192-8AD3-40B9-A125-CB0291A1A954}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{C44A26E0-296A-4BF3-9449-EFA7DDBBB45F}" srcId="{C3AB13D3-FC46-42EA-A6D8-2B086E1D4AA8}" destId="{5FB9F6BC-368C-4FD3-8D2A-9DDE202E6DB8}" srcOrd="2" destOrd="0" parTransId="{74ED41DA-284E-462D-AC5F-CE1C6239CC9D}" sibTransId="{6C7E562A-65B1-45EC-972F-B4065B050844}"/>
-    <dgm:cxn modelId="{60F5865D-BE83-42C0-967F-9E57EAD1EB21}" type="presOf" srcId="{CB6A5D18-6F7F-4DE4-9D17-743923A34660}" destId="{923A201B-5653-4FEB-9B6F-0A010D481B89}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
-[...1 lines deleted...]
-    <dgm:cxn modelId="{B0D617A7-67E0-4187-AF49-2E81B11F4128}" type="presOf" srcId="{58350FD7-B67A-49DE-A3B1-A6CA61DF2A68}" destId="{C649B189-DFBF-476E-BE60-2172D8E7DB02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{3A2529FB-8159-4390-8AC2-62858A0AC43C}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{C649B189-DFBF-476E-BE60-2172D8E7DB02}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{31DB2AC9-1075-4D7D-8AB5-3935E60B3ACC}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{57147E94-766F-4BDB-8B05-57413745C83F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{F686C028-8F0C-42B2-A78F-51043159D3CD}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{923A201B-5653-4FEB-9B6F-0A010D481B89}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{8469677A-EEF4-4915-997F-4DA77B5FADA6}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{1A4D3138-EFEF-473F-9BC4-9A37CDC4C0C7}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{C817D929-6DEE-491B-B450-FC260DCED9FA}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{359456AF-AE66-4813-A352-CDDF552073F2}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{29706A71-F87E-4AA2-8854-C18DF0D2D149}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{EABA020C-92C0-4B03-8FC4-43E9A3205E94}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{EA6C2712-1CAA-41F9-88B5-AFBFF7B2A651}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{95821169-1A9E-4B2A-BDA2-DBA32AA2EFF9}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{5E06A750-5861-415B-B838-6BDBA5AC022A}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{01465FD7-E1F1-451E-B1B0-1979120AEF17}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
     <dgm:cxn modelId="{C6122B62-8E6B-4925-8254-AE9A5250AE67}" type="presParOf" srcId="{BC84B933-1163-4D07-807D-413B7F4800F2}" destId="{DCC8D192-8AD3-40B9-A125-CB0291A1A954}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{35DBD2E7-0416-4393-9C71-65E455653416}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7AD3331D-375B-48EB-91C2-042A74B463DF}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-CA" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Physical </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BAE38ED6-BF29-4E35-AC5A-8A87020C7863}" type="parTrans" cxnId="{DE3E427B-1410-4B85-94FC-622B2378234B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5D363844-4E77-4947-9CEF-8D95C1CAC0EB}" type="sibTrans" cxnId="{DE3E427B-1410-4B85-94FC-622B2378234B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{206EA6F5-3D68-40A1-9BAD-7D3683866CA2}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-CA" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Biological </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{598BEDA9-E3A0-49CD-B3D8-A3D15DC72A9C}" type="parTrans" cxnId="{815C38DA-434B-40D6-980D-A33A69C2303D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{EE257FAA-65C5-47E2-BCE3-94FFD70A64A0}" type="sibTrans" cxnId="{815C38DA-434B-40D6-980D-A33A69C2303D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ED7013F7-F267-4D0B-AB3E-1FE684B608E0}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-CA" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Chemical</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{58AD5D82-F88D-4FCF-9EE5-0143C35737B0}" type="parTrans" cxnId="{4ADA789D-B762-4D0D-8D8F-44537C015262}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{52D0F432-0358-483A-A2E4-6E5BB6CC9FDF}" type="sibTrans" cxnId="{4ADA789D-B762-4D0D-8D8F-44537C015262}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5C7424AA-EE9D-4830-BEAC-B35989BA3EF5}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
           <a:schemeClr val="accent3"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-CA" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Psychosocial </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{88D9060B-765F-49C9-9BD1-4BEF8D17E2F2}" type="parTrans" cxnId="{535F4358-A237-460A-9E80-AC8342E50F5E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5AF51D58-DF1D-4B42-AE1D-719D43DEAA76}" type="sibTrans" cxnId="{535F4358-A237-460A-9E80-AC8342E50F5E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" type="pres">
       <dgm:prSet presAssocID="{35DBD2E7-0416-4393-9C71-65E455653416}" presName="diagram" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BC7AC376-3138-4096-98A9-27B491EA2210}" type="pres">
       <dgm:prSet presAssocID="{7AD3331D-375B-48EB-91C2-042A74B463DF}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{335E2054-C34B-4454-B0A7-64EBED40F9AB}" type="pres">
       <dgm:prSet presAssocID="{5D363844-4E77-4947-9CEF-8D95C1CAC0EB}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{75EC4BD2-A2B6-47CB-9D3D-BF8D7FE517FB}" type="pres">
       <dgm:prSet presAssocID="{206EA6F5-3D68-40A1-9BAD-7D3683866CA2}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E865A81B-BF1C-4493-B7F7-8FE30A4514E7}" type="pres">
       <dgm:prSet presAssocID="{EE257FAA-65C5-47E2-BCE3-94FFD70A64A0}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6A730915-BB56-41F7-8B96-C876DA754112}" type="pres">
       <dgm:prSet presAssocID="{ED7013F7-F267-4D0B-AB3E-1FE684B608E0}" presName="node" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B29007C9-8556-49F6-896D-3E7819A83B73}" type="pres">
       <dgm:prSet presAssocID="{52D0F432-0358-483A-A2E4-6E5BB6CC9FDF}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8074AEA9-1C5D-4B66-A3B7-7DC06367CEDE}" type="pres">
       <dgm:prSet presAssocID="{5C7424AA-EE9D-4830-BEAC-B35989BA3EF5}" presName="node" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
-      <dgm:t>
-[...5 lines deleted...]
-      </dgm:t>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
+    <dgm:cxn modelId="{8EA6CD68-A348-4C54-8042-27D5E1F2A8A4}" type="presOf" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{E80C1A56-A34C-42E9-ADAD-2CDE8B2AF488}" type="presOf" srcId="{7AD3331D-375B-48EB-91C2-042A74B463DF}" destId="{BC7AC376-3138-4096-98A9-27B491EA2210}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{535F4358-A237-460A-9E80-AC8342E50F5E}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{5C7424AA-EE9D-4830-BEAC-B35989BA3EF5}" srcOrd="3" destOrd="0" parTransId="{88D9060B-765F-49C9-9BD1-4BEF8D17E2F2}" sibTransId="{5AF51D58-DF1D-4B42-AE1D-719D43DEAA76}"/>
+    <dgm:cxn modelId="{DE3E427B-1410-4B85-94FC-622B2378234B}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{7AD3331D-375B-48EB-91C2-042A74B463DF}" srcOrd="0" destOrd="0" parTransId="{BAE38ED6-BF29-4E35-AC5A-8A87020C7863}" sibTransId="{5D363844-4E77-4947-9CEF-8D95C1CAC0EB}"/>
+    <dgm:cxn modelId="{CC0C8B8D-51D6-4A4A-9715-D4DC634F8389}" type="presOf" srcId="{206EA6F5-3D68-40A1-9BAD-7D3683866CA2}" destId="{75EC4BD2-A2B6-47CB-9D3D-BF8D7FE517FB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{D0A11899-1696-4380-99CE-09C3FBC1DEE5}" type="presOf" srcId="{5C7424AA-EE9D-4830-BEAC-B35989BA3EF5}" destId="{8074AEA9-1C5D-4B66-A3B7-7DC06367CEDE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{4ADA789D-B762-4D0D-8D8F-44537C015262}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{ED7013F7-F267-4D0B-AB3E-1FE684B608E0}" srcOrd="2" destOrd="0" parTransId="{58AD5D82-F88D-4FCF-9EE5-0143C35737B0}" sibTransId="{52D0F432-0358-483A-A2E4-6E5BB6CC9FDF}"/>
     <dgm:cxn modelId="{815C38DA-434B-40D6-980D-A33A69C2303D}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{206EA6F5-3D68-40A1-9BAD-7D3683866CA2}" srcOrd="1" destOrd="0" parTransId="{598BEDA9-E3A0-49CD-B3D8-A3D15DC72A9C}" sibTransId="{EE257FAA-65C5-47E2-BCE3-94FFD70A64A0}"/>
-    <dgm:cxn modelId="{8EA6CD68-A348-4C54-8042-27D5E1F2A8A4}" type="presOf" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
-[...1 lines deleted...]
-    <dgm:cxn modelId="{DE3E427B-1410-4B85-94FC-622B2378234B}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{7AD3331D-375B-48EB-91C2-042A74B463DF}" srcOrd="0" destOrd="0" parTransId="{BAE38ED6-BF29-4E35-AC5A-8A87020C7863}" sibTransId="{5D363844-4E77-4947-9CEF-8D95C1CAC0EB}"/>
     <dgm:cxn modelId="{9D8092E8-7688-48D3-BB78-09947A4FB1D3}" type="presOf" srcId="{ED7013F7-F267-4D0B-AB3E-1FE684B608E0}" destId="{6A730915-BB56-41F7-8B96-C876DA754112}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
-    <dgm:cxn modelId="{535F4358-A237-460A-9E80-AC8342E50F5E}" srcId="{35DBD2E7-0416-4393-9C71-65E455653416}" destId="{5C7424AA-EE9D-4830-BEAC-B35989BA3EF5}" srcOrd="3" destOrd="0" parTransId="{88D9060B-765F-49C9-9BD1-4BEF8D17E2F2}" sibTransId="{5AF51D58-DF1D-4B42-AE1D-719D43DEAA76}"/>
-[...2 lines deleted...]
-    <dgm:cxn modelId="{CC0C8B8D-51D6-4A4A-9715-D4DC634F8389}" type="presOf" srcId="{206EA6F5-3D68-40A1-9BAD-7D3683866CA2}" destId="{75EC4BD2-A2B6-47CB-9D3D-BF8D7FE517FB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{C2A4A691-0AE0-44B7-9890-816295D1F261}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{BC7AC376-3138-4096-98A9-27B491EA2210}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{FF817D5D-5027-43FD-AAD0-F5A7CDBD1A45}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{335E2054-C34B-4454-B0A7-64EBED40F9AB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{63997899-9B78-4564-869C-D9E936890122}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{75EC4BD2-A2B6-47CB-9D3D-BF8D7FE517FB}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{6BE1DC83-7B2A-44B4-B1C6-7F8FE1AF68B0}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{E865A81B-BF1C-4493-B7F7-8FE30A4514E7}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{5EEF1055-AD10-4B53-8D7A-724DD3BEF96A}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{6A730915-BB56-41F7-8B96-C876DA754112}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{58B444B0-9C30-4DEF-AA08-F0358EAF3EB6}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{B29007C9-8556-49F6-896D-3E7819A83B73}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{1A5758EB-7EDD-4837-BC37-171108ACDCD7}" type="presParOf" srcId="{02FF3C7E-068B-4542-965F-1B249C6B58D5}" destId="{8074AEA9-1C5D-4B66-A3B7-7DC06367CEDE}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId8" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{C649B189-DFBF-476E-BE60-2172D8E7DB02}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="625415"/>
           <a:ext cx="7007374" cy="603281"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
@@ -3510,73 +3516,74 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="l" defTabSz="1111250">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-CA" sz="2500" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="2500" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-CA" sz="2500" kern="1200" baseline="0" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="2500" kern="1200" baseline="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> 2 – Responsibilities and rights</a:t>
           </a:r>
           <a:endParaRPr lang="en-CA" sz="2500" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29450" y="654865"/>
         <a:ext cx="6948474" cy="544381"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{923A201B-5653-4FEB-9B6F-0A010D481B89}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
@@ -3604,69 +3611,70 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="l" defTabSz="1111250">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 3 – Staying safe at work </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2500" kern="1200" dirty="0" smtClean="0"/>
+          <a:endParaRPr lang="en-US" sz="2500" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29461" y="1330157"/>
         <a:ext cx="6948452" cy="544582"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{359456AF-AE66-4813-A352-CDDF552073F2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="1976535"/>
           <a:ext cx="7007374" cy="603281"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
@@ -3679,63 +3687,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="l" defTabSz="1111250">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 4 – Take action (reporting and complaints) </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29450" y="2005985"/>
         <a:ext cx="6948474" cy="544381"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{95821169-1A9E-4B2A-BDA2-DBA32AA2EFF9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="2644625"/>
           <a:ext cx="7007374" cy="603281"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
@@ -3753,63 +3762,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="l" defTabSz="1111250">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 5 – Workplace safety culture </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29450" y="2674075"/>
         <a:ext cx="6948474" cy="544381"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{DCC8D192-8AD3-40B9-A125-CB0291A1A954}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="3313680"/>
           <a:ext cx="7007374" cy="603281"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
@@ -3824,63 +3834,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="95250" tIns="95250" rIns="95250" bIns="95250" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="l" defTabSz="1111250">
+          <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="1111250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2500" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Part 6 – Additional resources and evaluation</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="29450" y="3343130"/>
         <a:ext cx="6948474" cy="544381"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
@@ -3913,63 +3924,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="118110" tIns="118110" rIns="118110" bIns="118110" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="1377950">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1377950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Physical </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="3100" kern="1200" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="903241" y="230"/>
         <a:ext cx="2603011" cy="1561807"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{75EC4BD2-A2B6-47CB-9D3D-BF8D7FE517FB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3766554" y="230"/>
           <a:ext cx="2603011" cy="1561807"/>
@@ -3991,63 +4003,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="118110" tIns="118110" rIns="118110" bIns="118110" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="1377950">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1377950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Biological </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="3100" kern="1200" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3766554" y="230"/>
         <a:ext cx="2603011" cy="1561807"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6A730915-BB56-41F7-8B96-C876DA754112}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="903241" y="1822338"/>
           <a:ext cx="2603011" cy="1561807"/>
@@ -4069,63 +4082,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="118110" tIns="118110" rIns="118110" bIns="118110" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="1377950">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1377950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Chemical</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="3100" kern="1200" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="903241" y="1822338"/>
         <a:ext cx="2603011" cy="1561807"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8074AEA9-1C5D-4B66-A3B7-7DC06367CEDE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3766554" y="1822338"/>
           <a:ext cx="2603011" cy="1561807"/>
@@ -4147,63 +4161,64 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="118110" tIns="118110" rIns="118110" bIns="118110" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="1377950">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1377950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
+            <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-CA" sz="3100" kern="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Psychosocial </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="3100" kern="1200" dirty="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3766554" y="1822338"/>
         <a:ext cx="2603011" cy="1561807"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/vList2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
@@ -6648,51 +6663,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5273003" y="0"/>
             <a:ext cx="4033943" cy="351155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93324" tIns="46662" rIns="93324" bIns="46662" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A6673D7D-606E-4704-8FAB-089A0546B34A}" type="datetimeFigureOut">
               <a:rPr lang="en-CA" smtClean="0"/>
-              <a:t>2022-08-22</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="en-CA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6670726"/>
             <a:ext cx="4033943" cy="351155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6817,51 +6832,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5273675" y="0"/>
             <a:ext cx="4033838" cy="350838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6FEDAA7A-9A0B-4B42-A0D7-D84671EF7CA4}" type="datetimeFigureOut">
               <a:rPr lang="en-CA" smtClean="0"/>
-              <a:t>2022-08-22</a:t>
+              <a:t>2026-05-06</a:t>
             </a:fld>
             <a:endParaRPr lang="en-CA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2312988" y="527050"/>
             <a:ext cx="4683125" cy="2633663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -8170,51 +8185,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" baseline="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33E93F5-386D-46C1-AED3-8A7E51F89105}" type="slidenum">
               <a:rPr lang="en-CA" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-CA"/>
           </a:p>
         </p:txBody>
@@ -8258,51 +8273,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1100" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1100" baseline="0" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33E93F5-386D-46C1-AED3-8A7E51F89105}" type="slidenum">
               <a:rPr lang="en-CA" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
@@ -8349,51 +8364,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1100" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1100" baseline="0" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33E93F5-386D-46C1-AED3-8A7E51F89105}" type="slidenum">
               <a:rPr lang="en-CA" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
@@ -8820,51 +8835,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-CA" baseline="0" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" baseline="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
@@ -12028,51 +12043,51 @@
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1100" kern="1200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1100" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13413,51 +13428,51 @@
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" u="none" baseline="0" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" b="0" u="none" baseline="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -14062,187 +14077,187 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33E93F5-386D-46C1-AED3-8A7E51F89105}" type="slidenum">
               <a:rPr lang="en-CA" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-CA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="623076294"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Agenda">
@@ -14463,72 +14478,75 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3123734813"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Compare / Contrast">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -15854,97 +15872,100 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1733153608"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Title slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -16245,101 +16266,54 @@
           <a:xfrm>
             <a:off x="472008" y="776545"/>
             <a:ext cx="8348464" cy="1507173"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Title of Presentation</a:t>
             </a:r>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...48 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="766199129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Title slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent4"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -16768,80 +16742,66 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1149143611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Closing slide">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
@@ -17056,80 +17016,66 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2840176269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Agenda">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17375,57 +17321,50 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3117002503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Divider (Light)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -17695,95 +17634,88 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3858843343"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider (Dark)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18025,117 +17957,63 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...48 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="550824898"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -18471,57 +18349,50 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="310045771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Divider (Light)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -18760,72 +18631,75 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1532963776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Light)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -19016,95 +18890,88 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2565178637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Dark)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -19252,117 +19119,63 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...48 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2433496927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -19604,57 +19417,50 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3508760709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content with title">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -19866,88 +19672,84 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3317205778"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content with no title">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -20074,72 +19876,75 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="891249788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Compare / Contrast">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -21465,50 +21270,53 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1705406352"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
   <p:cSld name="Closing slide">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -22003,51 +21811,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -22290,50 +22098,53 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1188409890"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Divider (Light)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -22649,51 +22460,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -22935,123 +22746,54 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...70 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047004963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -23590,119 +23332,194 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE18842E-6D33-72BA-9A6E-5CD6436BC715}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2164904" y="4886717"/>
+            <a:ext cx="1064715" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>May 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t> | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IWR003E</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1567343313"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Dark)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -23850,170 +23667,101 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...70 lines deleted...]
-      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3465240829"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
@@ -24207,51 +23955,126 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B4986F2-9ADA-603C-050B-784D6EF6D0AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2267744" y="4827720"/>
+            <a:ext cx="1064715" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>May 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t> | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IWR003E</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1550322916"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content with title">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -24472,72 +24295,147 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A093286-26F6-79C1-4E2C-E86383508ADF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2164904" y="4886717"/>
+            <a:ext cx="1064715" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>May 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t> | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IWR003E</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2144977279"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content with no title">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -24673,72 +24571,75 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2119242930"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Compare / Contrast">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -25224,72 +25125,75 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1152567592"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Compare / Contrast (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -25690,51 +25594,51 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD8BCBB-0B06-1640-B37C-E93E1BD483D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rectangle 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -25855,50 +25759,53 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2106258866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider (Colour)">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -26443,50 +26350,53 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4163107884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Emphasis (Light)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -27692,63 +27602,63 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4651048"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2247038072"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -27940,51 +27850,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-CA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E2C69AA-B9CD-974F-A121-DCA8EC116024}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="107504" y="4731990"/>
+            <a:off x="12260" y="4668129"/>
             <a:ext cx="2057400" cy="274637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
@@ -28003,68 +27913,103 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4864065"/>
             <a:ext cx="1464679" cy="279435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" smtClean="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1100">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84073703-338A-97BB-F4D0-0E2A7DD175A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1403648" y="4900368"/>
+            <a:ext cx="2418072" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-CA" sz="800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>May 2026 | IWR003E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId14"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2344594542"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483746" r:id="rId1"/>
     <p:sldLayoutId id="2147483712" r:id="rId2"/>
     <p:sldLayoutId id="2147483747" r:id="rId3"/>
     <p:sldLayoutId id="2147483750" r:id="rId4"/>
     <p:sldLayoutId id="2147483745" r:id="rId5"/>
     <p:sldLayoutId id="2147483749" r:id="rId6"/>
     <p:sldLayoutId id="2147483751" r:id="rId7"/>
     <p:sldLayoutId id="2147483713" r:id="rId8"/>
     <p:sldLayoutId id="2147483715" r:id="rId9"/>
     <p:sldLayoutId id="2147483716" r:id="rId10"/>
     <p:sldLayoutId id="2147483752" r:id="rId11"/>
     <p:sldLayoutId id="2147483717" r:id="rId12"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
@@ -28693,128 +28638,108 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="MSIPCMContentMarking" descr="{&quot;HashCode&quot;:24906777,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Top&quot;:382.997253,&quot;Left&quot;:0.0,&quot;SlideWidth&quot;:720,&quot;SlideHeight&quot;:405}"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4864065"/>
             <a:ext cx="1464679" cy="279435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" smtClean="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1100">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2625157211"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483754" r:id="rId1"/>
     <p:sldLayoutId id="2147483755" r:id="rId2"/>
     <p:sldLayoutId id="2147483756" r:id="rId3"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
@@ -29445,198 +29370,188 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectangle 6"/>
-[...70 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="MSIPCMContentMarking" descr="{&quot;HashCode&quot;:24906777,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Top&quot;:382.997253,&quot;Left&quot;:0.0,&quot;SlideWidth&quot;:720,&quot;SlideHeight&quot;:405}"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4864065"/>
             <a:ext cx="1464679" cy="279435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" smtClean="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1100">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95892F9B-D61A-1185-E79C-A1EAB2BCA1DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2164904" y="4886717"/>
+            <a:ext cx="1064715" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t>May 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+              </a:rPr>
+              <a:t> | </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>IWR003E</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="800" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId15"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2623923667"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483758" r:id="rId1"/>
     <p:sldLayoutId id="2147483759" r:id="rId2"/>
     <p:sldLayoutId id="2147483760" r:id="rId3"/>
     <p:sldLayoutId id="2147483761" r:id="rId4"/>
     <p:sldLayoutId id="2147483762" r:id="rId5"/>
     <p:sldLayoutId id="2147483763" r:id="rId6"/>
     <p:sldLayoutId id="2147483764" r:id="rId7"/>
     <p:sldLayoutId id="2147483765" r:id="rId8"/>
     <p:sldLayoutId id="2147483766" r:id="rId9"/>
     <p:sldLayoutId id="2147483767" r:id="rId10"/>
     <p:sldLayoutId id="2147483768" r:id="rId11"/>
     <p:sldLayoutId id="2147483769" r:id="rId12"/>
     <p:sldLayoutId id="2147483770" r:id="rId13"/>
   </p:sldLayoutIdLst>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="3200" b="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
@@ -30251,169 +30166,94 @@
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
-[...70 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="MSIPCMContentMarking" descr="{&quot;HashCode&quot;:24906777,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Top&quot;:382.997253,&quot;Left&quot;:0.0,&quot;SlideWidth&quot;:720,&quot;SlideHeight&quot;:405}"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4864065"/>
             <a:ext cx="1464679" cy="279435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" smtClean="0">
+              <a:rPr lang="en-US" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Classification: Public</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1100">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId14"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818230331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483772" r:id="rId1"/>
     <p:sldLayoutId id="2147483773" r:id="rId2"/>
     <p:sldLayoutId id="2147483774" r:id="rId3"/>
     <p:sldLayoutId id="2147483775" r:id="rId4"/>
     <p:sldLayoutId id="2147483776" r:id="rId5"/>
     <p:sldLayoutId id="2147483777" r:id="rId6"/>
     <p:sldLayoutId id="2147483778" r:id="rId7"/>
     <p:sldLayoutId id="2147483779" r:id="rId8"/>
     <p:sldLayoutId id="2147483780" r:id="rId9"/>
     <p:sldLayoutId id="2147483781" r:id="rId10"/>
     <p:sldLayoutId id="2147483782" r:id="rId11"/>
     <p:sldLayoutId id="2147483783" r:id="rId12"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
@@ -30783,330 +30623,329 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag37.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag38.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag41.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag42.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag43.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag44.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag45.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag46.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag47.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag48.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag49.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag50.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag51.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag52.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag53.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag55.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag56.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag57.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag58.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag59.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag60.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag61.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag62.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag63.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag64.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag65.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+18664158690" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag66.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+18664158690" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag67.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag68.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag69.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag70.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag71.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag28.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag72.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag73.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag74.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag75.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag76.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag77.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag78.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag79.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag80.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.PNG"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Subtitle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAA15626-B81F-4245-92E7-9892537DC02F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Alberta Occupational Health and Safety</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86FBFBF5-861A-DA4C-9417-36B30D9E0567}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -31118,63 +30957,63 @@
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04266AA2-AEFF-B04C-97C3-7CBA51385A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="710199"/>
             <a:ext cx="5616624" cy="1535074"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="3200" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="3200" i="1" dirty="0"/>
               <a:t>Miyo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" sz="3200" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="3200" i="1" dirty="0" err="1"/>
               <a:t>pimatisiwin</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" sz="3200" i="1" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="3200" i="1" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="3200" dirty="0"/>
               <a:t>Indigenous workers’ guide to workplace health and safety </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -31240,401 +31079,361 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6020781" y="282534"/>
             <a:ext cx="1440160" cy="1433523"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542293960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3227040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>In Alberta, the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>OHS Act </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>sets general rules to protect and promote the health and safety of workers. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The OHS Code specifies detailed technical standards and health and safety rules. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
-              <a:t>The </a:t>
+              <a:rPr lang="en-CA" dirty="0"/>
+              <a:t>The legislation gives the government authority to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
+              <a:t>enforce</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>legislation gives the government authority to </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
               <a:t> those rules.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>OHS legislation</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3571437703"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1563638"/>
             <a:ext cx="7632848" cy="2859527"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>OHS legislation </a:t>
+              <a:t>OHS legislation helps </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
               <a:t>prevent</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> workplace incidents, injuries and illnesses.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>outlines:</a:t>
+              <a:t>OHS law outlines:</a:t>
             </a:r>
             <a:endParaRPr lang="en-CA" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>y</a:t>
+              <a:t>your worker </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>rights</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>y</a:t>
+              <a:t>your</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t> responsibilities</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>responsibilities of your employer and others at the </a:t>
-[...3 lines deleted...]
-              <a:t>work site.</a:t>
+              <a:t>the responsibilities of your employer and others at the work site.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>OHS legislation continued</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -31687,252 +31486,244 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3202155059"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="760748" y="1504950"/>
             <a:ext cx="7632848" cy="3227040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>OHS Act </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
               <a:t>applies</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> to most workers in Alberta</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" i="1" dirty="0"/>
               <a:t>Canada Labour Code </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>protects those working in a federally regulated workplace.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-CA" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Does the OHS Act apply to me?</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3611419288"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -31992,183 +31783,177 @@
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...24 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1259632" y="3867894"/>
             <a:ext cx="6336704" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
-              <a:t>North American Occupational Safety and Health (NAOSH) </a:t>
+              <a:t>Safety and Health Week</a:t>
             </a:r>
-            <a:r>
-[...29 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C24865-FC20-FC6B-20F1-65D8C5A7B7D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1AB946-62C1-93FC-210E-5044620FCE66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2724077" y="511542"/>
+            <a:ext cx="3407813" cy="3212336"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4107528016"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -32237,133 +32022,128 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="5770" t="3413" r="5308" b="4447"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2339752" y="297290"/>
             <a:ext cx="4395835" cy="4434700"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="966140890"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Subtitle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3869B029-114C-C741-9A17-79CC76323D74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>A safe and healthy workplace is everyone’s responsibility </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421F4D89-B844-2445-90E2-E98A119D0F7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
@@ -32413,109 +32193,105 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1809729298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Work site parties and responsibilities</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -32576,841 +32352,744 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3105559" y="1399552"/>
             <a:ext cx="2943225" cy="2943225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2362761416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238944" y="1187525"/>
             <a:ext cx="8676456" cy="3544465"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Protecting yourself, coworkers and others at the work site.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>A</a:t>
+              <a:t>Asking for training if you do not know how to do something.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="1800" dirty="0" smtClean="0">
-[...9 lines deleted...]
-              <a:rPr lang="en-CA" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Immediately reporting danger or unsafe working conditions to your supervisor or employer.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>C</a:t>
-[...7 lines deleted...]
-              <a:t>orrect usage and wear of personal protective equipment (PPE).</a:t>
+              <a:t>Correct usage and wear of personal protective equipment (PPE).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>N</a:t>
-[...7 lines deleted...]
-              <a:t>ot causing or participating in harassment or violence.</a:t>
+              <a:t>Not causing or participating in violence or harassment.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>C</a:t>
+              <a:t>Cooperating with your employer by following health and safety rules for your job.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="1800" dirty="0" smtClean="0">
-[...9 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Telling your supervisor or employer if you have an issue that could affect your ability to work safely. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Only doing dangerous work if you are competent to do so, or are directly supervised by a worker who is.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="238944" y="441121"/>
             <a:ext cx="8219256" cy="569218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Worker responsibilities include</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4265700710"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3371056"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>An employer is someone who: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>i</a:t>
-[...7 lines deleted...]
-              <a:t>s self employed.</a:t>
+              <a:t>is self employed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>e</a:t>
-[...7 lines deleted...]
-              <a:t>mploys or engages one ore more workers. </a:t>
+              <a:t>employs or engages one or more workers. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>is a designated employer representative.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>oversees workers’ health and safety for a corporation or employer. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Employer definition</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851679658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3371056"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>A supervisor is someone who: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>h</a:t>
-[...7 lines deleted...]
-              <a:t>as charge of a work site or authority over workers. </a:t>
+              <a:t>has charge of a work site or authority over workers. </a:t>
             </a:r>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Supervisor definition</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1443607450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" i="1" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="3600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Aanin</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...9 lines deleted...]
-              <a:t>(</a:t>
+              <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Saulteaux</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
-            </a:r>
-[...39 lines deleted...]
-              <a:t>(Cree)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" indent="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
+              <a:t>Tansi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (Cree)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" indent="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Taanishi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Michif</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
@@ -33557,51 +33236,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="3600" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Dene)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
@@ -33698,479 +33377,392 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1275606"/>
             <a:ext cx="3628206" cy="3456383"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
-              <a:t>protects </a:t>
+              <a:rPr lang="en-CA" dirty="0"/>
+              <a:t>protects and tells you about the hazards of your job</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ensures you are adequately trained to do your work safely</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>and </a:t>
+              <a:t>protects you from workplace violence and harassment</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>about the hazards of your </a:t>
+              <a:t>provides knowledgeable and qualified supervision</a:t>
             </a:r>
-            <a:r>
-[...26 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>you from workplace harassment and </a:t>
-[...27 lines deleted...]
-              <a:t>health and safety concerns in a timely manner</a:t>
+              <a:t>resolves health and safety concerns in a timely manner</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5039544" y="1275607"/>
             <a:ext cx="3628206" cy="3168352"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>sure you do your work safely and follow all health and safety rules </a:t>
-[...7 lines deleted...]
-              <a:t>their workers aren’t subject to and don’t participate in violence or harassment </a:t>
+              <a:t>makes sure you do your work safely and follow all health and safety rules </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>e</a:t>
-[...3 lines deleted...]
-              <a:t>nsures you know the hazards of your work area </a:t>
+              <a:t>their workers aren’t subject to and don’t participate in violence or harassment </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t>reports </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ensures you know the hazards of your work area </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>all health and safety concerns to the right people</a:t>
+              <a:t>reports all health and safety concerns to the right people</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4891175" y="267494"/>
             <a:ext cx="3924944" cy="569218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-CA" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:ea typeface="+mn-ea"/>
               </a:rPr>
-              <a:t>Supervisor </a:t>
-[...8 lines deleted...]
-              <a:t>responsibilities </a:t>
+              <a:t>Supervisor responsibilities </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:ea typeface="+mn-ea"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="362397"/>
             <a:ext cx="3628206" cy="575469"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="2400" dirty="0"/>
               <a:t>Employer responsibilities </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="908299163"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="544724" y="1441401"/>
             <a:ext cx="8064896" cy="3074565"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>You have the right to a safe, fair and healthy workplace. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>All workers have the right to:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" b="1" dirty="0"/>
-              <a:t>k</a:t>
+              <a:t>know</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
               <a:t>participate</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" b="1" dirty="0"/>
-              <a:t>r</a:t>
+              <a:t>refuse unsafe work</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Under OHS laws, you can not be </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>disciplined </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>for using your rights.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Worker rights  </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -34223,224 +33815,196 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2773353350"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="544724" y="1441401"/>
             <a:ext cx="8064896" cy="3074565"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The right to know</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>h</a:t>
+              <a:t>hazard information and instructions, training and education</a:t>
             </a:r>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0">
-[...10 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The right to participate </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>h</a:t>
+              <a:t>health and safety conversations, committee or representative </a:t>
             </a:r>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0">
-[...10 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>The right to refuse dangerous work </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>r</a:t>
-[...7 lines deleted...]
-              <a:t>efusal process</a:t>
+              <a:t>refusal process</a:t>
             </a:r>
             <a:endParaRPr lang="en-CA" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Using your rights</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -34493,66 +34057,62 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="7513447"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -34621,146 +34181,142 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7012" t="5646" r="8802" b="6054"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2339752" y="247873"/>
             <a:ext cx="4391738" cy="4464496"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="240897045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture Placeholder 6"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-20538"/>
             <a:ext cx="9252520" cy="6100961"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -34827,66 +34383,62 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="721707671"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -35136,168 +34688,133 @@
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A6E1EF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Safety </a:t>
+              <a:t>Safety tip: ask questions</a:t>
             </a:r>
-            <a:r>
-[...29 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Straight Connector 4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1131590"/>
             <a:ext cx="8136904" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent5"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3105559" y="1496905"/>
             <a:ext cx="2943225" cy="2943225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="724125928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -35306,184 +34823,128 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="760748" y="1347614"/>
             <a:ext cx="7771692" cy="3384376"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>W</a:t>
+              <a:t>What are my health and safety rights and responsibilities?</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
-[...9 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What are the specific hazards of my job?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Can you show me how to </a:t>
+              <a:t>Can you show me how to safely use this equipment?</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>safely </a:t>
-[...7 lines deleted...]
-              <a:t>use this equipment?</a:t>
+              <a:t>Can you show me how to properly wear PPE? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>C</a:t>
-[...41 lines deleted...]
-              <a:t>hat procedures do I follow if an emergency happens?</a:t>
+              <a:t>What procedures do I follow if an emergency happens?</a:t>
             </a:r>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Questions</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -35544,88 +35005,84 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7959129" y="339502"/>
             <a:ext cx="573311" cy="573311"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="317344977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -35875,211 +35332,176 @@
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A6E1EF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Safety </a:t>
+              <a:t>Safety tip: know the hazards</a:t>
             </a:r>
-            <a:r>
-[...29 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Straight Connector 4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1131590"/>
             <a:ext cx="8136904" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent5"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3203848" y="1707654"/>
             <a:ext cx="2943225" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2945808727"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Understand the danger</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -36140,51 +35562,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -36384,321 +35806,316 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Hazards are: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="–"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a situation, condition or thing that may be dangerous to health and safety.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="–"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>not always obvious; some can injure or make you ill right away, some may take time to realize effects.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" charset="0"/>
               <a:buChar char="•"/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1961492250"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
-            <p:extLst/>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="827584" y="1210910"/>
           <a:ext cx="7272808" cy="3384376"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId4" r:lo="rId5" r:qs="rId6" r:cs="rId7"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Spotting hazards</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -36759,259 +36176,205 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="print">
+          <a:blip r:embed="rId9" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2748811163"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="467544" y="1275606"/>
-            <a:ext cx="7920880" cy="3299048"/>
+            <a:off x="467544" y="1203598"/>
+            <a:ext cx="7920880" cy="3371056"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" dirty="0">
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
               <a:t>Disclaimer</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1100" b="1" dirty="0">
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:rPr>
               <a:t>In the event of any discrepancy between the information throughout this presentation and Alberta OHS legislation, the legislation is considered correct. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1400" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1100" b="1" dirty="0">
               <a:latin typeface="Arial" charset="0"/>
               <a:cs typeface="Arial" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-              <a:t>This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and functional, it is provided without warranty of any kind. The Crown, its agents, employees or contractors will not be liable to you for any damages, direct or indirect, arising out of your use of the information contained in this material. </a:t>
+              <a:rPr lang="en-CA" sz="1100" dirty="0"/>
+              <a:t>© 2026 Government of Alberta</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-              <a:t>Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislative requirement, the legislative requirement shall prevail. This material is current </a:t>
+              <a:rPr lang="en-CA" sz="1100" dirty="0"/>
+              <a:t>This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400">
-[...3 lines deleted...]
-              <a:t>to </a:t>
+              <a:rPr lang="en-CA" sz="1100" i="1" dirty="0"/>
+              <a:t>Occupational Health and Safety Act</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" smtClean="0">
-[...3 lines deleted...]
-              <a:t>July </a:t>
+              <a:rPr lang="en-CA" sz="1100" dirty="0"/>
+              <a:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to May 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0" smtClean="0">
-[...3 lines deleted...]
-              <a:t>2022. </a:t>
+              <a:rPr lang="en-CA" sz="1100" i="1" dirty="0"/>
+              <a:t>Trademarks Act</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-              <a:t>The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you and keep yourself informed of the current law</a:t>
+              <a:rPr lang="en-CA" sz="1100" dirty="0"/>
+              <a:t> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1400" dirty="0" smtClean="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" charset="0"/>
+              <a:rPr lang="en-CA" sz="1100" u="sng" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>open.alberta.ca/licence</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" altLang="en-US" sz="1400" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1100" dirty="0"/>
+              <a:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -37096,66 +36459,62 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2706783490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Oval 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -37217,51 +36576,51 @@
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Physical hazards</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -37316,51 +36675,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Oval 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -37415,51 +36774,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Picture 22"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="738154" y="2199706"/>
             <a:ext cx="1217804" cy="1036513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Oval 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -37514,51 +36873,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Picture 21"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
+          <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7202874" y="2252548"/>
             <a:ext cx="1157809" cy="974030"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Oval 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -37613,155 +36972,151 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
+          <a:blip r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2932236" y="2192739"/>
             <a:ext cx="1068710" cy="1093647"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="print">
+          <a:blip r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5076056" y="2199706"/>
             <a:ext cx="1221595" cy="1008112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3449525612"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Biological hazards</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -37816,51 +37171,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Oval 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -37915,51 +37270,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Picture 17"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="899592" y="1851670"/>
             <a:ext cx="882186" cy="1216944"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Oval 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -38014,51 +37369,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Picture 16"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996205" y="1858402"/>
             <a:ext cx="1086030" cy="1331680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Oval 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -38113,51 +37468,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Picture 15"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4947366" y="1877867"/>
             <a:ext cx="1312215" cy="1312215"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Oval 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -38212,130 +37567,122 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7171526" y="2138752"/>
             <a:ext cx="1361741" cy="929862"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3087324253"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>Chemical</a:t>
-[...3 lines deleted...]
-              <a:t> hazards </a:t>
+              <a:t>Chemical hazards </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -38389,51 +37736,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Oval 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -38695,305 +38042,301 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="2067694"/>
             <a:ext cx="1016090" cy="1113375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture 18"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
+          <a:blip r:embed="rId6" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5076056" y="1982124"/>
             <a:ext cx="1202042" cy="1186015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Picture 19"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
+          <a:blip r:embed="rId7" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7308304" y="1982124"/>
             <a:ext cx="1183580" cy="1183580"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="print">
+          <a:blip r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2877041" y="2624381"/>
             <a:ext cx="214556" cy="211084"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Picture 21"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8" cstate="print">
+          <a:blip r:embed="rId9" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="3436662" y="2108034"/>
             <a:ext cx="676664" cy="897378"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Picture 22"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9" cstate="print">
+          <a:blip r:embed="rId10" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2816190" y="2182712"/>
             <a:ext cx="649640" cy="822700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Picture 23"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10" cstate="print">
+          <a:blip r:embed="rId11" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3789890" y="2624381"/>
             <a:ext cx="239739" cy="214136"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599827288"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Psychosocial hazards</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -39048,51 +38391,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Oval 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -39357,215 +38700,211 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Picture 17"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7308304" y="2251212"/>
             <a:ext cx="1233229" cy="945875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 20"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="2067694"/>
             <a:ext cx="1222843" cy="1313265"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="22" name="Picture 21"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2843808" y="2106677"/>
             <a:ext cx="1358938" cy="1274282"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="23" name="Picture 22"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7" cstate="print">
+          <a:blip r:embed="rId8" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5220072" y="2167681"/>
             <a:ext cx="1114494" cy="1152274"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1424933633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Hazard controls</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00AAD2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -39624,51 +38963,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="417993"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -40018,68 +39357,68 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="36000" tIns="0" rIns="72000" bIns="0" rtlCol="0" anchor="b" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>✔</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40132,135 +39471,135 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="7200" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>st</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>choice</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40313,135 +39652,135 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="7200" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nd</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>choice</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40494,152 +39833,135 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="7200" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="30000" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>r</a:t>
+              <a:t>rd</a:t>
             </a:r>
-            <a:r>
-[...16 lines deleted...]
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Segoe UI Symbol" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>choice</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40668,51 +39990,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Elimination</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40741,51 +40063,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Engineering controls</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40814,51 +40136,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Administrative controls</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -40887,51 +40209,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PPE</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -41060,175 +40382,171 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Most effective</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="677072545"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3083024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Your employer must protect you from hazards through elimination or control.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Hazard assessments help to lower the risk of uncontrolled hazards in the workplace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="430037"/>
             <a:ext cx="8676456" cy="569218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Hazard assessments</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -41283,88 +40601,84 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8038728" y="393388"/>
             <a:ext cx="648072" cy="566277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1386433745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -41614,259 +40928,213 @@
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A6E1EF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Safety </a:t>
-[...33 lines deleted...]
-              <a:t>and violence </a:t>
+              <a:t>Safety tip: stop violence and harassment </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Straight Connector 4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1131590"/>
             <a:ext cx="8136904" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent5"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2987824" y="1419622"/>
             <a:ext cx="2951418" cy="2843439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2931888513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="1504950"/>
             <a:ext cx="8280920" cy="3227040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t>Your employer has to address harassment or violence at the work site. </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Your employer has to address violence and harassment at the work site. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>or participate in bullying, </a:t>
-[...3 lines deleted...]
-              <a:t>gossiping or threatening behaviour. </a:t>
+              <a:t>Do not cause or participate in bullying, gossiping or threatening behaviour. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="441122"/>
             <a:ext cx="8424936" cy="569218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
-              <a:t>Harassment and violence </a:t>
+              <a:rPr lang="en-CA" dirty="0"/>
+              <a:t>Violence and harassment</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -41920,82 +41188,78 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8180784" y="262340"/>
             <a:ext cx="639688" cy="593906"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1892579015"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -42064,124 +41328,120 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7012" t="5646" r="8802" b="6054"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2339752" y="265413"/>
             <a:ext cx="4393785" cy="4466577"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="520156071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Reporting incidents and injuries</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -42236,128 +41496,123 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3424647" y="1275606"/>
             <a:ext cx="2305050" cy="2886075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3382890934"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Learning outcomes </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
@@ -42409,507 +41664,467 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2410095" y="1218665"/>
             <a:ext cx="3530057" cy="3491180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="678314744"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3083024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>A prime contractor – or if there is no prime contractor, your employer – must report serious injuries, illness or incidents to OHS as soon as possible. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>They must also report potentially serious incidents</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" b="1" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Reporting to OHS</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="703466475"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t>If </a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If you are injured at work, know you can report it to the Workers’ Compensation Board (WCB) - Alberta. </a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>you are injured at work, know you can report it to </a:t>
-[...3 lines deleted...]
-              <a:t>the Workers’ Compensation Board (WCB) - Alberta. </a:t>
+              <a:t>Report your injury to your employer and to your healthcare provider. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Report your injury </a:t>
+              <a:t>Go to wcb.ab.ca to find out more information on reporting. </a:t>
             </a:r>
-            <a:r>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" sz="3000" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" sz="3000" dirty="0"/>
               <a:t>Reporting to WCB - Alberta</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2076982546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3083024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Anyone can report unsafe and unhealthy conditions at a workplace. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Call the OHS Contact Centre right away if you are concerned about immediate danger or injury from work, to you or anyone else. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Notify OHS of health and safety </a:t>
+              <a:t>Notify OHS of health and safety concerns</a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1014794650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Picture Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-CA"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
@@ -42959,51 +42174,51 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Content Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2483768" y="339502"/>
             <a:ext cx="3744416" cy="3744416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -43056,91 +42271,87 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>1-866-415-8690</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1434660582"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -43209,170 +42420,166 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="2327" t="2064" r="3339" b="2062"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2339752" y="267494"/>
             <a:ext cx="4415383" cy="4464496"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1778921181"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Safety culture is displayed through actions, attitudes and values within the workplace. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Your employer should strive to promote and create a positive safety culture in your workplace. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Workplaces will have their own individual safety culture that is important for you to learn, follow and show.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Understanding the workplace </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -43419,347 +42626,306 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2616078170"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Know what the general safety rules are in your workplace.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>read written policies and procedures </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>f</a:t>
+              <a:t>follow adopted, or unwritten rules, that your co-workers display and ask questions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-CA" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="36424A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Follow rules that outline expectations of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
-[...22 lines deleted...]
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>workplace etiquette. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>I</a:t>
-[...3 lines deleted...]
-              <a:t>nvolvement within safety culture</a:t>
+              <a:t>Involvement within safety culture</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>46</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2343906442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Within workplace safety culture, employers rules may be written, while others are expected.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>When you start a job contribute by:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>m</a:t>
-[...7 lines deleted...]
-              <a:t>eeting your employers job expectations. </a:t>
+              <a:t>meeting your employers job expectations. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>s</a:t>
-[...7 lines deleted...]
-              <a:t>howing commitment within the workplace.</a:t>
+              <a:t>showing commitment within the workplace.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Meeting employer expectations</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>47</a:t>
@@ -43792,51 +42958,51 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Teamwork</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -43891,226 +43057,206 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2961230" y="1347614"/>
             <a:ext cx="3231884" cy="3274690"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2451702428"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3227040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Listen to others with purpose</a:t>
+              <a:t>Listen to others with purpose.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>.</a:t>
-[...9 lines deleted...]
-              <a:t>Respect supervisor instructions and repeat them back to the supervisor.</a:t>
+              <a:t>Follow supervisor instructions and repeat them back to the supervisor.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Explain </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>safety concerns to your </a:t>
+              <a:t>safety concerns to your supervisor.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
-[...9 lines deleted...]
-              <a:rPr lang="en-CA" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="36424A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Handle concerns calmly and respectfully. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-CA" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Effective communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -44157,159 +43303,153 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>49</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="834726587"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="3" name="Group 2"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="88571" y="469260"/>
             <a:ext cx="8587885" cy="4676774"/>
             <a:chOff x="102682" y="-186538"/>
             <a:chExt cx="8447462" cy="4949038"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:graphicFrame>
           <p:nvGraphicFramePr>
             <p:cNvPr id="5" name="Diagram 4"/>
             <p:cNvGraphicFramePr/>
-            <p:nvPr>
-[...1 lines deleted...]
-            </p:nvPr>
+            <p:nvPr/>
           </p:nvGraphicFramePr>
           <p:xfrm>
             <a:off x="1657350" y="-58162"/>
             <a:ext cx="6892794" cy="4820662"/>
           </p:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-              <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+              <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId4" r:lo="rId5" r:qs="rId6" r:cs="rId7"/>
             </a:graphicData>
           </a:graphic>
         </p:graphicFrame>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="TextBox 5"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm rot="16200000">
               <a:off x="-1535105" y="1451249"/>
               <a:ext cx="4648202" cy="1372627"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:r>
-                <a:rPr kumimoji="0" lang="en-US" sz="8800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+                <a:rPr kumimoji="0" lang="en-US" sz="8800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="1AB3D7"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Agenda</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="en-CA" sz="8800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="1AB3D7"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
@@ -44403,106 +43543,102 @@
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A">
                   <a:tint val="75000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1614139" y="590574"/>
             <a:ext cx="7134325" cy="580952"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1652729" y="581050"/>
             <a:ext cx="7057143" cy="590476"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2861473332"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
@@ -44521,51 +43657,51 @@
           <a:xfrm>
             <a:off x="1773744" y="1504950"/>
             <a:ext cx="5596511" cy="2859088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Culturally safe tools </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -44651,68 +43787,68 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00AAD2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Spiritual</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="36424A">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A">
                   <a:lumMod val="75000"/>
                 </a:srgbClr>
@@ -44745,51 +43881,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00AAD2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mental</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="00AAD2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -44818,51 +43954,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00AAD2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Physical</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="00AAD2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
@@ -44891,151 +44027,136 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0" smtClean="0">
+              <a:rPr kumimoji="0" lang="en-CA" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="00AAD2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Emotional</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="00AAD2"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480749368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1332756" y="1865618"/>
             <a:ext cx="6478488" cy="936104"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-CA" dirty="0"/>
-              <a:t>Additional </a:t>
-[...7 lines deleted...]
-              <a:t/>
+              <a:t>Additional resources</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
@@ -45084,129 +44205,125 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>51</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3187697964"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Subtitle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="683568" y="915566"/>
             <a:ext cx="7762056" cy="3227456"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>OHS education and resources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-CA" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>alberta.ca/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" u="sng" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-CA" u="sng" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ohs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" u="sng" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-CA" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -45257,89 +44374,92 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>52</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4038829518"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -45405,75 +44525,50 @@
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>53</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...23 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Donut 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1619672" y="3075806"/>
             <a:ext cx="1584176" cy="432048"/>
           </a:xfrm>
           <a:prstGeom prst="donut">
             <a:avLst>
               <a:gd name="adj" fmla="val 0"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="53448C"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="53448C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
@@ -45509,469 +44604,738 @@
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="36424A"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Picture Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDCE2B87-05D3-EEDF-7C61-3C34DB666C1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-CA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF705DAD-7A64-BC26-8918-F2F808C16CFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="7172" r="7172"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3557" y="36779"/>
+            <a:ext cx="9077666" cy="5033163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DC39868-1EBB-B2BD-CA54-053DB418E0DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6516216" y="4155926"/>
+            <a:ext cx="1656184" cy="576064"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-CA">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3333738756"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7772400" y="4650740"/>
             <a:ext cx="1143000" cy="321310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF968B60-4F3E-D34F-AE41-0DC0DE08A1F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B1023C-1209-AF2D-98C5-66A9617C2124}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...22 lines deleted...]
-          <p:cNvPr id="5" name="Picture Placeholder 4"/>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="126355" y="9723"/>
-            <a:ext cx="7772400" cy="5069942"/>
+            <a:off x="1331640" y="0"/>
+            <a:ext cx="7153535" cy="5051553"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3483355339"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...127 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="403557"/>
             <a:ext cx="8856984" cy="569218"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Provincial contacts</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>55</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A335B48A-E6BD-994E-58D4-A0AAC7267F6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="611560" y="1131590"/>
+            <a:ext cx="7920880" cy="3456384"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>OHS Contact Centre </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="36424A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1-866-415-8690 (toll-free)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="36424A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>780-415-8690 (Edmonton)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="2000" dirty="0"/>
+              <a:t>WCB – Alberta  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="1800" dirty="0"/>
+              <a:t>wcb.ab.ca</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-CA" sz="2000" dirty="0"/>
+              <a:t>Employment Standards Contact Centre</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>1-877-427-3731 (toll free)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-CA" sz="2000" dirty="0"/>
+              <a:t>Alberta Human Rights Commission</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>albertahumanrights.ab.ca  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-CA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4069891335"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A90D2AA-AD25-2B45-8C79-E8E27570B243}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Review</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52410757-0E49-D44C-9462-6B6BD75C5B1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
@@ -46021,171 +45385,165 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>56</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3261643626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="755576" y="1504950"/>
             <a:ext cx="7632848" cy="3155032"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Participate in workplace health and safety and fulfill your responsibilities.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-CA" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>You have rights as a worker and can’t be punished for using them. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Follow and use your safety tips.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Report injuries and incidents. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Contribute to a healthy workplace safety culture. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Key points</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
@@ -46235,111 +45593,107 @@
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>57</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2060426832"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Miyo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0" err="1"/>
               <a:t>pimatisiwin</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> in the workplace </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -46394,312 +45748,298 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7655" t="4783" r="6614" b="5925"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2977580" y="1419622"/>
             <a:ext cx="3199184" cy="3199184"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1217455592"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C37061FF-74AE-E34D-A4BE-C6A553A80BB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Miikwecc</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="D00000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Saulteaux</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Ay-hay (Cree)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Marsee</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>(</a:t>
+              <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Michif</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Nitsiniiyi’taki</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> (Blackfoot)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Isniy</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0" err="1"/>
               <a:t>és</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Nakota</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Masi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>chok</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Dene)  </a:t>
+              <a:t> (Dene)  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BEA0A-0435-114C-BCD7-79DF357B3C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thank you</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF023654-FC5B-C346-BB76-B8CDCE82CE64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="107504" y="4731990"/>
-            <a:ext cx="2232248" cy="274637"/>
+            <a:ext cx="648072" cy="274637"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{3A2281A5-0AAD-5C43-9874-F8F3A9F5B29A}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
@@ -46713,133 +46053,77 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>59</a:t>
             </a:fld>
-            <a:r>
-[...47 lines deleted...]
-            </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3402717955"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -46908,87 +46192,83 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="2244" t="2346" r="4080" b="4178"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2771800" y="699542"/>
             <a:ext cx="3744416" cy="3744416"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1949699806"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -47057,133 +46337,129 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136204" y="339502"/>
             <a:ext cx="6594185" cy="4083918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3662737139"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t>Miyo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0" err="1"/>
               <a:t>pimatisiwin</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-CA" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-CA" dirty="0"/>
               <a:t> in the workplace </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -47238,87 +46514,83 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="5F6A72"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="7655" t="4783" r="6614" b="5925"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2977580" y="1419622"/>
             <a:ext cx="3199184" cy="3199184"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2232019293"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -47393,105 +46665,562 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="white"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2352952" y="381274"/>
             <a:ext cx="4438095" cy="4380952"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1467658374"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_COUNT" val="59"/>
   <p:tag name="ARTICULATE_PROJECT_OPEN" val="0"/>
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+  <p:tag name="ARTICULATE_DESIGN_ID_1_TITLE SLIDES" val="xxMLR0qC"/>
+  <p:tag name="ARTICULATE_DESIGN_ID_1_BODY SLIDES" val="Rrzt6bsG"/>
+  <p:tag name="ARTICULATE_DESIGN_ID_2_BODY SLIDES" val="36dMrM6V"/>
+  <p:tag name="ARTICULATE_DESIGN_ID_BODY SLIDES" val="sULAFGfU"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
+<file path=ppt/tags/tag30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
 <file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:tag name="ARTICULATE_SLIDE_THUMBNAIL_REFRESH" val="1"/>
 </p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Body slides">
   <a:themeElements>
     <a:clrScheme name="Sky basic">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
@@ -49163,132 +48892,137 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Government of Alberta PowerPoint Template - 2017</Template>
   <TotalTime></TotalTime>
-  <Words>1511</Words>
+  <Words>1660</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>303</Paragraphs>
   <Slides>59</Slides>
   <Notes>51</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>59</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="67" baseType="lpstr">
+    <vt:vector size="66" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>Segoe UI Symbol</vt:lpstr>
       <vt:lpstr>Body slides</vt:lpstr>
       <vt:lpstr>1_Title Slides</vt:lpstr>
       <vt:lpstr>1_Body slides</vt:lpstr>
       <vt:lpstr>2_Body slides</vt:lpstr>
       <vt:lpstr>Miyo pimatisiwin: Indigenous workers’ guide to workplace health and safety </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Before we begin</vt:lpstr>
       <vt:lpstr>Learning outcomes </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Miyo pimatisiwin in the workplace </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>OHS legislation</vt:lpstr>
       <vt:lpstr>OHS legislation continued</vt:lpstr>
       <vt:lpstr>Does the OHS Act apply to me?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Work site parties and responsibilities</vt:lpstr>
       <vt:lpstr>Worker responsibilities include</vt:lpstr>
       <vt:lpstr>Employer definition</vt:lpstr>
       <vt:lpstr>Supervisor definition</vt:lpstr>
       <vt:lpstr>Supervisor responsibilities </vt:lpstr>
       <vt:lpstr>Worker rights  </vt:lpstr>
       <vt:lpstr>Using your rights</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Questions</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Understand the danger</vt:lpstr>
       <vt:lpstr>Spotting hazards</vt:lpstr>
       <vt:lpstr>Physical hazards</vt:lpstr>
       <vt:lpstr>Biological hazards</vt:lpstr>
       <vt:lpstr>Chemical hazards </vt:lpstr>
       <vt:lpstr>Psychosocial hazards</vt:lpstr>
       <vt:lpstr>Hazard controls</vt:lpstr>
       <vt:lpstr>Hazard assessments</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Harassment and violence </vt:lpstr>
+      <vt:lpstr>Violence and harassment</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Reporting incidents and injuries</vt:lpstr>
       <vt:lpstr>Reporting to OHS</vt:lpstr>
       <vt:lpstr>Reporting to WCB - Alberta</vt:lpstr>
       <vt:lpstr>Notify OHS of health and safety concerns</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Understanding the workplace </vt:lpstr>
       <vt:lpstr>Involvement within safety culture</vt:lpstr>
       <vt:lpstr>Meeting employer expectations</vt:lpstr>
       <vt:lpstr>Teamwork</vt:lpstr>
       <vt:lpstr>Effective communication</vt:lpstr>
       <vt:lpstr>Culturally safe tools </vt:lpstr>
       <vt:lpstr>Additional resources </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Provincial contacts</vt:lpstr>
       <vt:lpstr>Review</vt:lpstr>
       <vt:lpstr>Key points</vt:lpstr>
       <vt:lpstr>Miyo pimatisiwin in the workplace </vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
@@ -49311,27 +49045,33 @@
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SetDate">
     <vt:lpwstr>2022-08-22T21:16:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_Name">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_SiteId">
     <vt:lpwstr>2bb51c06-af9b-42c5-8bf5-3c3b7b10850b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ActionId">
     <vt:lpwstr>68c06c1d-354c-4a1d-a179-2c0f81cbd41c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_60c3ebf9-3c2f-4745-a75f-55836bdb736f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ArticulateGUID">
+    <vt:lpwstr>B1A18B92-3560-43A9-84A7-3AFAD89AD25A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ArticulatePath">
+    <vt:lpwstr>IWR003E - Appendix E - Webinar MiyoPimatisiwin presentation - 2026</vt:lpwstr>
+  </property>
 </Properties>
 </file>