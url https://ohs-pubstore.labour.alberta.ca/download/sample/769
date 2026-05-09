--- v0 (2025-10-09)
+++ v1 (2026-05-09)
@@ -1,74 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="sldx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50729EB1" w14:textId="345669FB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="0047576B" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CB7DE5A" wp14:editId="27326D4C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6537600" cy="8460000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -90,61 +86,353 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6537600" cy="8460000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CEB3EB" w14:textId="76C4FA45" w:rsidR="002A0867" w:rsidRDefault="00610592" w:rsidP="002A0867">
+    <w:p w14:paraId="7DC42167" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRPr="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227924212"/>
       <w:bookmarkStart w:id="1" w:name="_Toc508962743"/>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>© 2026 Government of Alberta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="68427A8E" w14:textId="5A1140FC" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00CC14F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC14F9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F1C62E" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146FDAE9" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53427F2C" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1A5060" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A61416" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691E1826" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0752A2" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6473B10C" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DDB70C" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF23F6A" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4796A89F" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1821E8" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B26DCB2" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB91743" w14:textId="77777777" w:rsidR="00CC14F9" w:rsidRPr="00CC14F9" w:rsidRDefault="00CC14F9" w:rsidP="00CC14F9">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CEB3EB" w14:textId="76C4FA45" w:rsidR="002A0867" w:rsidRDefault="00610592" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">(Slide 1) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -153,4881 +441,5270 @@
     <w:p w14:paraId="7DC231BB" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002A0867" w:rsidRDefault="00F53FEB" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D9087F" w14:textId="2EFFC8E6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00CB4CAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB4CAF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DB13D2B" wp14:editId="63844780">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4"/>
-            <wp:cNvGraphicFramePr>
-[...201 lines deleted...]
-            <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CE9D42" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="3927F968" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F73D1E7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="4D97DBA1" w14:textId="3659D4DF" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D5399A" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...15 lines deleted...]
-    <w:p w14:paraId="19487E76" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r>
+        <w:t>Hello</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> everyone, welcome and thank you for participating in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>miyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> Indigenous workers’ guide to workplace health and safety webinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D188F4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>This webinar is available to all First Nations, Métis and Inuit workers, along with anyone who is interested in learning more about occupational health and safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627FCDD5" w14:textId="17DB5AC5" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">The content was built from Cree and Métis perspectives and the guiding principle of the presentation, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>miyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>, means ‘living a good life’ or ‘to live in a good way’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF24A4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> Together we will explore health and safety through Indigenous perspectives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C08525F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> in the workplace begins with learning about important occupational health and safety information and resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464CF93A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0D282BF1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+        </w:rPr>
+        <w:t>Webinar notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1202036F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="592A836F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">As participants are signing in to the webinar test out the audio by introducing yourself, remind participants about their audio functions and announce when you will begin the webinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A793C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F010CB8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="2E19F0AE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7651CF0C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="23148544" w14:textId="1BDB19AE" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3B810841" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Slide 2) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F74F3D1" w14:textId="77777777" w:rsidR="00F53FEB" w:rsidRPr="002A0867" w:rsidRDefault="00F53FEB" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60267A0E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="65494450" w14:textId="762DDFD4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0867">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00347181">
+      <w:r w:rsidR="008E5A20" w:rsidRPr="008E5A20">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="654076BE" wp14:editId="75185187">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58F0B3C3" wp14:editId="252D2179">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:docPr id="22" name="Picture 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A5CA44" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="46CE9D42" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484D75D5" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7F73D1E7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Before we begin, I will give you a few seconds to read over Alberta Labour and Immigration’s standard disclaimer. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EAE5221" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>We respectfully acknowledge Treaty 6, Treaty 7, Treaty 8, Treaty 4 and Treaty 10 Territory. We also acknowledge the M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tis People of Alberta who share a deep history with this land, and we honour and respect Elders, past, present and future.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19487E76" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Webinar notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D282BF1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6091AF73" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Facilitators can acknowledge all treaty areas or the area where the webinar is taking place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592A836F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5004CB75" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4F010CB8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FE2AEF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7651CF0C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC1EE16" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="3B810841" w14:textId="77777777" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D7A4F8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="459ED7F0" w14:textId="77777777" w:rsidR="00B51DBB" w:rsidRPr="002A0867" w:rsidRDefault="00B51DBB" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E0BC47" w14:textId="57A36981" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="60267A0E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33134EFC" w14:textId="482DCF54" w:rsidR="00467435" w:rsidRDefault="00467435" w:rsidP="002A0867">
+    <w:p w14:paraId="3F256020" w14:textId="598A0B93" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00622F6B">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 4) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A0AE2E5" w14:textId="7EF832E8" w:rsidR="002A0867" w:rsidRPr="00924118" w:rsidRDefault="00924118" w:rsidP="00924118">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>(Slide 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E57AD4" w14:textId="706E92E7" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D70972" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70972">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12C5F9E0" wp14:editId="77CB0F32">
-[...2 lines deleted...]
-            <wp:docPr id="47" name="Picture 47"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54EBAC24" wp14:editId="7B56038A">
+            <wp:extent cx="5943600" cy="3340735"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="222966583" name="Picture 1" descr="A close-up of a document&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="222966583" name="Picture 1" descr="A close-up of a document&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4606996" cy="2645495"/>
+                      <a:ext cx="5943600" cy="3340735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF197F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="59A5CA44" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7200B7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="484D75D5" w14:textId="37C05962" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="769255AD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Before we begin, I will give you a few seconds to read over Alberta </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>Jobs, Economy, Trade and Immigration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">’s standard disclaimer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE5221" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...164 lines deleted...]
-    <w:p w14:paraId="7463C518" w14:textId="7196A194" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">If there is a discrepancy between the information presented in the workshop and the legal requirements, Alberta’s OHS legislation is considered correct. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6091AF73" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5004CB75" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FE2AEF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33134EFC" w14:textId="482DCF54" w:rsidR="00467435" w:rsidRDefault="00467435" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60086610" w14:textId="77777777" w:rsidR="00D70972" w:rsidRDefault="00D70972" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2077A71A" w14:textId="77777777" w:rsidR="00467435" w:rsidRPr="002A0867" w:rsidRDefault="00467435" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED3DD9C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 5) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="328D2487" w14:textId="51509D33" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="008E5A20" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide 4) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0AE2E5" w14:textId="7EF832E8" w:rsidR="002A0867" w:rsidRPr="00924118" w:rsidRDefault="00924118" w:rsidP="00924118">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924118">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CAB9980" wp14:editId="7E2C9385">
-[...2 lines deleted...]
-            <wp:docPr id="27" name="Picture 27"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12C5F9E0" wp14:editId="77CB0F32">
+            <wp:extent cx="4569443" cy="2623931"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
+            <wp:docPr id="47" name="Picture 47"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4606996" cy="2645495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBF1DCA" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="5EAF197F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE6CAEB" w14:textId="73480F45" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="009F23D9" w:rsidP="0032322E">
+    <w:p w14:paraId="7E7200B7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Throughout the session, we will use the medicine wheel, or sacred circle, as a teaching tool to help workers understand and balance all aspects of health and safety in the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769255AD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">All four quadrants are in balance with each other. Each component is vital for worker health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EDCEF2" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">At the heart of the circle is the internal responsibility system, which includes responsibilities that employers and workers carry with them when on a work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2918EB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Each section will be explored from a workers’ perspective and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>provides</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> participants with relevant occupational health and safety information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FADC4A3" w14:textId="2102DCAD" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Participants, at the end of the webinar, will be able to</w:t>
+      </w:r>
+      <w:r w:rsidR="0032322E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0348A7" w14:textId="2DE0C908" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
+    <w:p w14:paraId="285D962E" w14:textId="1ACC4509" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> what occupational health and safety (OHS) legislation does and how it places obligations on employers, workers, and others to maintain occupational health and safety at the workplace</w:t>
+      </w:r>
+      <w:r w:rsidR="00467435">
         <w:t>,</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2B06F9BF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29572AF2" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="45A7EE60" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>rights and responsibilities of work site parties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10173D4A" w14:textId="67283311" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>tips on staying safe,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5670B87C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> health and safety tips for staying </w:t>
+      </w:r>
+      <w:r w:rsidR="00467435">
+        <w:t xml:space="preserve">healthy and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>safe, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6696FC46" w14:textId="2906840E" w:rsidR="002A0867" w:rsidRPr="00924118" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> and explore OHS resources and tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A04DAC9" w14:textId="77777777" w:rsidR="00924118" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="00924118">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="62FE9E96" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7463C518" w14:textId="7196A194" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 6) </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4615156E" w14:textId="2A62B074" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide 5) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328D2487" w14:textId="51509D33" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="008E5A20" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00860347">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="008E5A20">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27181C52" wp14:editId="630348E2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CAB9980" wp14:editId="7E2C9385">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="77" name="Picture 77"/>
+            <wp:docPr id="27" name="Picture 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E3EF4F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6BBF1DCA" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10607515" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="1DE6CAEB" w14:textId="73480F45" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="009F23D9" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...10 lines deleted...]
-          <w:numId w:val="8"/>
+      <w:r>
+        <w:t>This webinar is d</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">ivided into six </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>parts,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> we will introduce you to</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0348A7" w14:textId="2DE0C908" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...6 lines deleted...]
-    <w:p w14:paraId="2598E154" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r>
+        <w:t>Alberta’s OHS laws</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B06F9BF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">responsibilities and rights in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>OHS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>, with a focus on a workers’ role in health and safety,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A7EE60" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>tips on staying safe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5670B87C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>how to report incidents and injuries,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D623E32" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">the intricacies of workplace safety culture, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF8D323" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">where to find more information and resources about OHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C8D0C9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FE9E96" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75092629" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="5D16CC2A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B09DA24" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4EA341C5" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4402A2F8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="681F0C96" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3432E2BB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="5B82DAE9" w14:textId="2372AF23" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1F30E339" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Slide 6) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B5A6B0" w14:textId="77777777" w:rsidR="00924118" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32607CED" w14:textId="77777777" w:rsidR="0047576B" w:rsidRDefault="0047576B" w:rsidP="002A0867">
-[...49 lines deleted...]
-    <w:p w14:paraId="0B9F5640" w14:textId="22EE604F" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4615156E" w14:textId="2A62B074" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00860347">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1CE827" wp14:editId="59030AF1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27181C52" wp14:editId="630348E2">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Picture 6"/>
+            <wp:docPr id="77" name="Picture 77"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC7F6E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="31E3EF4F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C71A948" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="10607515" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">When we think about answering the question ‘what is the internal responsibility system?’ </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F77EE9F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+        <w:t>What is the internal responsibility system?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F784FC3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>Everyone within that community has responsibilities such as showing care, sharing knowledge and protecting health and safety at the workplace</w:t>
-[...77 lines deleted...]
-    <w:p w14:paraId="072A1E00" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Starting at the heart of the circle, let’s discover what the internal responsibility system is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2598E154" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="176C0EA8" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="75092629" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37F8DBA1" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="7B09DA24" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="020D7BD6" w14:textId="0B50DB47" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4402A2F8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+    </w:p>
+    <w:p w14:paraId="3432E2BB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F30E339" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32607CED" w14:textId="77777777" w:rsidR="0047576B" w:rsidRDefault="0047576B" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159F743C" w14:textId="77777777" w:rsidR="0047576B" w:rsidRDefault="0047576B" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3189B988" w14:textId="020073DA" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00622F6B">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 8) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A5463BC" w14:textId="7F3D860F" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Slide 7) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9F5640" w14:textId="22EE604F" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00924118">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:p>
+    <w:p w14:paraId="4F9082F4" w14:textId="3DEB0B4A" w:rsidR="00022114" w:rsidRPr="002A0867" w:rsidRDefault="00022114" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00022114">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764CDFA3" wp14:editId="7E2C6985">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1CE827" wp14:editId="59030AF1">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="48" name="Picture 48"/>
+            <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7282F678" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7ABC7F6E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C71A948" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Speaking notes:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25363BE7" w14:textId="4F4F1D8A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">When we think about answering the question ‘what is the internal responsibility system?’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">it is important that we view the workplace as a community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F77EE9F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2CA4CC62" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Everyone within that community has responsibilities such as showing care, sharing knowledge and protecting health and safety at the workplace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570A1DD5" w14:textId="02A196D0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="49419FAC" w14:textId="63AAD01B" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Employers have the</w:t>
+      </w:r>
+      <w:r w:rsidR="00924118">
+        <w:t xml:space="preserve"> greatest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> ability to determine how the work is carried out, by implementing work policies and procedures, and setting expectations at the work site. With these abilities come responsibilities. Employers have </w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t xml:space="preserve">many obligations under OHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00924118">
+        <w:t>laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A274693" w14:textId="5C5C490A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...89 lines deleted...]
-    <w:p w14:paraId="5C299B98" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Workers have less ability to control how work is carried </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>out, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> can still </w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t>participate meaningfully in workplace health and safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. Workers have control over </w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t>the way they work, such as f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>ollowing</w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t xml:space="preserve"> safety procedures and using required safety equipment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> Thus, workers also have obligatio</w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t>ns under the OHS legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCB5936" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072A1E00" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43430A0F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867"/>
-    <w:p w14:paraId="7DE5B43E" w14:textId="3862E7BC" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="176C0EA8" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...9 lines deleted...]
-    <w:p w14:paraId="3F078334" w14:textId="77777777" w:rsidR="00180863" w:rsidRPr="002A0867" w:rsidRDefault="00180863" w:rsidP="002A0867">
+    </w:p>
+    <w:p w14:paraId="37F8DBA1" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7040A3B5" w14:textId="2C54DE6A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB56AE" w:rsidP="002A0867">
+    <w:p w14:paraId="020D7BD6" w14:textId="0B50DB47" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Slide 8) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5463BC" w14:textId="7F3D860F" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00924118" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB56AE">
+      </w:pPr>
+      <w:r w:rsidRPr="00924118">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EE54B45" wp14:editId="4D8569D6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764CDFA3" wp14:editId="7E2C6985">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="29" name="Picture 29"/>
+            <wp:docPr id="48" name="Picture 48"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD55A40" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...4 lines deleted...]
-    <w:p w14:paraId="65F4410F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7282F678" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="6670C75F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25363BE7" w14:textId="4F4F1D8A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F9D6912" w14:textId="768F8BC0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>The internal responsibility system is the main philosophy in the creation of occupational health and safety law</w:t>
+      </w:r>
+      <w:r w:rsidR="00467435">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. The main idea is a shared responsibility for health and safety, according to degree of control. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA4CC62" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="24D49E0C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Wahkohtowin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> means everything is related. This Indigenous perspective acknowledges the importance of relationships in workplace health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49419FAC" w14:textId="63AAD01B" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> dependent on interconnectedness of workplace systems and relationships between work</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>site parties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00B467FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75975BAE" w14:textId="7461F126" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>At a workplace, kinship is displayed by</w:t>
+      </w:r>
+      <w:r w:rsidR="0032322E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA50604" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">developing good relationships, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E49F32" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">respecting workplace rules, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BC0F8A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>taking responsibility, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ACFAD2" w14:textId="767E30FB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>showing reciprocity</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t xml:space="preserve"> (giving back the respect and support we receive)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241F3464" w14:textId="3A280D4C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB56AE" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Throughout this webinar</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">, you will see how themes of relationships, responsibility, respect and reciprocity are interconnected to support workplace health and safety.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C299B98" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC00948" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="43430A0F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867"/>
+    <w:p w14:paraId="7DE5B43E" w14:textId="3862E7BC" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6130B73E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> (Slide 9) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F078334" w14:textId="77777777" w:rsidR="00180863" w:rsidRPr="002A0867" w:rsidRDefault="00180863" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24F2A62F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...63 lines deleted...]
-    <w:p w14:paraId="5FA43ED1" w14:textId="405305D6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D45D72" w:rsidP="002A0867">
+    <w:p w14:paraId="7040A3B5" w14:textId="2C54DE6A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB56AE" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB56AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C13AE32" wp14:editId="2A0E8AA2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EE54B45" wp14:editId="4D8569D6">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="7" name="Picture 7"/>
+            <wp:docPr id="29" name="Picture 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0AC5EC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00142242">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7AD55A40" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F4410F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2757BB17" w14:textId="3F4D53A0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="6670C75F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="6BB1185A" w14:textId="6B66CD20" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">In part, one we will explore Alberta’s OHS legislation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9D6912" w14:textId="768F8BC0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...108 lines deleted...]
-        <w:t>, or make referrals for prosecution</w:t>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Embedded into this section is the theme of relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45D72">
+        <w:t xml:space="preserve"> and kinship</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27714301" w14:textId="7525A9EC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="005826BF" w:rsidP="0032322E">
-[...31 lines deleted...]
-    <w:p w14:paraId="3F243FD3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="24D49E0C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB15FE9" w14:textId="6AD6EE2A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0BC00948" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6130B73E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F2A62F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE18B1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6265F9F1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3282DD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B73621" w14:textId="44A47A27" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 11) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BB95AD0" w14:textId="51431788" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00610592" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide 10) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA43ED1" w14:textId="405305D6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D45D72" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00610592">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00D45D72">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15EA8F94" wp14:editId="6292EC11">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C13AE32" wp14:editId="2A0E8AA2">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="9" name="Picture 9"/>
+            <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DDD06E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-      <w:pPr>
+    <w:p w14:paraId="3B0AC5EC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00142242">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1891D0F9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="2757BB17" w14:textId="3F4D53A0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2D0A9F19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Alberta’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14AAF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14AAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">is an important law that affects you as a worker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB1185A" w14:textId="6B66CD20" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>This law sets</w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t xml:space="preserve"> general</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> rules to protect and promote the health and safety of workers throughout Alberta.</w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t xml:space="preserve"> It sets out the general duties of regulated work site parties, such as employers, supervisors and workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04001AFA" w14:textId="3FC68A44" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="005826BF" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In Alberta, work site parties, such as employers,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> are required to follow the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14AAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14AAF">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>OHS Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0867">
-[...34 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> and regulations. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The main regulation is the OHS Code. The OHS Code specifies detailed technical standards and health and safety rules</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13179A0D" w14:textId="0898AA8C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">OHS legislation helps to reduce worker injuries. However, despite this legislation, in </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>203</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>workers died, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidR="00271347">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>831</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> workers were injured in Alberta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7DA52A" w14:textId="1C1D3B04" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">There is more to do to ensure that every worker can work in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AE">
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB56AE">
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E35F7D3" w14:textId="50FA201A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">The Government of Alberta can enforce OHS rules to ensure they are not broken. </w:t>
       </w:r>
       <w:r w:rsidR="005826BF">
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="607997CC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">OHS officers carry out work site inspection to monitor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005826BF">
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005826BF">
+        <w:t xml:space="preserve"> and they can take actions to enforce compliance. For instance, OHS officers can issue complian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>ce orders, administrative penalties</w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:t>, or make referrals for prosecution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27714301" w14:textId="7525A9EC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="005826BF" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, they </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">have authority to write </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">employers, supervisors or workers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>immediate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>, on the-spot tickets for specific contraventions of OHS legislation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>Ticket amounts can range from $100 to $500 per violation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, plus a victim surcharge</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F243FD3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C15E54" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6CB15FE9" w14:textId="6AD6EE2A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 12) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44E1962B" w14:textId="79D7C147" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide 11) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB95AD0" w14:textId="51431788" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00610592" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-        <w:rPr>
+      <w:r w:rsidRPr="00610592">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23785132" wp14:editId="59CFBA70">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15EA8F94" wp14:editId="6292EC11">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="16" name="Picture 16"/>
+            <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4ABC5A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="40DDD06E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57287C2C" w14:textId="014F0EE9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+    <w:p w14:paraId="1891D0F9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">The </w:t>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHS legislation helps ensure that workers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> safely return home and back to their community at the end of each day. Workplace health and safety rules lower the risk of workers getting seriously injured or killed on the job. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0A9F19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You as a worker should know that the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>OHS Act</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve"> applies to most employers in Alberta</w:t>
-[...103 lines deleted...]
-    <w:p w14:paraId="39EB433A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlines: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B86563B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>worker rights,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA6C83C" w14:textId="2F45863F" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="005826BF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>your general duties</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085C857C" w14:textId="4E45E639" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005826BF">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>general duties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your employer and others at the work site, have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stay healthy and safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607997CC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B995A39" w14:textId="77777777" w:rsidR="00264F49" w:rsidRDefault="00264F49">
+    <w:p w14:paraId="33C15E54" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4C819A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E14B68E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0023496C" w14:textId="77777777" w:rsidR="0032322E" w:rsidRDefault="0032322E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706149B5" w14:textId="10D84128" w:rsidR="002A0867" w:rsidRDefault="00264F49" w:rsidP="002A0867">
+    <w:p w14:paraId="6030A2C7" w14:textId="27123260" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Slide 12) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E1962B" w14:textId="79D7C147" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00110C8A">
+      <w:r w:rsidR="004A2091" w:rsidRPr="004A2091">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FF29470" wp14:editId="68354FBF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23785132" wp14:editId="59CFBA70">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="31" name="Picture 31"/>
+            <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7258ABC0" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...4 lines deleted...]
-    <w:p w14:paraId="4EC1D6CA" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="1D4ABC5A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D59EEE7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="57287C2C" w14:textId="014F0EE9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0032322E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t>From NAOSH.org -</w:t>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> applies to most employers in Alberta</w:t>
+      </w:r>
+      <w:r w:rsidR="0032322E">
+        <w:t>. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="0032322E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> there are exceptions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473075A8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">One exception can include employers in a federally regulated workplace and could include First Nations communities and activities that may be subject to follow the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291E876C" w14:textId="485F54C1" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Common examples of these federally regulated industries </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="00110C8A">
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> banks, aviation and airports, inter-provincial transportation, railways and pipelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD2EAC4" w14:textId="77777777" w:rsidR="0032322E" w:rsidRPr="00713895" w:rsidRDefault="0032322E" w:rsidP="0032322E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713895">
+        <w:t xml:space="preserve">There is also an exception for certain farming and ranching operations, if you are the owner, their family member or an unwaged person working at the farm or ranch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDA4876" w14:textId="772B49C8" w:rsidR="0032322E" w:rsidRPr="002A0867" w:rsidRDefault="0032322E" w:rsidP="0032322E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As well, there is an exemption from the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">OHS Act </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in relation to private dwellings, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525171">
+        <w:t>if a person who lives there is doing tasks for their own business, or personal work – such as household chores or repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – in, to or around the home. (But i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525171">
+        <w:t xml:space="preserve">f you are working from home for an outside employer, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073619A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Three hands forming an equilateral triangle portrays the three participating nations – Canada, the United States and Mexico – and symbolizes joint venture, cooperation and the commitment to the common goals shared by all occupational health and safety partners. The three sides stand for partnership of the three countries in this joint occupational health and safety venture, as well as all tripartite partnerships between business, labour and governments. The connected hands illustrate assistance and cooperation on many levels – from interpersonal relationships in the workplace to international</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D26F1F9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525171">
+        <w:t xml:space="preserve"> and Code apply.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EB433A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68410164" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4B995A39" w14:textId="77777777" w:rsidR="00264F49" w:rsidRDefault="00264F49">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706149B5" w14:textId="10D84128" w:rsidR="002A0867" w:rsidRDefault="00264F49" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1D3DC14A" w14:textId="77777777" w:rsidR="0047576B" w:rsidRDefault="0047576B" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Slide 13) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53485F91" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCDF98" w14:textId="77777777" w:rsidR="0047576B" w:rsidRDefault="0047576B" w:rsidP="002A0867">
-[...40 lines deleted...]
-    <w:p w14:paraId="320D7881" w14:textId="4F2DDC21" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="5F559C43" w14:textId="37581DB1" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00786F6C" w:rsidP="00110C8A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E14AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00F0752C">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D62B774" wp14:editId="3F24B256">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21185577" wp14:editId="3D93838F">
+            <wp:extent cx="4524292" cy="2705150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="10" name="Picture 10"/>
+            <wp:docPr id="960583244" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="960583244" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4534198" cy="2711073"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D4B88A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7258ABC0" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC1D6CA" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B87182" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00634679">
+    <w:p w14:paraId="7D59EEE7" w14:textId="2CE86714" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>The interconnectivity and importance of relationships in OHS is also exhibited</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t xml:space="preserve"> in the Safety and Health Week logo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6F4C1C" w14:textId="436F56D3" w:rsidR="00786F6C" w:rsidRPr="00A640D9" w:rsidRDefault="002A0867" w:rsidP="00786F6C">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EE746DE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">From </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>safetyandhealthweek.ca</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00EE7C09">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>colours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forming an equilateral triangle portray the three participating nations – Canada, the United States and Mexico – and symbolizes joint venture, cooperation and the commitment to the common goals shared by all occupational health and safety partners. The three sides stand for partnership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the three countries in this joint occupational health and safety venture, as well as all tripartite partnerships between business, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>labour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and governments. The connected </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>colours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00786F6C" w:rsidRPr="00F0752C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illustrate assistance and cooperation on many levels – from interpersonal relationships in the workplace to international exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D26F1F9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="00786F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753AC4BE" w14:textId="77777777" w:rsidR="000C60CC" w:rsidRDefault="000C60CC" w:rsidP="00786F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48119D21" w14:textId="77777777" w:rsidR="000C60CC" w:rsidRDefault="000C60CC" w:rsidP="00786F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E463D67" w14:textId="77777777" w:rsidR="000C60CC" w:rsidRPr="002A0867" w:rsidRDefault="000C60CC" w:rsidP="00786F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DF5004" w14:textId="1E7F2404" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...76 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 15) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="266ED41D" w14:textId="5F619F63" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide 14) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D7881" w14:textId="4F2DDC21" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F2C8875" wp14:editId="2A7BD522">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D62B774" wp14:editId="3F24B256">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="11" name="Picture 11"/>
+            <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CC2598" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="49D4B88A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="26CAEF85" w14:textId="1F95CAC7" w:rsidR="002A0867" w:rsidRPr="00634679" w:rsidRDefault="002A0867" w:rsidP="00634679">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B87182" w14:textId="5F9C30A8" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00634679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>Health and safe</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="525376BD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">In part two, we will cover some basic information about workplace responsibilities and rights, with a focus on how workers </w:t>
+      </w:r>
+      <w:r w:rsidR="00786F6C">
+        <w:t>can take an active role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> to keep a workplace healthy and safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE746DE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FF1E0E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="499686CB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6430E06A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="2EBDFE60" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421E40D6" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="49D4808A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAA3506" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="78541BE6" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C0F482" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0035807C" w14:textId="77777777" w:rsidR="00634679" w:rsidRDefault="00634679">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5781B7A3" w14:textId="5B41A3CB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 16</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="71955EBE" w14:textId="0CB4AEAC" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="00634679">
+        <w:t xml:space="preserve">(Slide 15) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266ED41D" w14:textId="5F619F63" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9DC1DF" wp14:editId="61234321">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F2C8875" wp14:editId="2A7BD522">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="12" name="Picture 12"/>
+            <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A609D0E" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+    <w:p w14:paraId="04CC2598" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40968084" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00634679" w:rsidP="00634679">
+    <w:p w14:paraId="26CAEF85" w14:textId="1F95CAC7" w:rsidR="002A0867" w:rsidRPr="00634679" w:rsidRDefault="002A0867" w:rsidP="00634679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...92 lines deleted...]
-      <w:r>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Health and safe</w:t>
+      </w:r>
+      <w:r w:rsidR="00634679">
+        <w:t xml:space="preserve">ty </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00634679">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00634679">
+        <w:t xml:space="preserve"> everyone’s responsibility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0867">
-[...93 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r w:rsidR="00634679">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>s authority and control increase, so do health and safety responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525376BD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FF1E0E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6430E06A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421E40D6" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAA3506" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C0F482" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7670E415" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EAF70F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48767AB4" w14:textId="7CCC333F" w:rsidR="00634679" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3066C4B7" w14:textId="0A205B9F" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>(Slide 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2606C10B" w14:textId="35D9B28A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002B4199" w:rsidP="002A0867">
+    <w:p w14:paraId="71955EBE" w14:textId="0CB4AEAC" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="00634679">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B4199">
+      <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36B5B762" wp14:editId="744908EF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A9DC1DF" wp14:editId="61234321">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="19" name="Picture 19"/>
+            <wp:docPr id="12" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C287858" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0A609D0E" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="679DAE65" w14:textId="14D205B5" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40968084" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00634679" w:rsidP="00634679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...9 lines deleted...]
-    <w:p w14:paraId="27383E39" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r>
+        <w:t xml:space="preserve">Work site parties share health and safety responsibilities at the work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3775E9A5" w14:textId="19ED5304" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...3 lines deleted...]
-    <w:p w14:paraId="33B7C8E8" w14:textId="6BD2AC72" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r>
+        <w:t xml:space="preserve">Regulated work site parties are defined in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671012">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41912453" w14:textId="33946AB5" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Cooperating with others to protect health and safety, reporting </w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="Bullets1"/>
+        <w:t xml:space="preserve">As a worker, you are a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regulated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">work site party, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">as are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>your supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B65A2" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="629EC1E7" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
+      <w:r w:rsidRPr="002A0867">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other regulated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">work site parties </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are suppliers, service providers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">owners, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contracting employers, prime contractors and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">temporary staffing agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E6DDC1" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Everyone shares responsibility for health and safety, according to their level of authority and control at the work</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">site. The more authority you have over a work site, the more responsibilities you have. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD61027" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>, if you wear two or more hats, you must fulfill the requirements of each.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4136763E" w14:textId="77777777" w:rsidR="00634679" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">For example, a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">supervisor is also a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>worker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and so they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> fulfill their legal obligations as a worker and as a supervisor.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61630CB3" w14:textId="77777777" w:rsidR="00634679" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00634679">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Knowing what your responsibilities are, and what the responsibilities of other work site parties are, can help you understand if the internal responsibility system is working well at your workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158CFDA9" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663AE332" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3940EED3" w14:textId="5E8D0251" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+    <w:p w14:paraId="628867E6" w14:textId="5CEC09A5" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00634679" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide 18) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B16E820" w14:textId="4AF42DE6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00CA6068" w:rsidP="002A0867">
+        <w:t>(Slide 17</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2606C10B" w14:textId="437A0DF2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00684D01" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6068">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00684D01">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47CDB1B2" wp14:editId="3926C485">
-[...2 lines deleted...]
-            <wp:docPr id="20" name="Picture 20"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C75E06B" wp14:editId="1F2746B9">
+            <wp:extent cx="4452730" cy="2500855"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="2040046678" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="2040046678" name="Picture 1" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4462349" cy="2506257"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D3D471" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6C287858" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4189AB19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00B71FDC">
+    <w:p w14:paraId="679DAE65" w14:textId="5685102E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Wahkohtowin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> in the workplace focuses on interconnectedness, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>a shared</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> responsibility and unity. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> worker</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> understand </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>their role and take an active part in their</w:t>
+      </w:r>
+      <w:r w:rsidR="00110C8A">
+        <w:t xml:space="preserve"> responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>, it helps create a</w:t>
+      </w:r>
+      <w:r w:rsidR="000C60CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">healthy and safe workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27383E39" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Everyone has a role to play and as a worker, you have certain responsibilities that you must follow </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> keep yourself and others safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B7C8E8" w14:textId="49CA978B" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Cooperating with others to protect health and safety, reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="003375EC">
+        <w:t>dangerous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> work, using and wearing </w:t>
+      </w:r>
+      <w:r w:rsidR="00110C8A">
+        <w:t>personal protective equipment (PPE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> when it is required and doing your part to prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> are a few of the legal responsibilities you must follow. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2E7E83" w14:textId="0073C020" w:rsidR="00B71FDC" w:rsidRPr="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These and some other key duties are on the slide, but it’s important to understand that there are other worker responsibilities in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">OHS Act </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and OHS Code, and that those may apply to you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F14911" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629EC1E7" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C6EB9A" w14:textId="12E0179E" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3940EED3" w14:textId="5E8D0251" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 19)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve">(Slide 18) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B16E820" w14:textId="4AF42DE6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00CA6068" w:rsidP="002A0867">
+      <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="008639EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00CA6068">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74AF78D6" wp14:editId="0ABBAEBE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47CDB1B2" wp14:editId="3926C485">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="45" name="Picture 45"/>
+            <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C89E9EB" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="00EA6836" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+    <w:p w14:paraId="08D3D471" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="562E16D3">
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="34827633" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4189AB19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">As a work site party, employers typically have the most responsibilities to ensure workplace health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34471EA3" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00876300">
-[...14 lines deleted...]
-        <w:pStyle w:val="Bullets1"/>
+      <w:r>
+        <w:t xml:space="preserve">Your employer is someone who employs you and others, including workers from a temporary staffing agency. An employer can also be a designated employer representative, especially in large companies, or an employer representative who is responsible for overseeing health and safety at the work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135A3334" w14:textId="208C2F09" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00401F85" w:rsidP="00B71FDC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...106 lines deleted...]
-        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Self-employed people are also employers. If you work for yourself, both employer and worker responsibilities apply to you, but you can modify them as necessary, because you’re only one person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100488C5" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2480F5C3" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A18599" w14:textId="3C26B1F8" w:rsidR="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="26C6EB9A" w14:textId="12E0179E" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 20</w:t>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:t>(Slide 19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38493BDA" w14:textId="0E51251B" w:rsidR="00B71FDC" w:rsidRDefault="008639EC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="001633E5">
+      <w:r w:rsidRPr="008639EC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59B310C2" wp14:editId="4596D63E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74AF78D6" wp14:editId="0ABBAEBE">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="44" name="Picture 44"/>
+            <wp:docPr id="45" name="Picture 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FD1A37" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6C89E9EB" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="00EA6836" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r w:rsidRPr="562E16D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34827633" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve"> defines supervisors as persons who have charge of a work site or authority over workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFD55C7" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...74 lines deleted...]
-    <w:p w14:paraId="692993F7" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">It’s the authority of the position that defines a supervisor, not their job title – and depending on the organization and type of work site, a supervisor may go by another name. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A few examples are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876300">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D05F34" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charge nurse, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E1124D" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">director, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6987E797" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">foreman, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCC80F9" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lead hand, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497C8043" w14:textId="03A3918D" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manager, </w:t>
+      </w:r>
+      <w:r w:rsidR="00725536">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48515FD5" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRPr="008A57B3" w:rsidRDefault="00B71FDC" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A57B3">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>team lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739D28F9" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ECC641" w14:textId="33561404" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
+    <w:p w14:paraId="10A18599" w14:textId="3C26B1F8" w:rsidR="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 21</w:t>
+        <w:t>(Slide 20</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217E6AEE" w14:textId="0AF63FC2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00251C8E" w:rsidP="002A0867">
+    <w:p w14:paraId="33864E29" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8EF296" w14:textId="60891973" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00684D01" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00251C8E">
+      <w:r w:rsidRPr="00684D01">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23F8A7E8" wp14:editId="154E2C20">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1802FFF5" wp14:editId="6FC60F6F">
+            <wp:extent cx="4572000" cy="2574681"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="30" name="Picture 30"/>
+            <wp:docPr id="1157977601" name="Picture 1" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1157977601" name="Picture 1" descr="A blue sign with white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4590757" cy="2585244"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D8FE19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="49FD1A37" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498C7CE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0DE392E4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Now that you know what your responsibilities are, did you know you had rights as a worker? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54360D4D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">Employers are responsible for work site health and safety and protecting you from the hazards of your job. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E86DF4F" w14:textId="64B14F57" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">All workers have the right to a safe, fair and healthy workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38A934DD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">They must also provide safety training, qualified supervision and resolve health and safety issues in a </w:t>
+      </w:r>
+      <w:r w:rsidR="00401F85">
+        <w:t>timely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4731D987" w14:textId="76966390" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>All workers have the right to:</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="339D80C5" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">Supervisors have specific health and safety responsibilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve">for the workers that they supervise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E72E562" w14:textId="57A6ECDC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="283"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="30AE5D8A" w14:textId="0FE54C3E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C25221" w:rsidP="00B71FDC">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">They are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve">making sure you follow health and safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">rules and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00401F85">
+        <w:t>laws, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve"> know the hazards in your work area. They </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00401F85">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">report health and </w:t>
+      </w:r>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve">safety concerns to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00401F85">
+        <w:t>employer, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve"> make sure that no-one they supervise engages in or is subject to workplace </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="00401F85">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D6DC88" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="283"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="74BCA897" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Both supervisor and employer responsibilities are important for your health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D52992" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692993F7" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7605B696" w14:textId="33E45D95" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
+    <w:p w14:paraId="07ECC641" w14:textId="33561404" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 22</w:t>
+        <w:t>(Slide 21</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543A9120" w14:textId="3A84687A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00251C8E" w:rsidP="002A0867">
+    <w:p w14:paraId="217E6AEE" w14:textId="0AF63FC2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00251C8E" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00251C8E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04A8DED9" wp14:editId="5D79EC18">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23F8A7E8" wp14:editId="154E2C20">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="38" name="Picture 38"/>
+            <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DE638C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="09D8FE19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9DD36B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6498C7CE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">The right to know means you have a right to be informed of the hazards of your job and be provided with safety information, instructions, training and supervision. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04C47662" w14:textId="16968281" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">Now that you know what your responsibilities are, did you know you had rights as a worker? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54360D4D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>The right to participate allows you to become an active member, advocate and participant in the health and safety at your workplace. Participation can include joining the health and safety committee, or becoming a health and safety representative. Participation can also be a conversation with coworkers and supervisors about hazards and</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7FFE3E27" w14:textId="3C63E89A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">All workers have the right to a safe, fair and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A934DD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">The right to refuse is a critical right in protecting your </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="2539B014" w14:textId="77777777" w:rsidR="00570E57" w:rsidRDefault="00570E57">
+        <w:t>All workers have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5DDFB8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Know about the hazards of their job or at their workplace, and how to eliminate or control those hazards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025C8318" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Participate meaningfully in health and safety activities, including expressing health and safety concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321DDCC0" w14:textId="25ADD02E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Refuse dangerous work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25221">
+        <w:t>, if there is a serious and immediate threat to health and safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339D80C5" w14:textId="39D99E65" w:rsidR="00B71FDC" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">You should not be afraid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>ask</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> questions, express concerns or voice the right to refuse </w:t>
+      </w:r>
+      <w:r w:rsidR="003375EC">
+        <w:t>dangerous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> work. Your employer cannot take disciplinary action against you for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25221">
+        <w:t xml:space="preserve">acting in compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A11EF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OHS Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">, regulations or Code. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25221">
+        <w:t>A few examples of disciplinary action are firing</w:t>
+      </w:r>
+      <w:r w:rsidR="003B72D4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25221">
+        <w:t xml:space="preserve"> demoting or transferring you, or changing your work hours in any way that negatively affects you. Threatening to take actions like these is also disciplinary action. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AE5D8A" w14:textId="0FE54C3E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C25221" w:rsidP="00B71FDC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No-one can take any action or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>threaten</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> action that negatively affects your employment for exercising your rights or carrying out your responsibilities under the OHS laws. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BCA897" w14:textId="77777777" w:rsidR="00B71FDC" w:rsidRDefault="00B71FDC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4663348B" w14:textId="03350CD3" w:rsidR="002A0867" w:rsidRDefault="00570E57" w:rsidP="002A0867">
+    <w:p w14:paraId="7605B696" w14:textId="33E45D95" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00B71FDC" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 23</w:t>
+        <w:t>(Slide 22</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">)  </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="66E39AF3" w14:textId="2EAFFD7E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543A9120" w14:textId="3A84687A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00251C8E" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E14AAF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00251C8E">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="309C8CDD" wp14:editId="00D4B5B5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04A8DED9" wp14:editId="5D79EC18">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="13" name="Picture 13"/>
+            <wp:docPr id="38" name="Picture 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="65DE638C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9DD36B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">The right to know means you have a right to be informed of the hazards of your job and be provided with safety information, instructions, training and supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C47662" w14:textId="13DAA5B6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>The right to participate allows you to become an active member, advocate and participat</w:t>
+      </w:r>
+      <w:r w:rsidR="003B72D4">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>the health</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> and safety at your workplace. Participation can include joining the health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>committee, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> becoming a health and safety representative. Participation can also be a conversation with coworkers and supervisors about hazards and</w:t>
+      </w:r>
+      <w:r w:rsidR="007A11EF">
+        <w:t xml:space="preserve"> health and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> safety on the job. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFE3E27" w14:textId="3C63E89A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">The right to refuse is a critical right in protecting your </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11EF">
+        <w:t xml:space="preserve">health and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">safety from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>a dangerous condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> or present </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>hazard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> on the job. Using this right is serious and should not be used as a routine method to solve workplace problems. The refusal process has steps you should be familiar with if you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> use the right to refuse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D34873E" w14:textId="77777777" w:rsidR="00570E57" w:rsidRDefault="00570E57" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2539B014" w14:textId="77777777" w:rsidR="00570E57" w:rsidRDefault="00570E57">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663348B" w14:textId="03350CD3" w:rsidR="002A0867" w:rsidRDefault="00570E57" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 23</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7247546E" w14:textId="77777777" w:rsidR="00C85F4E" w:rsidRPr="002A0867" w:rsidRDefault="00C85F4E" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E39AF3" w14:textId="2EAFFD7E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E14AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="309C8CDD" wp14:editId="00D4B5B5">
+            <wp:extent cx="4572638" cy="2572109"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572638" cy="2572109"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="44BC500B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075781D4" w14:textId="52ECC068" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:t>Part three</w:t>
       </w:r>
@@ -5142,165 +5819,170 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="0D4740A2">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:273.5pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
-            <v:imagedata r:id="rId32" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:273.8pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId33" o:title=""/>
             <w10:bordertop type="single" width="4" shadow="t"/>
             <w10:borderleft type="single" width="4" shadow="t"/>
             <w10:borderbottom type="single" width="4" shadow="t"/>
             <w10:borderright type="single" width="4" shadow="t"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1722686605" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839571238" r:id="rId34"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC02841" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD53A21" w14:textId="2A8186D8" w:rsidR="002A0867" w:rsidRPr="003E59CB" w:rsidRDefault="003E59CB" w:rsidP="003E59CB">
+    <w:p w14:paraId="2FD53A21" w14:textId="1D6312C7" w:rsidR="002A0867" w:rsidRPr="00DA1CC5" w:rsidRDefault="003E59CB" w:rsidP="00DA1CC5">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Did you know? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5" w:rsidRPr="00825928">
+        <w:t>In 2024, male workers represented most of the fatality claims (94 per cent). Male workers were 13 times as likely to have a fatal injury than female workers.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5" w:rsidRPr="00DA1CC5">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2223C8C6" w14:textId="7C7F039E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">often due to inexperience, lack of training and a hesitancy to ask questions. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85D39">
+        <w:t>Sprains, strains and tears continued to be the most common injury group (54 per cent)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DA2407" w14:textId="3CEAF936" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve">The Alberta OHS resource portal has resources for both </w:t>
       </w:r>
       <w:r w:rsidR="008676D9">
         <w:t>older</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve"> and young workers. Visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="002A0867">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>ohs-pubstore.labour.alberta.ca/i-am-a</w:t>
+          <w:t>ohs-pubstore.labour.alberta.ca/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="002A0867">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="002A0867">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>-am-a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve"> to find these.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A5010D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve">Additional information on health, safety and employment standards, for new and young workers, and for their employers, supervisors, parents and teachers can be found on the Young Worker Safety OHS page </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="002A0867">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.alberta.ca/young-workers.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A46BFE" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
@@ -5352,7177 +6034,7824 @@
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236CD011" w14:textId="01FE2E68" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00580205" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00580205">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F46FCDD" wp14:editId="315F5CCA">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="63" name="Picture 63"/>
-            <wp:cNvGraphicFramePr>
-[...162 lines deleted...]
-            <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1911A610" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-      <w:pPr>
+    <w:p w14:paraId="2076DCD7" w14:textId="35132689" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="008676D9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7025"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="551C784C" w14:textId="10F998FA" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidR="008676D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B02F495" w14:textId="128D5A64" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Whether new to the job or a seasoned employee, all workers should ask questions in order to stay </w:t>
+        <w:t xml:space="preserve">The first safety tip that workers should embrace to keep </w:t>
       </w:r>
       <w:r w:rsidR="008676D9">
         <w:t>healthy</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008676D9">
         <w:t>safe</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">. </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="2CD7952C" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+        <w:t xml:space="preserve"> is asking questions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C98DD2" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC06067" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+    <w:p w14:paraId="6A5C0CEF" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E192E3" w14:textId="773CCE17" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="744160B5" w14:textId="5C52AA4C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 2</w:t>
+        <w:t>(Sli</w:t>
       </w:r>
       <w:r w:rsidR="00C70529">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>de 26</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BB4987" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
-[...10 lines deleted...]
-    <w:p w14:paraId="12CCE6BC" w14:textId="49C287F7" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00580205" w:rsidP="002A0867">
+    <w:p w14:paraId="0B280342" w14:textId="47DD84E9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="008676D9" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00580205">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46E6F994" wp14:editId="26017D5B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1840AB39" wp14:editId="03F5759D">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="64" name="Picture 64"/>
+            <wp:docPr id="33" name="Picture 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BC6CB9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="1911A610" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA3D86A" w14:textId="63E5111E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="551C784C" w14:textId="10F998FA" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Understanding </w:t>
+        <w:t xml:space="preserve">Whether new to the job or a seasoned employee, all workers should ask questions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> stay </w:t>
       </w:r>
       <w:r w:rsidR="008676D9">
-        <w:t>and knowing what</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="291BA405" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008676D9">
+        <w:t>safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403FD633" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Changes happen in the workplace regularly. Some changes involve procedures and policies, new equipment, supervisory shifts and industry standards. These changes could result in new rules for workers to follow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C092D27" w14:textId="508513FD" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>This slide gives examples of the kind of questions you can ask to do your job safely, without getting hurt or sick from carrying out your work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5CA009" w14:textId="3C9819C9" w:rsidR="00292913" w:rsidRPr="002A0867" w:rsidRDefault="00292913" w:rsidP="00292913">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can ask your employer, supervisor, but also co-workers, union representatives (if you have one), or a member of your HSC or your HS representative (if you have one).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD7952C" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC06067" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF1505" w14:textId="2E5EC5A0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="00C70529">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="32E192E3" w14:textId="773CCE17" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 28</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>(Slide 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08964825" w14:textId="741DDEE6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C9587E" w:rsidP="002A0867">
+    <w:p w14:paraId="72BB4987" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CCE6BC" w14:textId="49C287F7" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00580205" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C9587E">
+      <w:r w:rsidRPr="00580205">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38FD222E" wp14:editId="621505AB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46E6F994" wp14:editId="26017D5B">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="15" name="Picture 15"/>
+            <wp:docPr id="64" name="Picture 64"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085A796E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="59BC6CB9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F1171A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="2CA3D86A" w14:textId="63E5111E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Hazards are at every workplace. Some are hidden while others are easily identifiable. </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="5934C50F" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+        <w:t xml:space="preserve">Understanding </w:t>
+      </w:r>
+      <w:r w:rsidR="008676D9">
+        <w:t>and knowing what</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> hazards are at your work is the second safety tip for workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6B4A87" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="002A0867" w:rsidP="00C70529">
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291BA405" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F9244" w14:textId="401C7A06" w:rsidR="00C667B1" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="47BF1505" w14:textId="2E5EC5A0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 29</w:t>
+        <w:t>(Slide 28</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58864474" w14:textId="010BBF48" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C667B1" w:rsidP="002A0867">
+    <w:p w14:paraId="08964825" w14:textId="741DDEE6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C9587E" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C667B1">
+      <w:r w:rsidRPr="00C9587E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AB5E248" wp14:editId="6EB6B5AD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38FD222E" wp14:editId="621505AB">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="65" name="Picture 65"/>
+            <wp:docPr id="15" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FCE950" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="085A796E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8F78D4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+    <w:p w14:paraId="11F1171A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">There are categories of hazards that we can go over to learn how to identify a hazard in the workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="711B43E4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+        <w:t xml:space="preserve">Hazards are at every workplace. Some are hidden while others are easily identifiable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69100561" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>Hazards are usually categorized as</w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="515E74E4" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+        <w:t>Hazards can cause injury, illness or death, which is why it is important that all workers know what the hazards of their job are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B5D1D4" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="242C50EE" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+    <w:p w14:paraId="5934C50F" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3585B79D" w14:textId="6967B2B2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="019F9244" w14:textId="401C7A06" w:rsidR="00C667B1" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="65E1DB93" w14:textId="3EBF97F3" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+        <w:t>(Slide 29</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58864474" w14:textId="010BBF48" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C667B1" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E14AAF">
+      <w:r w:rsidRPr="00C667B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57352D0D" wp14:editId="2E0E3B84">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AB5E248" wp14:editId="6EB6B5AD">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="14" name="Picture 14"/>
+            <wp:docPr id="65" name="Picture 65"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B17291" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="31FCE950" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4684E830" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4E8F78D4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Physical hazards are often easily spotted, such as an object in the middle of a walkway that could cause a person to trip or machinery that requires skilled training to use. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73CC4629" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">There are categories of hazards that we can go over to learn how to identify a hazard in the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711B43E4" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Physical hazards can also include working in extreme cold or heat, sitting for long periods at an improperly fitted workspace and even driving for work. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FD00AE2" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+        <w:t>Hazards are usually categorized as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E086ABA" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>physical,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F346CC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>biological,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EFE92A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>chemical, and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD096B2" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>psychosocial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515E74E4" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5606D684" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+    <w:p w14:paraId="242C50EE" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26774176" w14:textId="31165BD8" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+    <w:p w14:paraId="3585B79D" w14:textId="6967B2B2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 31</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3065EFC9" w14:textId="10BF7293" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+        <w:t>(Slide</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E1DB93" w14:textId="3EBF97F3" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B9B2C39" wp14:editId="2AFC50BD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57352D0D" wp14:editId="2E0E3B84">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="25" name="Picture 25"/>
+            <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51ACD094" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="24B17291" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA49816" w14:textId="5AA362C6" w:rsidR="001415CB" w:rsidRDefault="001415CB" w:rsidP="002A0867">
+    <w:p w14:paraId="4684E830" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6DCAA072" w14:textId="36A7120C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Physical hazards are often easily spotted, such as an object in the middle of a walkway that could cause a person to trip or machinery that requires skilled training to use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CC4629" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Bacteria, viruses, fungi and mold are </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="67B0138F" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+        <w:t xml:space="preserve">Physical hazards can also include working in extreme cold or heat, sitting for long periods at an improperly fitted workspace and even driving for work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD00AE2" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5606D684" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7934EFB9" w14:textId="2A352F17" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="26774176" w14:textId="31165BD8" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 3</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t>(Slide 31</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D9E0B" w14:textId="63AA24D6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="3065EFC9" w14:textId="10BF7293" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11540BCC" wp14:editId="605553B8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B9B2C39" wp14:editId="2AFC50BD">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="26" name="Picture 26"/>
+            <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E4F5A6" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="51ACD094" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B09947" w14:textId="0538C9B3" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6CA49816" w14:textId="5AA362C6" w:rsidR="001415CB" w:rsidRDefault="001415CB" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...15 lines deleted...]
-    <w:p w14:paraId="49F50691" w14:textId="6D516D05" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00267D73" w:rsidP="002A0867">
+      <w:r>
+        <w:t xml:space="preserve">Exposure to biological hazards can be harmful to your health. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCAA072" w14:textId="36A7120C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="5809D758" w14:textId="452FA1DC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Bacteria, viruses, fungi and mold are </w:t>
+      </w:r>
+      <w:r w:rsidR="001415CB">
+        <w:t>some examples of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> biological hazards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ECD3AD" w14:textId="6693792A" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">In every workplace where hazardous products are used, your employer must ensure that these products are labelled properly and that safety data sheets (SDSs) are available. The workplace hazardous material information system (WHMIS) requires that workers are trained on the hazards and </w:t>
-[...142 lines deleted...]
-    <w:p w14:paraId="5CEBB272" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidR="001415CB">
+        <w:t>imal and pest waste exposure can also be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> harmful for your health.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268F2765" w14:textId="7FBE47AA" w:rsidR="001415CB" w:rsidRPr="002A0867" w:rsidRDefault="001415CB" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Some hazards can fit into one or more </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>category</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. For example</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a needle could be first identified as a physical hazard, but could also carry bodily fluids, which is a biological hazard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B0138F" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1913053D" w14:textId="7103A520" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+    <w:p w14:paraId="7934EFB9" w14:textId="2A352F17" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 33</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="09BCBB5F" w14:textId="586DD5C4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+        <w:t>(Slide 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703D9E0B" w14:textId="63AA24D6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08AEB23F" wp14:editId="30F8DFE6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11540BCC" wp14:editId="605553B8">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="28" name="Picture 28"/>
+            <wp:docPr id="26" name="Picture 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286CE68F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="06E4F5A6" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D5B484" w14:textId="2F80B272" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="18B09947" w14:textId="0538C9B3" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Psychosocial hazards can include stress, shift work, fatigue, isolated work, harassment or bullying and violence. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullets1"/>
+        <w:t xml:space="preserve">Chemicals are commonly found in every workplace. From cleaning solutions to aerosols, these </w:t>
+      </w:r>
+      <w:r w:rsidR="00267D73">
+        <w:t>products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> present </w:t>
+      </w:r>
+      <w:r w:rsidR="00267D73">
+        <w:t xml:space="preserve">potential chemical hazards. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F50691" w14:textId="6D516D05" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00267D73" w:rsidP="002A0867">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC4A7C">
-[...14 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">Byproduct waste and gases </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">possible </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>chemical hazards that can cause long-term impacts to health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5809D758" w14:textId="452FA1DC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>In every workplace where hazardous products are used, your employer must ensure that these products are labelled properly and that safety data sheets (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>SDSs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>) are available. The workplace hazardous material information system (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">) requires that workers are trained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> the hazards and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>use of hazardous products</w:t>
+      </w:r>
+      <w:r w:rsidR="00267D73">
+        <w:t xml:space="preserve"> in their workplace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C972FAD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="008676D9" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note to facilitator.  If asked about requirements for consumer products…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0CB81F" w14:textId="3ED31FE2" w:rsidR="002A0867" w:rsidRPr="008676D9" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consumer products </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>are those products that can be purchased in a store and are generally intended to be used in the home. They often include cleaning products</w:t>
+      </w:r>
+      <w:r w:rsidR="00267D73">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adhesives. These products are labelled according to other legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00267D73">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267D73">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457B317A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...10 lines deleted...]
-    <w:p w14:paraId="21A5AEB8" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+    <w:p w14:paraId="4600408C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="008676D9" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A comprehensive chemical safety program would include both hazardous products as regulated by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>WHMIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008676D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="24"/>
+        </w:rPr>
+        <w:t>, and any other products that a worker may be exposed to (which includes consumer products). Workers should still receive education and training on the safe use of these products.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008676D9" w:rsidDel="00204CFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F589474" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06309359" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+    <w:p w14:paraId="5CEBB272" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532D9AAF" w14:textId="76E1CE1A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
+    <w:p w14:paraId="1913053D" w14:textId="7103A520" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 34</w:t>
+        <w:t>(Slide 33</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17941ED1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BCBB5F" w14:textId="586DD5C4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...224 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11AFD45B" wp14:editId="2172555E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08AEB23F" wp14:editId="30F8DFE6">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="32" name="Picture 32"/>
+            <wp:docPr id="28" name="Picture 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47"/>
+                    <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4911446B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...4 lines deleted...]
-    <w:p w14:paraId="367AA313" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="286CE68F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CEE074" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
+    <w:p w14:paraId="74D5B484" w14:textId="2F80B272" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Psychosocial hazards can include stress, shift work, fatigue, isolated work, harassment or bullying and violence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058E8FB5" w14:textId="7A11C120" w:rsidR="00C70529" w:rsidRPr="00A640D9" w:rsidRDefault="00DA1CC5" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C820E9D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529" w:rsidRPr="00EC4A7C">
+        <w:t>acism</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, discrimination and lateral violence are also</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529" w:rsidRPr="00EC4A7C">
+        <w:t>sychosocial hazard</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70529">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457B317A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="623AF847" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="0005306E" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Psychosocial hazards are just as harmful to your well-being, as the other hazard categories we identified and can harm your physical as well as mental health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A5AEB8" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B4EEF8" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="0005306E">
+    <w:p w14:paraId="06309359" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B7A9E9" w14:textId="3BAAA699" w:rsidR="002A0867" w:rsidRDefault="0005306E" w:rsidP="002A0867">
+    <w:p w14:paraId="532D9AAF" w14:textId="76E1CE1A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C70529" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 36</w:t>
+        <w:t>(Slide 34</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC61520" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="17941ED1" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:object w:dxaOrig="5400" w:dyaOrig="3030" w14:anchorId="5183AD07">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:270pt;height:151.5pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId46" o:title=""/>
+            <w10:bordertop type="single" width="4" shadow="t"/>
+            <w10:borderleft type="single" width="4" shadow="t"/>
+            <w10:borderbottom type="single" width="4" shadow="t"/>
+            <w10:borderright type="single" width="4" shadow="t"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Slide.12" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1839571239" r:id="rId47"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286EF957" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44604809" w14:textId="2DBC1144" w:rsidR="002A0867" w:rsidRDefault="00267D73" w:rsidP="00C70529">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Part 2 of the OHS Code gives employers basic rules for hazard assessment, elimination and control rules. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EF2530" w14:textId="363D4717" w:rsidR="00267D73" w:rsidRPr="002A0867" w:rsidRDefault="00267D73" w:rsidP="00C70529">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Employers must eliminate a hazard, if that’s reasonably practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4999C8" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If not, they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> control the hazard, following the hierarchy of controls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119D7270" w14:textId="63AAD345" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Engineering controls are the first choice. They isolate people from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a hazard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. They’re the best way to prevent illness or injury, if a hazard can’t be eliminated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603BF1ED" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some examples of engineering controls are equipment guards, ventilation systems for exhaust, or hoists and cranes that lift heavy loads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BCF69F" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Administrative controls change the way people work. They’re the next best option, if a hazard can’t be eliminated and engineering controls aren’t possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4E36AF" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Some common administrative controls are safe work practices and procedures, safety training, worker supervision and signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594BA68" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personal protective equipment (PPE) is the employer’s third line of defense. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BFF1AA" w14:textId="0461E863" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">PPE can include eye protection, approved footwear, safety harnesses, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04EDF">
+        <w:t>cut-resistant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gloves, reflective vests and hard hats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA6BDFB" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">But it’s only effective if workers use it properly, so employers must provide thorough and proper PPE training. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD31B01" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529" w:rsidP="00C70529">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a hazard can’t be eliminated or controlled by a single control method, employers can use a combination of engineering controls, administrative controls and PPE to provide better worker health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206B5CF" w14:textId="77777777" w:rsidR="00C70529" w:rsidRDefault="00C70529">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E75B87F" w14:textId="358DC0FF" w:rsidR="002A0867" w:rsidRPr="00E14AAF" w:rsidRDefault="00C70529" w:rsidP="00E14AAF">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="60FE32C6" w14:textId="12211C75" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 35</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2533A36D" w14:textId="60ED7BB6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05FD1E3B" wp14:editId="5A7D7CD2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11AFD45B" wp14:editId="2172555E">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="35" name="Picture 35"/>
+            <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EEBBAF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4911446B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367AA313" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA2F5AC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+    <w:p w14:paraId="19CEE074" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">The third safety tip is about recognizing, understanding and not causing or participating in harassment and violence in your workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65B7C42A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+        <w:t>Hazard assessments and controls help build safe and healthy workplaces. They are at the core of every organization’s occupational health and safety program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30857FBC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Harassment and violence can cause serious injury and illness. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55ED62B0" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+        <w:t xml:space="preserve">Employers must protect workers by eliminating or controlling hazards at the workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C820E9D" w14:textId="07CE17C8" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0EEFD534" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Speak out if you feel something is not safe and talk to your supervisor </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>if you see</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>uncontrolled hazards</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7477632A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Hazards could have serious consequences </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> your health and safety. Respect should be given to hazards at the work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23244310" w14:textId="0873154C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C70529">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">You can show </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>positive</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">actions by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412D7994" w14:textId="4204BC95" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Comments about someone’s race, religious or spiritual beliefs, colour, physical disability, mental disability, age, ancestry, place of origin, marital status, source of income, family status, gender, gender identity, gender expression and sexual orientation. </w:t>
-[...9 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>the practices in place to keep you safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089E0886" w14:textId="4AC36DE7" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...10 lines deleted...]
-        <w:ind w:hanging="357"/>
+      <w:r>
+        <w:t>staying engaged during</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> workplace training, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B9A36B" w14:textId="465C2596" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...10 lines deleted...]
-        <w:ind w:hanging="357"/>
+      <w:r>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">alert and speaking up if something isn’t right, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF1630" w14:textId="581AD032" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...17 lines deleted...]
-    <w:p w14:paraId="23100A62" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r>
+        <w:t>staying focused and present while</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> performing work tasks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623AF847" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="0005306E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...8 lines deleted...]
-    <w:p w14:paraId="3A3DA99D" w14:textId="7943CBEF" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="0005306E" w:rsidP="002A0867">
+    </w:p>
+    <w:p w14:paraId="25B4EEF8" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="0005306E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B7A9E9" w14:textId="3BAAA699" w:rsidR="002A0867" w:rsidRDefault="0005306E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 37</w:t>
+        <w:t>(Slide 36</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA0CB44" w14:textId="4051FC20" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
-      <w:pPr>
+    <w:p w14:paraId="1CC61520" w14:textId="60AA2B01" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="002946A3" w:rsidP="002946A3">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002946A3">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="pa-IN"/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="244240AE" wp14:editId="1CB810A8">
-[...2 lines deleted...]
-            <wp:docPr id="37" name="Picture 37"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B40BC59" wp14:editId="6A6F4AAA">
+            <wp:extent cx="4206240" cy="2358370"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
+            <wp:docPr id="898306954" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="898306954" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4278039" cy="2398626"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A2EABD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-      <w:pPr>
+    <w:p w14:paraId="60FE32C6" w14:textId="3AC3995B" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EEBBAF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461411E0" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+    <w:p w14:paraId="6BA2F5AC" w14:textId="488CDC09" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Workplaces must be free of harassment and violence. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AFEA794" w14:textId="214EC9C6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+        <w:t xml:space="preserve">The third safety tip is about recognizing, understanding and not causing or participating in </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B7C42A" w14:textId="221261C1" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002946A3" w:rsidP="0005306E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...2 lines deleted...]
-      <w:r w:rsidR="003D4F2F">
+      <w:r>
+        <w:t>Violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> can cause serious injury and illness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ED62B0" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Harassment can include behavior often associated with bullying such as, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEFD534" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Comments about someone’s race, religious or spiritual beliefs, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>colour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">, physical disability, mental disability, age, ancestry, place of origin, marital status, source of income, family status, gender, gender identity, gender expression and sexual orientation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D2E883" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>It also includes being asked for sexual favors or having someone make sexual advances towards you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332E9B0B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Violence in the workplace can include threatened, attempted or actual conduct of a person that causes or is likely to cause physical or psychological injury or harm which can include domestic or sexual violence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFECA58" w14:textId="41CDFE28" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Besides racism and discrimination</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A83">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>ithin Indigenous communities</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3B33">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> may be expressed laterally, or peer to peer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A5412C" w14:textId="1DCA44D4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">This violence can include </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> the mentioned </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666F8D23" w14:textId="57FEF3EF" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
-[...65 lines deleted...]
-    <w:p w14:paraId="6FBAC48B" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+    <w:p w14:paraId="23100A62" w14:textId="77777777" w:rsidR="0005306E" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-    <w:p w14:paraId="606F0CFD" w14:textId="34257114" w:rsidR="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B118D4F" w14:textId="77777777" w:rsidR="006B3B33" w:rsidRDefault="006B3B33" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="1B6FEBA7" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    </w:p>
+    <w:p w14:paraId="3A3DA99D" w14:textId="7943CBEF" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="0005306E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1F5234A8" w14:textId="5BB339DE" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 37</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA0CB44" w14:textId="7DE905F0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002946A3" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E14AAF">
+      <w:r w:rsidRPr="002946A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05BFEFF7" wp14:editId="2F6582F1">
-            <wp:extent cx="4572638" cy="2572109"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30858D70" wp14:editId="2DC481F2">
+            <wp:extent cx="4238045" cy="2387975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="49" name="Picture 49"/>
+            <wp:docPr id="1471102692" name="Picture 1" descr="A white and blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1471102692" name="Picture 1" descr="A white and blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4251832" cy="2395743"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBAD657" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="35A2EABD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2DBDA21F" w14:textId="6A5CC929" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461411E0" w14:textId="78CF19C5" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In part four, we will cover how to take action so that </w:t>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Workplaces must be free of </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFEA794" w14:textId="52B5C791" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Employers must address </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3B33">
+        <w:t xml:space="preserve">violence and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>harassment at the work site to ensure workers are not subject to, or do not participate in, violence</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3B33">
+        <w:t xml:space="preserve"> or harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> at the work site</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4F2F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F8D23" w14:textId="2EA3C00C" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>You must not cause or participate in violence</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3B33">
+        <w:t xml:space="preserve"> or harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. Workers must also follow their employers’ </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> prevention plan</w:t>
       </w:r>
       <w:r w:rsidR="007851BD">
-        <w:t xml:space="preserve">injuries, illnesses or incidents are properly reported. We’ll also look at how to notify OHS about concerns. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">s. The plans must include policies and procedures and employers must keep them current. Employers also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007851BD">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007851BD">
+        <w:t xml:space="preserve"> make sure workers are training in the plan, and how to recognize </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="007851BD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE0EC6A" w14:textId="2C554E8E" w:rsidR="007851BD" w:rsidRDefault="007851BD" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If your workplace has a health and safety committee or representative, your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> consult them when </w:t>
+      </w:r>
+      <w:r w:rsidR="00264F49">
+        <w:t xml:space="preserve">developing, implementing and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reviewing the prevention plans. If no health and safety committee or representative is required in your workplace, your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> consult with affected workers instead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F1CF95" w14:textId="5B0B4CB9" w:rsidR="007851BD" w:rsidRDefault="00264F49" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>More</w:t>
+      </w:r>
+      <w:r w:rsidR="007851BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5DAD1F62" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidR="002946A3">
+        <w:t>violence and harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="007851BD">
+        <w:t xml:space="preserve"> requirements are set out in Part 27 of the OHS Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FF8FA8" w14:textId="372DAC23" w:rsidR="007851BD" w:rsidRPr="002A0867" w:rsidRDefault="007851BD" w:rsidP="0005306E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This part of the code also contains additional requirements for retail fuel and convenience store worker safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBAC48B" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-    <w:p w14:paraId="08AC5812" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CE91F2" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A27D9B9" w14:textId="027A132A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+    <w:p w14:paraId="606F0CFD" w14:textId="34257114" w:rsidR="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 39</w:t>
+        <w:t>(Slide 38</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D87A8E" w14:textId="24F2395E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+    <w:p w14:paraId="1B6FEBA7" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5234A8" w14:textId="5BB339DE" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00E14AAF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B8F9A32" wp14:editId="4F1B6234">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05BFEFF7" wp14:editId="2F6582F1">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="50" name="Picture 50"/>
+            <wp:docPr id="49" name="Picture 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE26617" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="2FBAD657" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3473454A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBDA21F" w14:textId="6A5CC929" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="762BBD27" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">In part four, we will cover how to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> so that </w:t>
+      </w:r>
+      <w:r w:rsidR="007851BD">
+        <w:t xml:space="preserve">injuries, illnesses or incidents are properly reported. We’ll also look at how to notify OHS about concerns. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAD1F62" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="0067288A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AC5812" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B80130F" w14:textId="45EA4DDB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="5A27D9B9" w14:textId="027A132A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(S</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5B6807EE" w14:textId="60F38126" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00A8370C" w:rsidP="002A0867">
+        <w:t>(Slide 39</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D87A8E" w14:textId="24F2395E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A8370C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E14AAF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78AE693D" wp14:editId="56085294">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B8F9A32" wp14:editId="4F1B6234">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="39" name="Picture 39"/>
+            <wp:docPr id="50" name="Picture 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41051B5D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="1CE26617" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473454A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">No matter how small an injury may appear, you should report it to your supervisor or employer as soon as possible after it happens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453605EB" w14:textId="1F5C79B9" w:rsidR="002A0867" w:rsidRDefault="007851BD" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> small injury become</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s serious </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>later on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="631B7248" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="006F1CEC" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">you will want to have a record that it happened. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253CB6A6" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...197 lines deleted...]
-    <w:p w14:paraId="560CA193" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, depending on the type of incident, your employer may have to report the incident to OHS or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or other authorities. Let’s look at the reporting requirements for OHS and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762BBD27" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CC4704" w14:textId="3A19ADE2" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+    <w:p w14:paraId="5B80130F" w14:textId="45EA4DDB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 41</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7FCD5451" w14:textId="5E67D0CE" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00A8370C" w:rsidP="00D950B1">
+        <w:t>(S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D950B1">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>lide 40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6807EE" w14:textId="60F38126" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00A8370C" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A8370C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39BAFC33" wp14:editId="5569F755">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78AE693D" wp14:editId="56085294">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="40" name="Picture 40"/>
+            <wp:docPr id="39" name="Picture 39"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0328AEE6" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+    <w:p w14:paraId="41051B5D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0A4770C4" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B7248" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="006F1CEC" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22EB5">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>Tell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> your supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t>or employer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>immediately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F" w:rsidDel="00681117">
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> if a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">work site </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t xml:space="preserve">incident </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or a potentially serious incident has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t xml:space="preserve">occurred. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFC2D9E" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Your employer must report s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t>erious injuries</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, illnesses,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t xml:space="preserve"> incidents </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or worker overexposures to radiation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
+        <w:t>to OHS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, as soon as possible after they happen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009563F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BDBD48" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+    <w:p w14:paraId="1B6ECABC" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22EB5">
-[...6 lines deleted...]
-    <w:p w14:paraId="17136832" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r>
+        <w:t xml:space="preserve">Your employer must also report potentially serious incidents to OHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04645AF4" w14:textId="207F7621" w:rsidR="00D950B1" w:rsidRPr="00BE50CA" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5E911583" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00211D54" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00681117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>potentially serious incident is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incident</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>had</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a likelihood of causing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>a serious</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injury or illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F" w:rsidDel="00BE50CA">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is reasonable cause to believe that corrective action may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>be needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4F2F">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to prevent recurrence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="00681117">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">potentially serious incident doesn’t require an injury to occur and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>is not limited to workers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1901EF27" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22EB5">
-[...12 lines deleted...]
-    <w:p w14:paraId="22B7B76A" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r>
+        <w:t xml:space="preserve">The Alberta government has resources that give more information about incident reporting and investigation. These explain what types of incidents your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> call OHS about, and which ones they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> report online. They also explain more about what a potentially serious incident is and why it’s important to investigate and report them. And of course, you or your employer can call the OHS Contact Centre for more information as well. We’ll talk more about the OHS Contact Centre, when we cover how to notify OHS about concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6360C3F6" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="578AE66B" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
-[...10 lines deleted...]
-    <w:p w14:paraId="2219F041" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+    <w:p w14:paraId="560CA193" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8CF3F0" w14:textId="5B21A02E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+    <w:p w14:paraId="68CC4704" w14:textId="3A19ADE2" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 42</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>(Slide 41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7710E8" w14:textId="08C1AED4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...8 lines deleted...]
-      <w:r w:rsidR="00686BA6" w:rsidRPr="00686BA6">
+    <w:p w14:paraId="7FCD5451" w14:textId="5E67D0CE" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00A8370C" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8370C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65AD8B08" wp14:editId="4DBBA046">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39BAFC33" wp14:editId="5569F755">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="41" name="Picture 41"/>
+            <wp:docPr id="40" name="Picture 40"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED08281" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0328AEE6" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0B028AC2" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4770C4" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00935FAB">
-[...6 lines deleted...]
-    <w:p w14:paraId="7B91E69A" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you have been injured at work, it's your right to report it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Alberta Workers’ Compensation Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BDBD48" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00935FAB">
-[...6 lines deleted...]
-    <w:p w14:paraId="27488FA4" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tell your employer the details about your injury. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17136832" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00B22EB5" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00935FAB">
-[...9 lines deleted...]
-    <w:p w14:paraId="5593D0B3" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your employer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notify </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about your injury if the treatment required is anything beyond first aid or if you missed time from work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E911583" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00211D54" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00935FAB">
-[...15 lines deleted...]
-    <w:p w14:paraId="4C224F56" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+      <w:r w:rsidRPr="00B22EB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is also important </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you report your injury to your healthcare provider. They are required to take steps to report to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B7B76A" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578AE66B" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2219F041" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443A6713" w14:textId="4D430E65" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="3A8CF3F0" w14:textId="3B441A2F" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t>(Slide 42</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F912D8E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00227715" w:rsidRPr="00227715">
+    <w:p w14:paraId="4C7710E8" w14:textId="08C1AED4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00686BA6" w:rsidRPr="00686BA6">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1689E2A1" wp14:editId="42C7F203">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65AD8B08" wp14:editId="4DBBA046">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="34" name="Picture 34"/>
+            <wp:docPr id="41" name="Picture 41"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8573FB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0ED08281" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B028AC2" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...6 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anyone can notify Alberta OHS if they have concerns about an unsafe or unhealthy work site. You don’t have to be a worker, to report a concern to OHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B91E69A" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="65BC2235" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should call the OHS Contact Centre as soon as possible if you have concerns that involve immediate danger to a person on a work site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27488FA4" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>As well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t>, anyone can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB" w:rsidDel="00CB15E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">report non-urgent concerns or ask questions online. OHS acknowledges emails within three business days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5593D0B3" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">Follow-up actions for calls and emails depend on the nature of the concern and the number of concerns being processed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BB5D6C" w14:textId="276B2C6B" w:rsidR="00D950B1" w:rsidRPr="00935FAB" w:rsidRDefault="00D950B1" w:rsidP="00D950B1">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935FAB">
+        <w:t xml:space="preserve">You can request to remain anonymous when reporting a concern either way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C224F56" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED6CF2" w14:textId="2E8B0FC2" w:rsidR="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
+    <w:p w14:paraId="443A6713" w14:textId="4D430E65" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 44</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D950B1">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Slide 43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E859FF" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0F912D8E" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867"/>
+    <w:p w14:paraId="4F8D5868" w14:textId="669C5586" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00686BA6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00227715" w:rsidRPr="00227715">
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37B4B2F1" wp14:editId="2A418A04">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1689E2A1" wp14:editId="42C7F203">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="42" name="Picture 42"/>
+            <wp:docPr id="34" name="Picture 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C25845" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7C8573FB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0EC14E13" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BF5B19" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>In part five, we will cover workplace safety culture and ways that you can learn more about effective health and safety practices at the workplace.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28DCDDCF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
+        <w:t xml:space="preserve">The OHS Contact Centre is a free, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>province wide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> call </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> where incidents and injuries can be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> any time of day or night, seven days a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16168BC0" w14:textId="00F7CC70" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Reciprocity is the last theme identified by how workplace safety culture can be improved through reciprocal acts. </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="5145FFA2" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217">
+        <w:t xml:space="preserve">You can also phone the contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> during normal business hours and ask advisors about OHS questions and concerns. Anyone can phone with questions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BC2235" w14:textId="77777777" w:rsidR="00D950B1" w:rsidRDefault="00D950B1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BF4A52" w14:textId="1EB7F5DE" w:rsidR="00686BA6" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="5DED6CF2" w14:textId="2E8B0FC2" w:rsidR="002A0867" w:rsidRDefault="00D950B1" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Sl</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t>(Slide 44</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A932566" w14:textId="4E53007A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="27E859FF" w14:textId="77777777" w:rsidR="00E14AAF" w:rsidRPr="002A0867" w:rsidRDefault="00E14AAF" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7879691C" w14:textId="2EA62A62" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-        <w:rPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61462801" wp14:editId="5B79867A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37B4B2F1" wp14:editId="2A418A04">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="36" name="Picture 36"/>
+            <wp:docPr id="42" name="Picture 42"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0E8C67" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="64C25845" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2D16CB" w14:textId="06DA8CE0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+    <w:p w14:paraId="0EC14E13" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>Each work site is different yet, at every workplace, safety culture</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6BD05F9B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+        <w:t>In part five, we will cover workplace safety culture and ways that you can learn more about effective health and safety practices at the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DCDDCF" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00D950B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Employers want to keep you safe and healthy at work. </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="50503656" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217" w:rsidP="002A0867">
+        <w:t xml:space="preserve">Reciprocity is the last theme identified by how workplace safety culture can be improved through reciprocal acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E43A42" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5877ED78" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217">
+    <w:p w14:paraId="5145FFA2" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E98E26" w14:textId="670A2667" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C61217" w:rsidP="002A0867">
+    <w:p w14:paraId="79BF4A52" w14:textId="1EB7F5DE" w:rsidR="00686BA6" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 46</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>(Sl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61217">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ide 45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFF1ECC" w14:textId="14E8B3ED" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A932566" w14:textId="4E53007A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00686BA6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00227715" w:rsidRPr="00227715">
+        <w:rPr>
+          <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E4B39A1" wp14:editId="66EEA79C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61462801" wp14:editId="5B79867A">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="43" name="Picture 43"/>
+            <wp:docPr id="36" name="Picture 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654D4D87" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A0E8C67" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A41094" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+    <w:p w14:paraId="5B2D16CB" w14:textId="06DA8CE0" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Like your role in health and safety, you play an important part in positively contributing to the safety culture in your workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E1CE41D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+        <w:t>Each work site is different yet, at every workplace, safety culture</w:t>
+      </w:r>
+      <w:r w:rsidR="00227715">
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> established and promoted by the employer and is shown through actions, attitudes and values. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD05F9B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">Along with your worker responsibilities within the OHS system, every workplace has general safety rules that employers and other work site parties must follow. You must also follow the safety rules both written and unwritten in your workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65683162" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+        <w:t xml:space="preserve">Employers want to keep you safe and healthy at work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F0B2CC" w14:textId="0296796A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867" w:rsidDel="009F3753">
-[...10 lines deleted...]
-          <w:numId w:val="9"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">A healthy and safe worker benefits business and </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1089">
+        <w:t xml:space="preserve">will lead to a reduction </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B1089">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B1089">
+        <w:t xml:space="preserve"> lost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>-time claims and disabling injury claims that cost employers’ money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34080EC2" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">specific instructions on how to handle equipment or machinery, or </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="0BDAE2ED" w14:textId="77777777" w:rsidR="00473C22" w:rsidRDefault="00473C22" w:rsidP="002A0867">
+        <w:t xml:space="preserve">Understanding your workplace and the safety culture can help you succeed at work as well as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>protect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> against injury and illness. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50503656" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2949E8CB" w14:textId="77777777" w:rsidR="00473C22" w:rsidRDefault="00473C22">
+    <w:p w14:paraId="5877ED78" w14:textId="77777777" w:rsidR="00C61217" w:rsidRDefault="00C61217">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E564EE3" w14:textId="45708323" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+    <w:p w14:paraId="35E98E26" w14:textId="670A2667" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00C61217" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 46</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFF1ECC" w14:textId="14E8B3ED" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r w:rsidRPr="00686BA6">
         <w:rPr>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="502ACE40" wp14:editId="15374AEA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E4B39A1" wp14:editId="66EEA79C">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="57" name="Picture 57"/>
+            <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C948439" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
-      <w:pPr>
+    <w:p w14:paraId="654D4D87" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686BA6">
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="15F6378F" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A41094" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Like your role in health and safety, you play an important part in positively contributing to the safety culture in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1CE41D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Along with your worker responsibilities within the OHS system, every workplace has general safety rules that employers and other work site parties must follow. You must also follow the safety rules both written and unwritten in your workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65683162" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867" w:rsidDel="009F3753">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Workplaces will have policies and procedures that are written and created for you to follow. These could include</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693B5863" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="18888E6A" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">specific instructions on how to handle equipment or machinery, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BABB5D" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="22846B95" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>how to de-escalate a situation with an upset customer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0328491E" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Workplaces will also have unwritten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>rules,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> that may not be governed by OHS laws but are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> practices of business and professional conduct while </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1089">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> perform their jobs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB299C1" w14:textId="4FA835E4" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00C61217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>For example, an employer may encourage workers to stretch or warm-up at the s</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1089">
+        <w:t>tart of their shift. Or another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> example; while an employer may have formal processes in place for suggesting changes to operational procedures, it may be part of the workplace culture to talk ideas over in casual staff meetings or at breaks first, before suggesting them formally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDAE2ED" w14:textId="77777777" w:rsidR="00473C22" w:rsidRDefault="00473C22" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="66812A77" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+    </w:p>
+    <w:p w14:paraId="2949E8CB" w14:textId="77777777" w:rsidR="00473C22" w:rsidRDefault="00473C22">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E564EE3" w14:textId="45708323" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00686BA6">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">(Slide </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001D3C07" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00162B37">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00686BA6">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534E6D88" wp14:editId="02CCD812">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="502ACE40" wp14:editId="15374AEA">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="66" name="Picture 66"/>
+            <wp:docPr id="57" name="Picture 57"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C92B3AD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="7C948439" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r w:rsidRPr="00686BA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="6E560C57" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A17AF0" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t xml:space="preserve">Employer expectations can be a mixture of written and unwritten rules. Some examples are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F6378F" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="762466EE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t>Workplace etiquette</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BE31C8" w14:textId="3B8EF6D8" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t>such as notifying your supervisor if you are running late to work, appropriate workplace dres</w:t>
+      </w:r>
+      <w:r w:rsidR="00162B37">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6B76">
+        <w:t>knowing how breaks work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t>, social media and cell phone usage, using company computers and phones for personal business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18888E6A" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="10DC1BA6" w14:textId="36345FE0" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00473C22" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t>Job expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CC3A4B" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t>such as being on time for work, completing work independently when sufficiently trained, following rules and policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE53B85" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t xml:space="preserve">Showing commitment to your job </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072922DB" w14:textId="76A08A51" w:rsidR="00686BA6" w:rsidRPr="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686BA6">
+        <w:t xml:space="preserve">such as being adaptable to change, taking initiative, cooperating with others and </w:t>
+      </w:r>
+      <w:r w:rsidR="00994F39">
+        <w:t>contributing to a positive work environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22846B95" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66812A77" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255251A4" w14:textId="77777777" w:rsidR="00686BA6" w:rsidRDefault="00686BA6" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1BF1E3" w14:textId="17D3DCF0" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00473C22" w:rsidP="00686BA6">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 4</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00686BA6">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>Slide 48</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347BFEB9" w14:textId="13C7A434" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="1DAACD4D" w14:textId="1F09BAC2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00162B37" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3A36">
+      <w:r w:rsidRPr="00162B37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF30C25" wp14:editId="4325DC8E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534E6D88" wp14:editId="02CCD812">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="51" name="Picture 51"/>
+            <wp:docPr id="66" name="Picture 66"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E7D35B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="3C92B3AD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA413DD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="6303D03C" w14:textId="2D077CBE" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="149ADBE8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Since health and safety is everyone’s responsibility, teamwork is a skill you can </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t xml:space="preserve">practice </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00724900">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> improv</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC5">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> workplace safety culture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24586637" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="13F305DC" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Your involvement with teamwork and the commitment to safety culture can look like: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E560C57" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>explaining safety concerns to your supervisor,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D3493B3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+        <w:t xml:space="preserve">participating in health and safety conversations, especially with other co-workers who can validate concerns or issues, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762466EE" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>respecting supervisor instructions,</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="9"/>
+        <w:t xml:space="preserve">joining the health and safety committee (HSC) or becoming the health and safety representative (HS representative). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8DA614" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>listening with both the heart and the mind, and</w:t>
-[...6 lines deleted...]
-          <w:numId w:val="9"/>
+        <w:t>Reciprocity builds a community where everyone looks out for another.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E294393" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t>dealing with stressful situations respectfully.</w:t>
-[...86 lines deleted...]
-    <w:p w14:paraId="40665734" w14:textId="7F1AA037" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="009F5A5E">
+        <w:t xml:space="preserve">Taking care of yourself and others demonstrates your commitment to a team. Reciprocity in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>a workplace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> could improve workplace safety culture as it increases engagement and trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570CC800" w14:textId="77777777" w:rsidR="00473C22" w:rsidRDefault="00473C22">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DC1BA6" w14:textId="36345FE0" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00473C22" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 50</w:t>
+        <w:t>(Slide 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312C4739" w14:textId="76863DE8" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="347BFEB9" w14:textId="682B2F07" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00661BF3" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3A36">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00661BF3">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1701D8A8" wp14:editId="3CE163BF">
-[...2 lines deleted...]
-            <wp:docPr id="52" name="Picture 52"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E3D1A4C" wp14:editId="7921A403">
+            <wp:extent cx="4468633" cy="2515993"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="2007927162" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="2007927162" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4484402" cy="2524871"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB52DAD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="13E7D35B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A602C3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="3FA413DD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="72C4E687" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Positive and open communication can help make a workplace safe and healthy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149ADBE8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="5F0E6EB6" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>You can show effective communication by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F305DC" w14:textId="37F69FBB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">safety concerns </w:t>
+      </w:r>
+      <w:r w:rsidR="00724900">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> your supervisor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3493B3" w14:textId="315F43D7" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DA1CC5" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>supervisor instructions,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15131E82" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>listening with both the heart and the mind, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19862B09" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>dealing with stressful situations respectfully.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2DA886" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Good communication is also important for working in diverse workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A6F59F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">It is important to understand our coworkers from other cultures just as much as we want them to understand ours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D299F8A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Within a good workplace safety culture, cultural differences such as</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DA559C" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>communication style and language,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031331D8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">work habits and learning styles, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126BDBCD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>values and norms, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDC0105" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="00473C22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">view of time and personal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>space,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> could be effectively managed using cross-cultural communication, understanding and promoting culturally safe work practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40665734" w14:textId="7F1AA037" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t>(Slide 50</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B517A3D" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
-[...10 lines deleted...]
-    <w:p w14:paraId="09ADC16F" w14:textId="0E22EB0E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="312C4739" w14:textId="76863DE8" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE3A36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA03680" wp14:editId="5957B21A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1701D8A8" wp14:editId="3CE163BF">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="53" name="Picture 53"/>
+            <wp:docPr id="52" name="Picture 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E26F47" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="0AB52DAD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED3DA39" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="63A602C3" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E830EA7" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>As we have been using the medicine wheel as a teaching tool – there is value in implementing culturally safe tools to improve workplace safety culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C4E687" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">All four quadrants can incorporate and build culturally safe approaches to improve worker health, safety and well-being while empowering workers through visual depictions of healthy and safe workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52818B6B" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F37636" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+    <w:p w14:paraId="5F0E6EB6" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E718C70" w14:textId="657BE0FF" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+    <w:p w14:paraId="4CCA5864" w14:textId="378B0527" w:rsidR="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 52</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="35256FB1" w14:textId="6502BB59" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+        <w:t xml:space="preserve">(Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B517A3D" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ADC16F" w14:textId="0E22EB0E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE3A36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DA23E4" wp14:editId="2F9FC483">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA03680" wp14:editId="5957B21A">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="54" name="Picture 54"/>
+            <wp:docPr id="53" name="Picture 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783AAC51" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="69E26F47" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7DF1A984" w14:textId="673B70F9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED3DA39" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0838A3FD" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">In part six of the webinar, we will look at how to find more OHS information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E830EA7" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F37636" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5985DC0E" w14:textId="238A1560" w:rsidR="002A0867" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+    <w:p w14:paraId="0E718C70" w14:textId="657BE0FF" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Slide </w:t>
-[...7 lines deleted...]
-        <w:t>53</w:t>
+        <w:t>(Slide 52</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0362CE22" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
-[...12 lines deleted...]
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35256FB1" w14:textId="6502BB59" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3A36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EF78DEE" wp14:editId="2A0CC7A4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34DA23E4" wp14:editId="2F9FC483">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="55" name="Picture 55"/>
+            <wp:docPr id="54" name="Picture 54"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B298395" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="783AAC51" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Speaking notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A9E796" w14:textId="6AC91B58" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB70DF" w:rsidP="002A0867">
+    <w:p w14:paraId="7DF1A984" w14:textId="673B70F9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="5B8D8413" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>There is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB70DF">
+        <w:t xml:space="preserve"> lot of information about OHS on the Alberta government’s website alberta.ca. If you type this web address – alberta.ca/ohs – into your browser, it will take you directly to the OHS home page. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0838A3FD" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E684B4C" w14:textId="2AEEDB73" w:rsidR="00DE3A36" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+    <w:p w14:paraId="5985DC0E" w14:textId="238A1560" w:rsidR="002A0867" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 54</w:t>
+        <w:t xml:space="preserve">(Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2865A06C" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="0362CE22" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="561F1D0E" w14:textId="043D3282" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
-      <w:pPr>
+    <w:p w14:paraId="7F57ECEF" w14:textId="533D6455" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00920ED9" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AC759FA" wp14:editId="0CD3A0DE">
-[...2 lines deleted...]
-            <wp:docPr id="56" name="Picture 56"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73CC73C1" wp14:editId="1D42E02A">
+            <wp:extent cx="3808675" cy="2142380"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+            <wp:docPr id="467559404" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="467559404" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66"/>
+                    <a:blip r:embed="rId66">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId67"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="3824546" cy="2151307"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="02AA8B4A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidRPr="00DE3A36">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B298395" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="63AE4A41" w14:textId="752BBB9E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB70DF" w:rsidP="009F5A5E">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A9E796" w14:textId="6AC91B58" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB70DF" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-        <w:t>The OHS Resource P</w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once you’re at </w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">ortal has hundreds of specific resources, such as industry and topic related bulletins, best practices, posters, tip sheets and more. </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="783AFE99" w14:textId="7DE64E4C" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+        <w:t xml:space="preserve">alberta.ca/OHS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you can</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> click on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>OHS education and resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> to find webinars, look at employer records and statistics, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t>to go</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> to the OHS Resource Portal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196EB5BF" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8D8413" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E684B4C" w14:textId="2AEEDB73" w:rsidR="00DE3A36" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>Slide 55</w:t>
+        <w:t>(Slide 54</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4635BC" w14:textId="3602FBBE" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="2865A06C" w14:textId="77777777" w:rsidR="00DE3A36" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561F1D0E" w14:textId="3CCAC777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00920ED9" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3A36">
+      <w:r w:rsidRPr="00920ED9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6965DAC3" wp14:editId="03865E02">
-[...2 lines deleted...]
-            <wp:docPr id="58" name="Picture 58"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="499CDE0F" wp14:editId="53D61FC7">
+            <wp:extent cx="4245996" cy="2400167"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="635"/>
+            <wp:docPr id="1609254640" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...207 lines deleted...]
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1609254640" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4271017" cy="2414311"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738C42B8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="02AA8B4A" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E88B3F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="63AE4A41" w14:textId="752BBB9E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00AB70DF" w:rsidP="009F5A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C23D995" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The OHS Resource P</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">ortal has hundreds of specific resources, such as industry and topic related bulletins, best practices, posters, tip sheets and more. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2915D0" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Choose</w:t>
+      </w:r>
+      <w:r w:rsidDel="008E00DD">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">‘Popular’ resources category to find key resources that are frequently downloaded. These include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F36BCA7" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>the OHS Starter Kit, which is a great tool for small businesses that are setting up or improving their health and safety systems, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F048AE" w14:textId="6FC92437" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Hazard Assessment and Control tool</w:t>
+      </w:r>
+      <w:r w:rsidR="0029030E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kit, which includes useful samples and templates that can help you and your employer identify, assess and control hazards effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A211847" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the ‘Compliance’ section, under ‘General compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>resources’,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> you or your employer can find resources to help you comply with your legal obligations. These include bulletins about disciplinary action complaints and the right to refuse dangerous work, as well as the incident reporting and investigation bulletin that we talked about earlier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACFFD6" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>And another useful section is ‘Health and safety topics’, where you can also find seasonal resources, such as “Working in summer” or “Working in winter” bulletins, as well as resources on important topics such as the internal responsibility system, violence and harassment prevention, first aid, ergonomics and much more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6B453E" w14:textId="77777777" w:rsidR="00724900" w:rsidRDefault="00724900" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351040A1" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
-[...22 lines deleted...]
-    <w:p w14:paraId="67B1833A" w14:textId="005AFC50" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+    <w:p w14:paraId="783AFE99" w14:textId="12CFF15D" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 57</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Slide 55</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20042343" w14:textId="1E11EBB9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4635BC" w14:textId="0BE3F0DB" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00044643" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3A36">
+      <w:r w:rsidRPr="00044643">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="308CD8F2" wp14:editId="266B935B">
-[...2 lines deleted...]
-            <wp:docPr id="60" name="Picture 60"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7867B4F7" wp14:editId="63F10F4D">
+            <wp:extent cx="4432300" cy="2490801"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
+            <wp:docPr id="1115035937" name="Picture 1" descr="A close-up of a contact list&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1115035937" name="Picture 1" descr="A close-up of a contact list&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572638" cy="2572109"/>
+                      <a:ext cx="4435936" cy="2492844"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="20E6A3D9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidDel="00895C9B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42883467" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2890CD" w14:textId="0DF1A9B6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+    <w:p w14:paraId="7E4F3BB7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">So let’s go over the key points we </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6E47E18F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+        <w:t xml:space="preserve">It’s important to know who to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>contact,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> when you have questions about working in Alberta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B2D5B0" w14:textId="11C779B8" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">As a worker, you must know about and participate in occupational health and safety. Along with your employers, co-workers and others at your work site, you are responsible for, and deserve, a safe and healthy workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56A52A07" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+        <w:t xml:space="preserve">We’ve already </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5A5E">
+        <w:t>talked about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> two important contacts – the OHS Contact Centre and the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>WCB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8319C">
+        <w:t xml:space="preserve">Here is their main contact information again. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BCA4AB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">It’s also important that you know about your OHS rights: </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="5D79A083" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+        <w:t xml:space="preserve">The Employment Standards Contact Centre is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> the OHS Contact Centre, except they are experts in answering questions related to pay, hours of work, overtime, leaves such as vacation and much more. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5A3BEC" w14:textId="77777777" w:rsidR="00F15D76" w:rsidRDefault="002A0867" w:rsidP="00F15D76">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
-        <w:t xml:space="preserve">All workers deserve a safe, fair and healthy workplace. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31ED89A2" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+        <w:t>The Alberta Human Rights Commission is where you can find information and education programs along with a complaint process you can use if you have been discriminated against at work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E284D59" w14:textId="799902B6" w:rsidR="00F15D76" w:rsidRPr="002A0867" w:rsidRDefault="00F15D76" w:rsidP="00F15D76">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F15D76">
+        <w:t xml:space="preserve">Unions also play a role in workplace health and safety. For workers that belong to one, they are also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F15D76">
+        <w:t>an available contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F15D76">
+        <w:t xml:space="preserve"> for more information.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADA6F39" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
-[...8 lines deleted...]
-    <w:p w14:paraId="43D59FCA" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+    </w:p>
+    <w:p w14:paraId="54707E5D" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A629EC2" w14:textId="11AA0B60" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="09746313" w14:textId="0C951F6D" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+      <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Sl</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002A0867">
+        <w:t>(Slide 56</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147158FD" w14:textId="4F10B179" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="510979A3" w14:textId="3C6269AC" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3A36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E753C95" wp14:editId="02A200DE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="267CCDB8" wp14:editId="1CECC458">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="61" name="Picture 61"/>
+            <wp:docPr id="59" name="Picture 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F9396" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="738C42B8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-CA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="627DCBBD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E88B3F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:textAlignment w:val="auto"/>
-[...71 lines deleted...]
-    <w:p w14:paraId="0F098A0F" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Finally, let’s review key information that you and all workers need to remember.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C23D995" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7657005D" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+    <w:p w14:paraId="351040A1" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FC991E" w14:textId="6674ECBA" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+    <w:p w14:paraId="67B1833A" w14:textId="005AFC50" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
       <w:pPr>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Slide 59</w:t>
+        <w:t>(Slide 57</w:t>
       </w:r>
       <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8AD708" w14:textId="0CD21E58" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+    <w:p w14:paraId="20042343" w14:textId="1E11EBB9" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE3A36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73E2C698" wp14:editId="5DE9B100">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="308CD8F2" wp14:editId="266B935B">
             <wp:extent cx="4572638" cy="2572109"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="62" name="Picture 62"/>
+            <wp:docPr id="60" name="Picture 60"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572638" cy="2572109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55684484" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="59C976FD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E6A3D9" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Speaking notes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C196A66" w14:textId="33969EB6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+    <w:p w14:paraId="4B2890CD" w14:textId="0DF1A9B6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> let’s go over the key points we </w:t>
+      </w:r>
+      <w:r w:rsidR="003375EC">
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> today.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E47E18F" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">As a worker, you must know about and participate in occupational health and safety. Along with your employers, co-workers and others at your work site, you are responsible for, and deserve, a safe and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A52A07" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">It’s also important that you know about your OHS rights: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194A2AC8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">the right to know (about hazards of your work or in your workplace) and how they’re controlled, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D580522" w14:textId="37A652A2" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>the right to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8319C">
+        <w:t xml:space="preserve"> meaningfully</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> participate in work site health and safety activities and express your health and safety concerns, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C9D852" w14:textId="1405404A" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:pStyle w:val="Bullets2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">the right to refuse </w:t>
+      </w:r>
+      <w:r w:rsidR="003375EC">
+        <w:t>dangerous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> work without fear of reprisal or any form of punishment for speaking up and/or upholding your OHS responsibilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D79A083" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">All workers deserve a safe, fair and healthy workplace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED89A2" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D59FCA" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A629EC2" w14:textId="11AA0B60" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Sl</w:t>
+      </w:r>
+      <w:r w:rsidR="00686BA6">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ide 58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147158FD" w14:textId="4F10B179" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3A36">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E753C95" wp14:editId="02A200DE">
+            <wp:extent cx="4572638" cy="2572109"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="61" name="Picture 61"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId72"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572638" cy="2572109"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6F9396" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002A0867">
+        <w:t>Speaking notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627DCBBD" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> in the workplace relates back to balancing relationships, responsibility, respect and reciprocity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFE013B" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">OHS is based upon interconnected relationships that protect and promote safe and healthy workplaces for workers, community and society. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4181F9AB" w14:textId="525B24AD" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Responsibility is shared between all work site parties</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8319C">
+        <w:t xml:space="preserve"> – according to authority and control in the workplace – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">to ensure that everyone plays a role maintaining healthy and safe workplaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3253E8AB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>Workers should respect their environment and the hazards that could cause injury and illness to them and others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5811AFE7" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Protecting oneself, their co-workers and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t>others</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> health and safety can be seen as acts of reciprocity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39960B35" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="009F5A5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:textAlignment w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">All four elements, relationships, responsibility, respect and reciprocity outline what is needed for a worker and a workplace to live in a good way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F098A0F" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7657005D" w14:textId="77777777" w:rsidR="009F5A5E" w:rsidRDefault="009F5A5E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FC991E" w14:textId="6674ECBA" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00686BA6" w:rsidP="002A0867">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Slide 59</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0867" w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8AD708" w14:textId="0CD21E58" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="00DE3A36" w:rsidP="002A0867">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3A36">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pa-IN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73E2C698" wp14:editId="5DE9B100">
+            <wp:extent cx="4572638" cy="2572109"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="62" name="Picture 62"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId73"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4572638" cy="2572109"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55684484" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaking notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C196A66" w14:textId="33969EB6" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve">Thank you for </w:t>
+      </w:r>
+      <w:r w:rsidR="00952169">
+        <w:t>viewing this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0867">
+        <w:t xml:space="preserve"> webinar on the Indigenous workers’ guide to workplace health and safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16139ADB" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve">Webinar notes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09288832" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Remind participants to review the links provided throughout the webinar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FDA853" w14:textId="64B90C8E" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>Link the ‘Miyo pimatisiwin Indigenous workers’ mini guide to workplace health and safety’ resource for participants to locate in the tool</w:t>
+        <w:t xml:space="preserve">Link the ‘Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A0867">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indigenous workers’ mini guide to workplace health and safety’ resource for participants to locate in the tool</w:t>
       </w:r>
       <w:r w:rsidR="0029030E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A0867">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">kit’s resource library. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082F60E8" w14:textId="77777777" w:rsidR="002A0867" w:rsidRPr="002A0867" w:rsidRDefault="002A0867" w:rsidP="002A0867">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B20A969" w14:textId="77777777" w:rsidR="00F2167F" w:rsidRPr="002A0867" w:rsidRDefault="00F2167F" w:rsidP="002A0867"/>
     <w:sectPr w:rsidR="00F2167F" w:rsidRPr="002A0867" w:rsidSect="00467435">
-      <w:headerReference w:type="even" r:id="rId72"/>
-      <w:headerReference w:type="default" r:id="rId73"/>
       <w:footerReference w:type="even" r:id="rId74"/>
       <w:footerReference w:type="default" r:id="rId75"/>
-      <w:headerReference w:type="first" r:id="rId76"/>
-      <w:footerReference w:type="first" r:id="rId77"/>
+      <w:footerReference w:type="first" r:id="rId76"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE6A9A8" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605" w:rsidP="00EA4239">
+    <w:p w14:paraId="3368AA1C" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8103B8" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605" w:rsidP="00EA4239">
+    <w:p w14:paraId="6C916A7B" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C5B0E04" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605">
+    <w:p w14:paraId="4D36FED6" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
-    <w:panose1 w:val="020B0804020202020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4823BBCD" w14:textId="43959CF1" w:rsidR="00E14AAF" w:rsidRDefault="00156655" w:rsidP="00CD767B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4823BBCD" w14:textId="71317760" w:rsidR="00E14AAF" w:rsidRDefault="00FB41CB" w:rsidP="00CD767B">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="340FD6F4" wp14:editId="16FD82AF">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="288D055F" wp14:editId="44AC9C3E">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="67" name="MSIPCM022d44bc983014a231995c92" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1292940765" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F2AB8D5" w14:textId="175E8888" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                        <w:p w14:paraId="265A67FC" w14:textId="7553E6E4" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00156655">
+                          <w:r w:rsidRPr="00FB41CB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="340FD6F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="288D055F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM022d44bc983014a231995c92" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251661315;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCjVBmIQMAADwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zgQvS/Q/yDwsKc6+ohsWd44heOs&#10;uwHcJoBT5EyTVCRUIlWStpUt+t/3kZKSpttDsdgLOZwZDmfePM7Fu66pg6PQplJySeKziARCMsUr&#10;+bgkn+43kzkJjKWS01pJsSRPwpB3l29+uzi1C5GoUtVc6ABBpFmc2iUprW0XYWhYKRpqzlQrJIyF&#10;0g21OOrHkGt6QvSmDpMomoUnpXmrFRPGQHvdG8mlj18UgtnbojDCBvWSIDfrV+3XvVvDywu6eNS0&#10;LSs2pEH/QxYNrSQefQ51TS0NDrr6V6imYloZVdgzpppQFUXFhK8B1cTRD9XsStoKXwvAMe0zTOb/&#10;C8s+Hu90UPElmWUkkLRBjz7sbu7WH6Ik4Wm6Z/n8PIpTmpzHeT5leUICLgwDhF9//3JQ9o+/qCnX&#10;iov+tJjE0zSZZfNsPn07OIjqsbSDOcuTs2gwPFTcloN+Fr/o72rKRCPkeKd32Shlhe7lIcCN5KIb&#10;AvTbLecryf88CvnKcQcegKCDazxcv1ftoImec9qKYnwWym+OH6fWLADTrgVQtrtSHXg+6g2Uru1d&#10;oRu3o6EB7GDa0zO7RGcDBmWWZUkawcRgS7LzaOrpF77cbrWx74VqAicsiUbWnlT0uDUWmcB1dHGP&#10;SbWp6tozuJbBCS08R8hXFtyopdMgCcQYpJ6ZX/MY+Vwl+WQzm2eTdJNOJ3kWzSdRnF/lsyjN0+vN&#10;NxcvThdlxbmQ20qK8ZfE6a+xcPivPb/9P3mVqlF1xV0dLjdX3brWwZHiu+5Bg88OaBTxnVf4Oh1v&#10;RnXj7qsMXc/63jjJdvtuaORe8Sf0USvgi1aYlm0qPLqlxt5Rja8PJcaZvcVS1AqgqkEiQan03z/T&#10;O39gASsJThglS2K+HKgWJKhvJP5qMkXbEdf6EwTthTxOUxz2o1YemrVC3bFPy4vO19ajWGjVPGDc&#10;rdxzMFHJ8CiAGsW1xQkGjEsmVisvY8y01G7lrmUu9IjyffdAdTsQzQK/j2qcNnTxA996X3dTqtXB&#10;qqLyZHTI9nACe3fAiPJdGMapm4Hfn73Xy9C//AcAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422S&#10;Yq8j22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWy&#10;V/rESx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQC&#10;Njim/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac&#10;2fIxB16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCjVBmIQMAADwGAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAHsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251660291;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pBZrEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwQKtESEFd0VVSW0&#10;uxJb7dk4NolkeyzbkNCv79gJ0G57qnpxJjPjNzNvnpd3nVbkJJxvwJR0PMopEYZD1ZhDSb+/bD58&#10;psQHZiqmwIiSnoWnd6v375atLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/7pBVjrWI&#10;rlU2yfN51oKrrAMuvEfvQx+kq4QvpeDhSUovAlElxd5COl069/HMVktWHByzdcOHNtg/dKFZY7Do&#10;FeqBBUaOrvkDSjfcgQcZRhx0BlI2XKQZcJpx/maaXc2sSLMgOd5eafL/D5Y/nnb22ZHQfYEOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB8pU10gfB4afZx+mkxo4RjbDpfTOazCJPdblvnw1cBmkSjpA7Xkthi&#10;p60PfeolJRYzsGmUSqtR5jcHYkZPdmsxWqHbd0Pfe6jOOI6DftPe8k2DNbfMh2fmcLU4Aco1POEh&#10;FbQlhcGipAb342/+mI+MY5SSFqVSUoNapkR9M7iJyWya51Fa6Q8NdzH2yRgv8lmMm6O+B1ThGB+E&#10;5cmMyUFdTOlAv6Ka17EahpjhWLOk+4t5H3rh4mvgYr1OSagiy8LW7CyP0JGsyORL98qcHegOuKhH&#10;uIiJFW9Y73PjTW/Xx4Dcp5VEYns2B75RgWmpw2uJEv/1P2Xd3vTqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJuYl/vbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTgNKIcSp&#10;Kv7ElRQJjk68jaPG6xC7bXh7Fi70stJoRjPfFuvJ9eKIY+g8KVguEhBIjTcdtQret89XtyBC1GR0&#10;7wkVfGOAdTm7KHRu/Ine8FjFVnAJhVwrsDEOuZShseh0WPgBib2dH52OLMdWmlGfuNz1Mk2STDrd&#10;ES9YPeCDxWZfHZyC7PFlY4eP7PNrl4bXUPt9rPyTUpfzaXMPIuIU/8Pwi8/oUDJT7Q9kgugV8CPx&#10;77KX3ixXIGoFq+s7kGUhz+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pBZrEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbmJf7&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="0F2AB8D5" w14:textId="175E8888" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                  <w:p w14:paraId="265A67FC" w14:textId="7553E6E4" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00156655">
+                    <w:r w:rsidRPr="00FB41CB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00156655">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>60</w:t>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DDAF5D" wp14:editId="1B9D6F52">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -12659,170 +13988,182 @@
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="5A73DE49" id="Straight Connector 18" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="90pt,741.6pt" to="522pt,741.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiIB31wEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvRdruy4uwhq+2l&#10;aqNu+wNYPMRIwCCgsfPvO2DH2X6oUqtesAfmvZn3Brb3ozXsBCFqdC1fr2rOwEnstDu2/OuXxzd3&#10;nMUkXCcMOmj5GSK/371+tR18Axvs0XQQGJG42Ay+5X1KvqmqKHuwIq7Qg6NDhcGKRGE4Vl0QA7Fb&#10;U23q+rYaMHQ+oIQYafdhOuS7wq8UyPRJqQiJmZZTb6msoazPea12W9Ecg/C9lnMb4h+6sEI7KrpQ&#10;PYgk2Legf6GyWgaMqNJKoq1QKS2haCA16/onNU+98FC0kDnRLzbF/0crP54OgemOZkeTcsLSjJ5S&#10;EPrYJ7ZH58hBDIwOyanBx4YAe3cIcxT9IWTZowo2f0kQG4u758VdGBOTtPn25u72pqYhyMtZdQX6&#10;ENN7QMvyT8uNdlm4aMTpQ0xUjFIvKXnbODZQy5t3xJfjiEZ3j9qYEuTLA3sT2EnQ2NO4zs0Tw4ss&#10;ioyjzSxpElH+0tnAxP8ZFNlCba+nAj9yCinBpQuvcZSdYYo6WIBzZ38CzvkZCuWy/g14QZTK6NIC&#10;ttph+F3bVyvUlH9xYNKdLXjG7lzGW6yhW1ecm19IvtYv4wK/vuPddwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGXJ3oDaAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaM2bQRRiFNV&#10;SP2AFiTEzbWdB9jryHaa9O/ZHhDcdh6anam3i3fsbGMaAkp4XAlgFnUwA3YS3t/2DyWwlBUa5QJa&#10;CRebYNvc3tSqMmHGgz0fc8coBFOlJPQ5jxXnSffWq7QKo0XS2hC9ygRjx01UM4V7x9dCPHGvBqQP&#10;vRrta2/193HyEj7F7KYv3e71Rl0+8LDzz7H1Ut7fLbsXYNku+c8M1/pUHRrqdAoTmsQc4VLQlkxH&#10;UW7WwK4WURTEnX453tT8/4zmBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFiIgHfXAQAA&#10;DwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGXJ3oDa&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#36424a [3213]" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Appendix F | </w:t>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Webinar speaking notes</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003F</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="531E982E" w14:textId="41FF27D9" w:rsidR="00E14AAF" w:rsidRDefault="00156655" w:rsidP="00CC4629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="531E982E" w14:textId="504ACB5E" w:rsidR="00E14AAF" w:rsidRDefault="00FB41CB" w:rsidP="00CC4629">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="180F4034" wp14:editId="731F42D8">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE7D96E" wp14:editId="17CBBFDC">
+              <wp:simplePos x="1143635" y="9475470"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="MSIPCMb79d49aa9412ea4a359febc6" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="451132014" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E3B41F7" w14:textId="0BBC5384" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                        <w:p w14:paraId="348A4251" w14:textId="371EF086" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00156655">
+                          <w:r w:rsidRPr="00FB41CB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="180F4034" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3CE7D96E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMb79d49aa9412ea4a359febc6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251659267;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwHnKTIAMAAEAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv4zYQvhfofyB46KmOHpEty42ySBy4&#10;DeDdNeAscqYpKhIqkVqSjpUu9r/3IyU5m+0eiqIXcl4czuObuXrXtw15FtrUSuY0uggpEZKropZP&#10;Of30sJktKTGWyYI1SoqcvghD313//NPVqVuJWFWqKYQmcCLN6tTltLK2WwWB4ZVomblQnZBQlkq3&#10;zILVT0Gh2Qne2yaIw3ARnJQuOq24MAbSu0FJr73/shTcfixLIyxpcorYrD+1Pw/uDK6v2OpJs66q&#10;+RgG+w9RtKyW+PTs6o5ZRo66/oertuZaGVXaC67aQJVlzYXPAdlE4XfZ7CvWCZ8LimO6c5nM/+eW&#10;f3jeaVIXOY0jSiRr0aP3+/vd+v0hzYokYyxLoliwhF3Os1Ic+IKSQhiOEn755fNR2d/+YKZaq0IM&#10;3GoWzZN4kS7T5fzX0UDUT5Ud1WkWX4Sj4rEubDXKF9GrfNcwLlohpzeDyUYpK/RAjw7uZSH60cFw&#10;7XTdMv3yxmoPEACdo100vn1Q3SgJzwFtRTn9CeFXB45TZ1ao0b5DlWx/q3qAfJIbCF3P+1K37kY3&#10;CfSA2csZWqK3hEOYpmmchFBx6OL0Mpx77AWvrztt7O9CtcQROdWI2iOKPW+NRSQwnUzcZ1Jt6qbx&#10;8G0kOeV0cQmXbzR40UgnQRDwMVIDLL9kEeK5jbPZZrFMZ8kmmc+yNFzOwii7zRZhkiV3m6/OX5Ss&#10;qroohNzWUkwjEiX/DoLjsA7g9kPyJlSjmrpwebjYXHbrRpNnhlk9AAN/ukIjiW+sgrfheDWym26f&#10;ZeB6NvTGUbY/9B7g574dVPGCdmqFMqMjpuObGn9vmbE7pjH+EGKl2Y84ykahtmqkKKmU/utHcmeP&#10;kkBLyQnrJKfm85FpQUlzLzGv8Rzdh1/rORDaE1mUJGAOk1Qe27VC+phFhOVJZ2ubiSy1ah+x8m7c&#10;d1AxyfEp6jWRawsOCqxMLm5uPI1V0zG7lfuOO9dTsR/6R6a7EW8WZfygpo3DVt/BbrB1L6W6OVpV&#10;1h6TrsBDOdECx2BN+WaMK9XtwW95b/W6+K//BgAA//8DAFBLAwQUAAYACAAAACEAGAVA3N4AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQBFJ41RVpSLBAZXQD3DjbZJi&#10;ryPbacPf45zguG9GszPlejKaXdD53pKAdJEAQ2qs6qkVcPjaPbwA80GSktoSCvhBD+vq9qaUhbJX&#10;+sRLHVoWQ8gXUkAXwlBw7psOjfQLOyBF7WSdkSGeruXKyWsMN5pnSfLMjewpfujkgNsOm+96NAI2&#10;OKb+Te/Or/2h3r+fP4JT21yI+7tpswIWcAp/Zpjrx+pQxU5HO5LyTAuIQ0KkyzTJgc16lj1FdpzZ&#10;8jEHXpX8/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALAecpMgAwAAQAYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABgFQNzeAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251661315;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzpn6EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd240Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrtLvcxM5zfdlqRg3C+AVPS4SCnRBgOVWN2Jf31vPpy&#10;Q4kPzFRMgRElPQpPbxefP81bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQL+ul1WOdZi&#10;da2yUZ5PsxZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7wBSaNQab&#10;Xkrds8DI3jX/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XmATXSA8Xpp8HX+bTSjhGBtPZ6PpJJbJrret8+GHAE2iUVKHtCS0&#10;2GHtQ596TonNDKwapRI1yvzlwJrRk11HjFboth1pqlfjb6E64lYOesK95asGW6+ZD0/MIcO4CKo2&#10;POIhFbQlhZNFSQ3u93v+mI/AY5SSFhVTUoOSpkT9NEjIaDLO86iw9IeGOxvbZAxn+STGzV7fAYpx&#10;iO/C8mTG5KDOpnSgX1DUy9gNQ8xw7FnS7dm8C71+8VFwsVymJBSTZWFtNpbH0hGzCOhz98KcPaEe&#10;kK8HOGuKFW/A73PjTW+X+4AUJGYivj2aJ9hRiInb06OJSn/9n7KuT3vxBwAA//8DAFBLAwQUAAYA&#10;CAAAACEAm5iX+9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOA0oh&#10;xKkq/sSVFAmOTryNo8brELtteHsWLvSy0mhGM98W68n14ohj6DwpWC4SEEiNNx21Ct63z1e3IELU&#10;ZHTvCRV8Y4B1ObsodG78id7wWMVWcAmFXCuwMQ65lKGx6HRY+AGJvZ0fnY4sx1aaUZ+43PUyTZJM&#10;Ot0RL1g94IPFZl8dnILs8WVjh4/s82uXhtdQ+32s/JNSl/Npcw8i4hT/w/CLz+hQMlPtD2SC6BXw&#10;I/HvspfeLFcgagWr6zuQZSHP4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3OmfoS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuY&#10;l/vbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E3B41F7" w14:textId="0BBC5384" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                  <w:p w14:paraId="348A4251" w14:textId="371EF086" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00156655">
+                    <w:r w:rsidRPr="00FB41CB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B052FF" wp14:editId="5B6CE7BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1143000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9418320</wp:posOffset>
@@ -12963,282 +14304,263 @@
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="00114D00">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix F | </w:t>
     </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Webinar speaking notes</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003F</w:t>
+    </w:r>
     <w:r w:rsidR="00E14AAF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00156655">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>59</w:t>
     </w:r>
     <w:r w:rsidR="00E14AAF" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="215946E5" w14:textId="0B32FDBE" w:rsidR="00E14AAF" w:rsidRDefault="00156655">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="215946E5" w14:textId="251DF740" w:rsidR="00E14AAF" w:rsidRDefault="00FB41CB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660291" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3E3D155A" wp14:editId="2D04C52A">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09A30C9F" wp14:editId="7D6A8AAF">
+              <wp:simplePos x="1147864" y="9435830"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="46" name="MSIPCM8129411fad435f6cb35623be" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1164465988" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67E7ED3D" w14:textId="518C7E8A" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                        <w:p w14:paraId="4B226BDB" w14:textId="02907AE4" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00156655">
+                          <w:r w:rsidRPr="00FB41CB">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3E3D155A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="09A30C9F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM8129411fad435f6cb35623be" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251660291;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIbV0qIQMAAEIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zgQvS+w/0HQYU/r6MOyZLlRisSB&#10;twHcNoBT5ExTlCWsRKokHSsN+t/7SFFJ0/awWPQizReHb2Ye5/zt0LXeA5OqEbzwo7PQ9xinomz4&#10;ofA/3W1mS99TmvCStIKzwn9kyn978ecf56d+xWJRi7Zk0kMSrlanvvBrrftVEChas46oM9EzDmcl&#10;ZEc0VHkISklOyN61QRyGaXASsuyloEwpWK9Hp39h81cVo/pjVSmmvbbwgU3br7TfvfkGF+dkdZCk&#10;rxvqYJD/gaIjDcelz6muiSbeUTY/peoaKoUSlT6jogtEVTWU2RpQTRT+UM2uJj2ztaA5qn9uk/p9&#10;aemHh1vpNWXhJ6nvcdJhRu93N7fr98sozpMoqkiZzBdVSvfzRRrP98z3SqYoWvj01+ej0G/eEVWv&#10;RclGbTWLFkmcZstsufjbBbDmUGvnzvL4LHSO+6bUtbOn0Yv9tiWUdYxPZ8aQjRCayVF2CW54yQaX&#10;wAU1UulbcnBoXNwONAA/XWTkrHeid5bwGdKWVdOtMH419Dj1aoUu7Xr0SQ9XYgDNJ7uC0Ux9qGRn&#10;/pinBz+I9vhMLjZoj8KYZVmchHBR+OJsHi4s+4KX0z2w/8NE5xmh8CVQW06Rh63SQILQKcRcxsWm&#10;aVtL4JZ7p8JP50j5yoMTLTcWgEAOJ43EfMoj4LmK89kmXWazZJMsZnkWLmdhlF/laZjkyfXmq8kX&#10;Jau6KUvGtw1n0yOJkv9GQvdcR3rbZ/IKqhJtU5o6DDZT3bqV3gPBa92DBf+aRqOI76KC13CsG9VN&#10;f1tlYGY2zsZIetgPluLxNLe9KB8xTinQZkxE9XRjiLMlhjwSCwBGLDX9EZ+qFeitcJLv1UJ++ZXd&#10;xKMl8PreCQul8NXnI5F4L+0Nx4uNF5g+8mqrQZBWyKMkgbKfrPzYrQXKjywsK5pY3U5iJUV3j6V3&#10;aa6Di3CKS9GvSVxraHBgaVJ2eWllLJue6C3f9dSknpp9N9wT2Tu+abTxg5h2Dln9QLsx1pzk4vKo&#10;RdVYTpoGj+3ECIyCRWWH4Zaq2YTf6zbqZfVffAMAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422S&#10;Yq8j22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWy&#10;V/rESx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQC&#10;Njim/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac&#10;2fIxB16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIbV0qIQMAAEIGAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAHsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251659267;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWGq4FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUaIkIK7orqkpo&#10;dyW22rNxbBLJ9li2IaG/vmOHQLvtqerFmcyM5+O95+VdpxU5CecbMCUdj3JKhOFQNeZQ0u8vmw+f&#10;KfGBmYopMKKkZ+Hp3er9u2VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcBfd8gqx1qs&#10;rlU2yfN51oKrrAMuvEfvQx+kq1RfSsHDk5ReBKJKirOFdLp07uOZrZasODhm64ZfxmD/MIVmjcGm&#10;11IPLDBydM0fpXTDHXiQYcRBZyBlw0XaAbcZ52+22dXMirQLguPtFSb//8ryx9POPjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwjPV9hEFwiPl2Yfp58WM0o4xqbzxWQ+i2Wy223rfPgqQJNolNQhLQkt&#10;dtr60KcOKbGZgU2jVKJGmd8cWDN6stuI0QrdviNNVdLJMP4eqjNu5aAn3Fu+abD1lvnwzBwyjIug&#10;asMTHlJBW1K4WJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZnMpnkeFZb+0HCDsU/GeJHPYtwc9T2g&#10;GMf4LixPZkwOajClA/2Kol7HbhhihmPPku4H8z70+sVHwcV6nZJQTJaFrdlZHktHzCKgL90rc/aC&#10;ekC+HmHQFCvegN/nxpvero8BKUjMRHx7NC+woxATt5dHE5X+63/Kuj3t1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCbmJf72wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04D&#10;SiHEqSr+xJUUCY5OvI2jxusQu214exYu9LLSaEYz3xbryfXiiGPoPClYLhIQSI03HbUK3rfPV7cg&#10;QtRkdO8JFXxjgHU5uyh0bvyJ3vBYxVZwCYVcK7AxDrmUobHodFj4AYm9nR+djizHVppRn7jc9TJN&#10;kkw63REvWD3gg8VmXx2cguzxZWOHj+zza5eG11D7faz8k1KX82lzDyLiFP/D8IvP6FAyU+0PZILo&#10;FfAj8e+yl94sVyBqBavrO5BlIc/hyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHFhq&#10;uBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;m5iX+9sAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="67E7ED3D" w14:textId="518C7E8A" w:rsidR="00156655" w:rsidRPr="00156655" w:rsidRDefault="00156655" w:rsidP="00156655">
+                  <w:p w14:paraId="4B226BDB" w14:textId="02907AE4" w:rsidR="00FB41CB" w:rsidRPr="00FB41CB" w:rsidRDefault="00FB41CB" w:rsidP="00FB41CB">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00156655">
+                    <w:r w:rsidRPr="00FB41CB">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="604D7FC5" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605" w:rsidP="00EA4239">
+    <w:p w14:paraId="69DC21EE" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58114322" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605" w:rsidP="00EA4239">
+    <w:p w14:paraId="738595FB" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DBFF4FE" w14:textId="77777777" w:rsidR="00904605" w:rsidRDefault="00904605">
+    <w:p w14:paraId="7ED4E084" w14:textId="77777777" w:rsidR="00E87795" w:rsidRDefault="00E87795">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="24BCB0F8"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -15584,492 +16906,536 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1352878816">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1269120208">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2128813111">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="602156186">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1480077990">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1027365627">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="684095368">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1912346630">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1913352400">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1577471014">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="379669028">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="277418825">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1108815971">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="54355334">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1369332828">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1693605601">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="670061520">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="335576485">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1556047535">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="982850120">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1240142517">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2015762783">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="826674341">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="215969788">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="38360412">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="935358159">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1986810688">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="905454409">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="960264337">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1812478933">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00992781"/>
     <w:rsid w:val="00022114"/>
     <w:rsid w:val="00042441"/>
+    <w:rsid w:val="00044643"/>
     <w:rsid w:val="0005306E"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00061460"/>
     <w:rsid w:val="00073A65"/>
     <w:rsid w:val="0007433D"/>
     <w:rsid w:val="000869C8"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="000A4D4B"/>
     <w:rsid w:val="000C2C04"/>
+    <w:rsid w:val="000C60CC"/>
     <w:rsid w:val="000D437A"/>
     <w:rsid w:val="00105719"/>
     <w:rsid w:val="00107C9E"/>
     <w:rsid w:val="00110C8A"/>
     <w:rsid w:val="00114D00"/>
     <w:rsid w:val="00123D0F"/>
     <w:rsid w:val="00124011"/>
     <w:rsid w:val="001415CB"/>
     <w:rsid w:val="00142242"/>
     <w:rsid w:val="001427C4"/>
     <w:rsid w:val="00147867"/>
     <w:rsid w:val="00156655"/>
     <w:rsid w:val="0016227F"/>
     <w:rsid w:val="00162B37"/>
     <w:rsid w:val="001633E5"/>
     <w:rsid w:val="00180863"/>
     <w:rsid w:val="001C4AFF"/>
     <w:rsid w:val="001C605B"/>
     <w:rsid w:val="002029BE"/>
     <w:rsid w:val="00204CFD"/>
     <w:rsid w:val="00206D12"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00227715"/>
     <w:rsid w:val="00251C8E"/>
     <w:rsid w:val="00264F49"/>
     <w:rsid w:val="0026538D"/>
     <w:rsid w:val="00267D73"/>
+    <w:rsid w:val="00271347"/>
     <w:rsid w:val="00276A3A"/>
     <w:rsid w:val="00280FE2"/>
     <w:rsid w:val="0028539A"/>
     <w:rsid w:val="0029030E"/>
     <w:rsid w:val="00292913"/>
+    <w:rsid w:val="002946A3"/>
     <w:rsid w:val="002A0867"/>
     <w:rsid w:val="002A3AC2"/>
     <w:rsid w:val="002B047D"/>
     <w:rsid w:val="002B4199"/>
     <w:rsid w:val="002F0834"/>
     <w:rsid w:val="002F1808"/>
     <w:rsid w:val="002F7F29"/>
     <w:rsid w:val="003231D1"/>
     <w:rsid w:val="0032322E"/>
     <w:rsid w:val="00334115"/>
     <w:rsid w:val="003375EC"/>
     <w:rsid w:val="0034221F"/>
     <w:rsid w:val="00347181"/>
     <w:rsid w:val="003B4BD7"/>
+    <w:rsid w:val="003B72D4"/>
     <w:rsid w:val="003C32AF"/>
     <w:rsid w:val="003D4F2F"/>
     <w:rsid w:val="003E59CB"/>
     <w:rsid w:val="003F7AC2"/>
     <w:rsid w:val="00401F85"/>
     <w:rsid w:val="00406D02"/>
     <w:rsid w:val="00452BC4"/>
     <w:rsid w:val="0045311F"/>
     <w:rsid w:val="00467435"/>
     <w:rsid w:val="004735DE"/>
     <w:rsid w:val="00473C22"/>
     <w:rsid w:val="0047576B"/>
     <w:rsid w:val="004769C8"/>
     <w:rsid w:val="004966D7"/>
     <w:rsid w:val="00497543"/>
     <w:rsid w:val="004A2091"/>
     <w:rsid w:val="004A6B98"/>
     <w:rsid w:val="004B46D7"/>
     <w:rsid w:val="004C4FC6"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="004D2A62"/>
+    <w:rsid w:val="004D6DD8"/>
     <w:rsid w:val="004D7E9C"/>
     <w:rsid w:val="004E1653"/>
     <w:rsid w:val="004E2B49"/>
     <w:rsid w:val="004F0CB6"/>
+    <w:rsid w:val="004F286E"/>
     <w:rsid w:val="004F693C"/>
     <w:rsid w:val="005159D4"/>
     <w:rsid w:val="00570E57"/>
     <w:rsid w:val="00575EC4"/>
     <w:rsid w:val="00580205"/>
+    <w:rsid w:val="005814FB"/>
     <w:rsid w:val="005826BF"/>
     <w:rsid w:val="00596B49"/>
+    <w:rsid w:val="005B697F"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D7F36"/>
     <w:rsid w:val="00601EB6"/>
     <w:rsid w:val="00610592"/>
     <w:rsid w:val="00622F6B"/>
     <w:rsid w:val="0062426F"/>
     <w:rsid w:val="00627109"/>
     <w:rsid w:val="00634679"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="006450DB"/>
     <w:rsid w:val="00654E33"/>
+    <w:rsid w:val="00661BF3"/>
     <w:rsid w:val="00662D6D"/>
     <w:rsid w:val="00671012"/>
     <w:rsid w:val="0067288A"/>
+    <w:rsid w:val="00684D01"/>
     <w:rsid w:val="00686BA6"/>
     <w:rsid w:val="0069137E"/>
+    <w:rsid w:val="006929AA"/>
     <w:rsid w:val="006B39A1"/>
+    <w:rsid w:val="006B3B33"/>
     <w:rsid w:val="006C281A"/>
     <w:rsid w:val="006C30EB"/>
     <w:rsid w:val="006D1016"/>
+    <w:rsid w:val="006D6B76"/>
     <w:rsid w:val="006F4C7B"/>
+    <w:rsid w:val="00724900"/>
     <w:rsid w:val="00725536"/>
     <w:rsid w:val="007266D8"/>
     <w:rsid w:val="00727DD2"/>
     <w:rsid w:val="007338C4"/>
     <w:rsid w:val="00752C8B"/>
     <w:rsid w:val="00775248"/>
     <w:rsid w:val="007851BD"/>
+    <w:rsid w:val="00786F6C"/>
     <w:rsid w:val="00796FF1"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A11EF"/>
+    <w:rsid w:val="007A4407"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B48A6"/>
     <w:rsid w:val="0080254A"/>
     <w:rsid w:val="008141F1"/>
     <w:rsid w:val="0082526B"/>
     <w:rsid w:val="00833576"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="008420DE"/>
     <w:rsid w:val="008639EC"/>
     <w:rsid w:val="008676D9"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="008902C8"/>
     <w:rsid w:val="00895C9B"/>
     <w:rsid w:val="008C103C"/>
     <w:rsid w:val="008C51CD"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="008E5A20"/>
     <w:rsid w:val="008F5352"/>
+    <w:rsid w:val="008F69B5"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="00904605"/>
     <w:rsid w:val="0091721E"/>
+    <w:rsid w:val="00920ED9"/>
     <w:rsid w:val="00924118"/>
     <w:rsid w:val="00945B69"/>
     <w:rsid w:val="00950617"/>
     <w:rsid w:val="00952169"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="009633EC"/>
     <w:rsid w:val="00981917"/>
     <w:rsid w:val="0098255D"/>
     <w:rsid w:val="00992781"/>
+    <w:rsid w:val="00994F39"/>
     <w:rsid w:val="009B1089"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009D3E09"/>
     <w:rsid w:val="009D44E0"/>
     <w:rsid w:val="009E4BAA"/>
     <w:rsid w:val="009F23D9"/>
     <w:rsid w:val="009F3753"/>
     <w:rsid w:val="009F5A5E"/>
     <w:rsid w:val="00A10F3F"/>
     <w:rsid w:val="00A12326"/>
+    <w:rsid w:val="00A1525F"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A26F8C"/>
     <w:rsid w:val="00A43B1E"/>
     <w:rsid w:val="00A7385E"/>
     <w:rsid w:val="00A8370C"/>
     <w:rsid w:val="00A96519"/>
     <w:rsid w:val="00AB56AE"/>
     <w:rsid w:val="00AB6DC8"/>
     <w:rsid w:val="00AB70DF"/>
     <w:rsid w:val="00AD087B"/>
     <w:rsid w:val="00AD118F"/>
     <w:rsid w:val="00AE64C5"/>
+    <w:rsid w:val="00AF24A4"/>
     <w:rsid w:val="00B15270"/>
+    <w:rsid w:val="00B51DBB"/>
     <w:rsid w:val="00B71FDC"/>
     <w:rsid w:val="00B758E7"/>
     <w:rsid w:val="00B845FA"/>
     <w:rsid w:val="00B8503D"/>
     <w:rsid w:val="00B857BB"/>
     <w:rsid w:val="00B9310C"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE44F9"/>
+    <w:rsid w:val="00C01628"/>
     <w:rsid w:val="00C0411D"/>
+    <w:rsid w:val="00C04EDF"/>
     <w:rsid w:val="00C15A30"/>
+    <w:rsid w:val="00C17A83"/>
     <w:rsid w:val="00C25221"/>
     <w:rsid w:val="00C61217"/>
+    <w:rsid w:val="00C62CA7"/>
     <w:rsid w:val="00C639B6"/>
     <w:rsid w:val="00C667B1"/>
     <w:rsid w:val="00C70529"/>
     <w:rsid w:val="00C761B0"/>
     <w:rsid w:val="00C84FEA"/>
     <w:rsid w:val="00C85F4E"/>
     <w:rsid w:val="00C9587E"/>
+    <w:rsid w:val="00CA4A69"/>
     <w:rsid w:val="00CA6068"/>
     <w:rsid w:val="00CB274A"/>
     <w:rsid w:val="00CB4CAF"/>
     <w:rsid w:val="00CC06AE"/>
+    <w:rsid w:val="00CC14F9"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD308E"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CF4221"/>
+    <w:rsid w:val="00D05C27"/>
+    <w:rsid w:val="00D0679B"/>
     <w:rsid w:val="00D3414F"/>
     <w:rsid w:val="00D34A1C"/>
     <w:rsid w:val="00D42778"/>
     <w:rsid w:val="00D43779"/>
     <w:rsid w:val="00D45D72"/>
     <w:rsid w:val="00D47459"/>
     <w:rsid w:val="00D5399A"/>
+    <w:rsid w:val="00D70972"/>
     <w:rsid w:val="00D950B1"/>
+    <w:rsid w:val="00DA1CC5"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DC0847"/>
     <w:rsid w:val="00DC2F1A"/>
     <w:rsid w:val="00DC563A"/>
     <w:rsid w:val="00DC7647"/>
+    <w:rsid w:val="00DD44B4"/>
     <w:rsid w:val="00DE3A36"/>
+    <w:rsid w:val="00E05A2F"/>
     <w:rsid w:val="00E14AAE"/>
     <w:rsid w:val="00E14AAF"/>
+    <w:rsid w:val="00E16AE3"/>
     <w:rsid w:val="00E25B86"/>
     <w:rsid w:val="00E40F66"/>
+    <w:rsid w:val="00E57F29"/>
     <w:rsid w:val="00E668F2"/>
     <w:rsid w:val="00E80AC7"/>
     <w:rsid w:val="00E84536"/>
+    <w:rsid w:val="00E87795"/>
+    <w:rsid w:val="00E93360"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
     <w:rsid w:val="00EA4239"/>
     <w:rsid w:val="00EA517E"/>
     <w:rsid w:val="00EA7518"/>
     <w:rsid w:val="00EA75DB"/>
     <w:rsid w:val="00EC12AB"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00ED0D7F"/>
+    <w:rsid w:val="00EE3F74"/>
     <w:rsid w:val="00EE452E"/>
     <w:rsid w:val="00EE5EDF"/>
     <w:rsid w:val="00EF4138"/>
+    <w:rsid w:val="00EF4EA4"/>
     <w:rsid w:val="00F07062"/>
     <w:rsid w:val="00F07CDC"/>
     <w:rsid w:val="00F1177F"/>
     <w:rsid w:val="00F15D76"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F17E8F"/>
     <w:rsid w:val="00F2167F"/>
     <w:rsid w:val="00F311E3"/>
     <w:rsid w:val="00F53FEB"/>
     <w:rsid w:val="00F566CA"/>
     <w:rsid w:val="00F8319C"/>
     <w:rsid w:val="00F96CEC"/>
     <w:rsid w:val="00FA3B3E"/>
+    <w:rsid w:val="00FB41CB"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FC7987"/>
     <w:rsid w:val="00FD1B1A"/>
     <w:rsid w:val="00FD2BBC"/>
     <w:rsid w:val="00FD2DCE"/>
     <w:rsid w:val="600BE915"/>
     <w:rsid w:val="61EE1F03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E4708AB"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16397,50 +17763,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2DCE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -17639,55 +19010,84 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004735DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2BBC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00786F6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
+      <w:color w:val="36424A" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC14F9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="10304257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="33314496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17879,50 +19279,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="795567623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="795678458">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="929503961">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="955058355">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -17932,50 +19345,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="986740131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1001588914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1017468039">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1164589956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18146,51 +19572,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2124376728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/i-am-a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.emf"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/young-workers.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide1.sldx"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/i-am-a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.emf"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/young-workers.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Slide.sldx"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -18450,96 +19876,62 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{242D34B0-84F9-4EF7-BD0F-2E0DC12CAD0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>60</Pages>
-[...1 lines deleted...]
-  <Characters>31453</Characters>
+  <Pages>61</Pages>
+  <Words>6082</Words>
+  <Characters>32478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>902</Lines>
+  <Paragraphs>464</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36897</CharactersWithSpaces>
+  <CharactersWithSpaces>38096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>