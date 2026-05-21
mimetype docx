--- v0 (2025-10-26)
+++ v1 (2026-05-21)
@@ -1,74 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18C5F3B3" w14:textId="49A9671C" w:rsidR="00AD1470" w:rsidRPr="00AD1470" w:rsidRDefault="0095458F" w:rsidP="00AD1470">
       <w:pPr>
         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E57956" wp14:editId="218FE127">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-542925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6537600" cy="8460000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -88,134 +83,304 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6537600" cy="8460000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015C945" w14:textId="5C6A711A" w:rsidR="00DB0DB6" w:rsidRPr="00531E77" w:rsidRDefault="006B369E" w:rsidP="00531E77">
+    <w:p w14:paraId="513C667A" w14:textId="77777777" w:rsidR="000167EC" w:rsidRPr="000167EC" w:rsidRDefault="000167EC" w:rsidP="000167EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227924212"/>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>© 2026 Government of Alberta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="15342B24" w14:textId="64256D42" w:rsidR="000167EC" w:rsidRPr="000167EC" w:rsidRDefault="000167EC" w:rsidP="000167EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000167EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000167EC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF37591" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD9A77D" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA6E4ED" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BBDE96" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2E15D5" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB63375" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8314B8" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AE74B5" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7435DF9E" w14:textId="77777777" w:rsidR="000167EC" w:rsidRDefault="000167EC" w:rsidP="00531E77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0015C945" w14:textId="7CC03172" w:rsidR="00DB0DB6" w:rsidRPr="00531E77" w:rsidRDefault="006B369E" w:rsidP="00531E77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Webinar planning and engagement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED6FC36" w14:textId="165D660E" w:rsidR="003417E2" w:rsidRDefault="007959CD" w:rsidP="00DB0DB6">
       <w:r>
         <w:t xml:space="preserve">As discussed </w:t>
       </w:r>
       <w:r w:rsidR="007A5645">
         <w:t xml:space="preserve">in section 4.0 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00FB7CFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Facilitation Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidR="00324CD1">
         <w:t xml:space="preserve">ebinars are cost effective and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a great way to </w:t>
       </w:r>
       <w:r w:rsidR="00324CD1">
         <w:t xml:space="preserve">reach audiences who may not </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be able </w:t>
       </w:r>
       <w:r w:rsidR="00324CD1">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>attend</w:t>
       </w:r>
       <w:r w:rsidR="00324CD1">
         <w:t xml:space="preserve"> an in-person workshop. </w:t>
       </w:r>
       <w:r w:rsidR="003E3622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78967A88" w14:textId="77777777" w:rsidR="00D526BB" w:rsidRDefault="00301907" w:rsidP="00D526BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Things to consider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3738758A" w14:textId="7A69C8C1" w:rsidR="00D526BB" w:rsidRDefault="00D526BB" w:rsidP="007A5645">
+    <w:p w14:paraId="3738758A" w14:textId="4E450DD9" w:rsidR="00D526BB" w:rsidRDefault="00D526BB" w:rsidP="007A5645">
       <w:r>
         <w:t xml:space="preserve">Facilitators </w:t>
       </w:r>
       <w:r w:rsidR="003D1041">
-        <w:t xml:space="preserve">should also consider the internet access in the Indigenous community, their access to equipment and knowledge of video conferencing. </w:t>
+        <w:t xml:space="preserve">should consider the internet access in the Indigenous community, their access to equipment and knowledge of video conferencing. </w:t>
       </w:r>
       <w:r w:rsidR="007F5B64">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>ost</w:t>
       </w:r>
       <w:r w:rsidR="00513043">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a webinar </w:t>
       </w:r>
+      <w:r w:rsidR="00591C68">
+        <w:t>requires</w:t>
+      </w:r>
       <w:r w:rsidR="00914B84">
-        <w:t>will need a platform</w:t>
+        <w:t xml:space="preserve"> a platform</w:t>
       </w:r>
       <w:r w:rsidR="004C7160">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00914B84">
         <w:t>software that works specifically for</w:t>
       </w:r>
       <w:r w:rsidR="004C7160">
         <w:t xml:space="preserve"> their </w:t>
       </w:r>
       <w:r w:rsidR="00914B84">
         <w:t xml:space="preserve">needs. </w:t>
       </w:r>
       <w:r w:rsidR="003D1041">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C7160">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="004C7160">
         <w:t xml:space="preserve">take the time to </w:t>
       </w:r>
@@ -279,51 +444,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B58FE50" wp14:editId="75702696">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3448050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>280670</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2163445" cy="1997710"/>
             <wp:effectExtent l="0" t="0" r="8255" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="9" name="Picture 9" descr="C:\Users\krista.chiponski\Downloads\hub.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\krista.chiponski\Downloads\hub.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2163445" cy="1997710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -391,51 +556,59 @@
       </w:r>
       <w:r w:rsidR="00D526BB" w:rsidRPr="00513043">
         <w:t xml:space="preserve">presenting polls, </w:t>
       </w:r>
       <w:r w:rsidRPr="00513043">
         <w:t>and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D16D9F" w14:textId="29087D50" w:rsidR="00D526BB" w:rsidRPr="00513043" w:rsidRDefault="00D526BB" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00513043">
         <w:t>connectivity</w:t>
       </w:r>
       <w:r w:rsidR="00332D9C" w:rsidRPr="00513043">
         <w:t xml:space="preserve"> strength and software requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB0C658" w14:textId="77777777" w:rsidR="0072491A" w:rsidRDefault="0072491A" w:rsidP="00DB0DB6">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Identify your hardware needs such as a: </w:t>
+        <w:t xml:space="preserve">Identify your hardware needs such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B159F3" w14:textId="23F85AC6" w:rsidR="0072491A" w:rsidRDefault="0072491A" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">computer, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C764BE" w14:textId="77777777" w:rsidR="0072491A" w:rsidRDefault="0072491A" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">laptop, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7A1E10" w14:textId="77777777" w:rsidR="0072491A" w:rsidRDefault="0072491A" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -445,57 +618,60 @@
     </w:p>
     <w:p w14:paraId="19785D9E" w14:textId="4F6D60CE" w:rsidR="004C7160" w:rsidRDefault="0072491A" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>a phone with a camera and microphone</w:t>
       </w:r>
       <w:r w:rsidR="00575D01">
         <w:t xml:space="preserve">. Note that a headset with a microphone will produce much better sound for participants.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395118E6" w14:textId="77777777" w:rsidR="00513043" w:rsidRDefault="00332D9C" w:rsidP="008B450A">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Webinar presenting options</w:t>
       </w:r>
       <w:r w:rsidR="00513043">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125BF47C" w14:textId="14840A4C" w:rsidR="00FF5BEB" w:rsidRDefault="00513043" w:rsidP="00301907">
+    <w:p w14:paraId="125BF47C" w14:textId="58F67E29" w:rsidR="00FF5BEB" w:rsidRDefault="00591C68" w:rsidP="00301907">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Note that some webinar platforms have options to present live or pre-recorded content. </w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00513043">
+        <w:t xml:space="preserve">ome webinar platforms have options to present live or pre-recorded content. </w:t>
       </w:r>
       <w:r w:rsidR="004C7160">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EFEC84" w14:textId="68B211A6" w:rsidR="00301907" w:rsidRPr="00301907" w:rsidRDefault="00301907" w:rsidP="00301907">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00301907">
         <w:t xml:space="preserve">Hosting </w:t>
       </w:r>
       <w:r w:rsidR="00575D01">
         <w:t>a webinar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6351747E" w14:textId="7C26D00F" w:rsidR="003417E2" w:rsidRDefault="00561816" w:rsidP="003417E2">
       <w:r>
         <w:t xml:space="preserve">Since </w:t>
       </w:r>
       <w:r w:rsidR="00063C71">
         <w:t>it’s increasingly necessary to carry out business and social activities online</w:t>
       </w:r>
       <w:r w:rsidR="00BE5D51">
         <w:t>,</w:t>
@@ -578,153 +754,147 @@
                 <wp:lineTo x="20519" y="21457"/>
                 <wp:lineTo x="21401" y="20447"/>
                 <wp:lineTo x="21401" y="17670"/>
                 <wp:lineTo x="20519" y="16156"/>
                 <wp:lineTo x="20519" y="12117"/>
                 <wp:lineTo x="21401" y="9088"/>
                 <wp:lineTo x="21401" y="505"/>
                 <wp:lineTo x="20960" y="0"/>
                 <wp:lineTo x="7722" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="1" name="Picture 1" descr="C:\Users\krista.chiponski\Downloads\onlineLearning.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\krista.chiponski\Downloads\onlineLearning.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1864995" cy="1630045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003417E2">
         <w:t>Do a test run before going live w</w:t>
       </w:r>
       <w:r w:rsidR="002A4CD6">
         <w:t>ith participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C26521" w14:textId="75512615" w:rsidR="003417E2" w:rsidRDefault="00063C71" w:rsidP="007A5645">
+    <w:p w14:paraId="59C26521" w14:textId="4BCC9E86" w:rsidR="003417E2" w:rsidRDefault="00591C68" w:rsidP="007A5645">
       <w:pPr>
         <w:pStyle w:val="Bullets2"/>
       </w:pPr>
-      <w:r w:rsidRPr="007A5645">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t>Make sure</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003417E2" w:rsidRPr="007A5645">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00063C71" w:rsidRPr="007A5645">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5645">
+        <w:t>erify</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5BEB">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t>verify</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF5BEB">
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidR="00063C71" w:rsidRPr="007A5645">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002173D9" w:rsidRPr="007A5645">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">audio </w:t>
+      </w:r>
+      <w:r w:rsidR="00063C71" w:rsidRPr="007A5645">
+        <w:rPr>
+          <w:rStyle w:val="Bullets2Char"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="002173D9" w:rsidRPr="007A5645">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">audio </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A5645">
+        <w:t xml:space="preserve"> visua</w:t>
+      </w:r>
+      <w:r w:rsidR="00063C71" w:rsidRPr="007A5645">
         <w:rPr>
           <w:rStyle w:val="Bullets2Char"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>l capabilities are working properly</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00063C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11AE9602" w14:textId="3A5F2901" w:rsidR="003417E2" w:rsidRDefault="003417E2" w:rsidP="003417E2">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t>Engage with participants through polls, Q&amp;A pods and st</w:t>
       </w:r>
       <w:r w:rsidR="002173D9">
         <w:t>ories from the host/facilitator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BD773B" w14:textId="2FA6515D" w:rsidR="003417E2" w:rsidRDefault="00513043" w:rsidP="003417E2">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Review the speaking notes to make sure you outline expectations and deliver technical content clearly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C7166D" w14:textId="77777777" w:rsidR="00063C71" w:rsidRDefault="00063C71" w:rsidP="00561816">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
@@ -799,75 +969,75 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>or chat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F45400" w14:textId="39709CE8" w:rsidR="009A2187" w:rsidRDefault="00301907" w:rsidP="00301907">
       <w:r w:rsidRPr="00301907">
         <w:t xml:space="preserve">Most webinar platforms have </w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t xml:space="preserve">built-in capabilities that let participants direct </w:t>
       </w:r>
       <w:r w:rsidRPr="00301907">
         <w:t>question</w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00301907">
         <w:t xml:space="preserve"> or chat </w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t>to the facilitator and/or virtual group. For help answering chat questions from your participants, you can refer to your webinar speaking notes (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="009A2187" w:rsidRPr="00FB7CFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>Appendix F</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A2187">
         <w:t xml:space="preserve">) as well as the </w:t>
       </w:r>
       <w:r w:rsidR="00C37264">
         <w:t>tool kit</w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t xml:space="preserve"> FAQ</w:t>
       </w:r>
       <w:r w:rsidRPr="00301907">
         <w:t xml:space="preserve"> document </w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="009A2187" w:rsidRPr="00F3424B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidR="00F736F2" w:rsidRPr="00FB7CFA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>ppendix H</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A2187" w:rsidRPr="00F3424B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F736F2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A2187">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -938,51 +1108,59 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Polls</w:t>
       </w:r>
       <w:r w:rsidR="00630B6F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> or Q&amp;A box questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11766BAB" w14:textId="77777777" w:rsidR="00AD1470" w:rsidRPr="002D3A35" w:rsidRDefault="00101F2F" w:rsidP="00AD1470">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Engaging webinars pull the participants from behind their screens into the action of the presentation</w:t>
       </w:r>
       <w:r w:rsidR="007152FC">
-        <w:t xml:space="preserve"> through the use of polls or facilitator-led questions</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007152FC">
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007152FC">
+        <w:t xml:space="preserve"> polls or facilitator-led questions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B53582">
         <w:t>Below</w:t>
       </w:r>
       <w:r w:rsidR="00630B6F">
         <w:t xml:space="preserve"> are a few </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">questions you can </w:t>
       </w:r>
       <w:r w:rsidR="00B53582">
         <w:t>include in the webinar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="007152FC">
         <w:t>help keep your participants engaged and alert</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -1083,137 +1261,137 @@
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Contact Centre </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="78E7BABC" w14:textId="2DD5D039" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A17A18">
                               <w:t>Ph: 780-415-8690 (Edmonton)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A17A18">
                               <w:br/>
                               <w:t>Toll free: 1-866-415-8690 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A17A18">
                               <w:br/>
                               <w:t>TTY: 780-427-9999 (Edmonton)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A17A18">
                               <w:br/>
                               <w:t>TTY: 1-800-232-7215</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6CF3B1FC" w14:textId="7FBB74C6" w:rsidR="00A17A18" w:rsidRPr="007A5645" w:rsidRDefault="00755F22" w:rsidP="00A17A18">
+                          <w:p w14:paraId="6CF3B1FC" w14:textId="7FBB74C6" w:rsidR="00A17A18" w:rsidRPr="007A5645" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId14" w:history="1">
-                              <w:r w:rsidR="00A17A18" w:rsidRPr="007A5645">
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="007A5645">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>Ask an Expert</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="79DB0C27" w14:textId="5FA5E7E4" w:rsidR="001F1936" w:rsidRPr="007A5645" w:rsidRDefault="001F1936" w:rsidP="00235151">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>Website</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="557BC80A" w14:textId="6C15E15F" w:rsidR="00C9772A" w:rsidRPr="008B450A" w:rsidRDefault="00755F22" w:rsidP="00235151">
+                          <w:p w14:paraId="557BC80A" w14:textId="6C15E15F" w:rsidR="00C9772A" w:rsidRPr="008B450A" w:rsidRDefault="00C9772A" w:rsidP="00235151">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId15" w:history="1">
-                              <w:r w:rsidR="00C9772A" w:rsidRPr="008B450A">
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="008B450A">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>alberta.ca/</w:t>
                               </w:r>
                               <w:r w:rsidR="001F1936" w:rsidRPr="008B450A">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>ohs</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="4A3CDE99" w14:textId="0B4533FA" w:rsidR="002D3A35" w:rsidRPr="00347C03" w:rsidRDefault="002D3A35" w:rsidP="00A17A18">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="228600" tIns="118872" rIns="228600" bIns="228600" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="02DC8FBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:134.75pt;margin-top:.75pt;width:185.95pt;height:232.5pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+6efnIwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N75UudSKs0qTblVp&#10;u6202w/AGMeowFAgsbdf3wFns5e+VeUBMTCcOXNmZn01akVOwnkJpqbFLKdEGA6tNIea/ri/frei&#10;xAdmWqbAiJo+CE+vNm/frAdbiRJ6UK1wBEGMrwZb0z4EW2WZ573QzM/ACoOPHTjNAprukLWODYiu&#10;VVbm+SIbwLXWARfe4+1+eqSbhN91godvXedFIKqmyC2k3aW9iXu2WbPq4JjtJT/TYP/AQjNpMOgF&#10;as8CI0cn/4LSkjvw0IUZB51B10kuUg6YTZG/yuauZ1akXFAcby8y+f8Hy29P3x2RbU2XlBimsUT3&#10;YgzkI4xkGdUZrK/Q6c6iWxjxGqucMvX2BvhPTwzsemYOYuscDL1gLbIr4s/s2dcJx0eQZvgKLYZh&#10;xwAJaOycjtKhGATRsUoPl8pEKhwvy/eLYr6YU8LxrfwwL5fzVLuMVY/frfPhswBN4qGmDkuf4Nnp&#10;xodIh1WPLjGaByXba6lUMtyh2SlHTiy2Sb7d7suUwSs3ZchQU4w+T8gG4v/UQVoGbGMldU1XeVxT&#10;Y0U5Ppk2uQQm1XRGJsqc9YmSTOKEsRnRMYrWQPuASjmY2hXHCw89uN+UDNiqNfW/jswJStQXg2qX&#10;5WqBEUlIVlGsVsuSEvfirXlhMcMRrqaBkum4C2kmohYGtliZTibNntic+WIbJinPIxP7/LmdvJ4G&#10;e/MHAAD//wMAUEsDBBQABgAIAAAAIQA7FxRc3wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcEHXSkpSGOBUg9YIEiLQSHN14mwTidRS7Tfh7lhMcd2Y08zZfT7YTJxx860hB&#10;PItAIFXOtFQr2G0317cgfNBkdOcIFXyjh3VxfpbrzLiR3vBUhlpwCflMK2hC6DMpfdWg1X7meiT2&#10;Dm6wOvA51NIMeuRy28l5FKXS6pZ4odE9PjZYfZVHq+DTbxbzaXcoX/Hp4XkVv798JOOVUpcX0/0d&#10;iIBT+AvDLz6jQ8FMe3ck40WngB8JrCYg2Fws4xWIvYKbNE1AFrn8j1/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAL7p5+cjAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADsXFFzfAAAABgEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#00aad2" stroked="f">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:134.75pt;margin-top:.75pt;width:185.95pt;height:232.5pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVyvW9EgIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgyJM2MOEWWrMOA&#10;rhvQ7QMUWY6FyaJGKbG7rx8lp+navQ3zg0Ca1CF5eLS6HnvDTgq9BlvzYpZzpqyERttDzb9/u3mz&#10;5MwHYRthwKqaPyjPr9evX60GV6kSOjCNQkYg1leDq3kXgquyzMtO9cLPwClLwRawF4FcPGQNioHQ&#10;e5OVeb7IBsDGIUjlPf3dTUG+Tvhtq2T40rZeBWZqTr2FdGI69/HM1itRHVC4TstzG+IfuuiFtlT0&#10;ArUTQbAj6r+gei0RPLRhJqHPoG21VGkGmqbIX0xz3wmn0ixEjncXmvz/g5V3p3v3FVkY38NIC0xD&#10;eHcL8odnFradsAe1QYShU6KhwkWkLBucr85XI9W+8hFkP3yGhpYsjgES0NhiH1mhORmh0wIeLqSr&#10;MTBJP8u3i2K+mHMmKVa+m5dX87SWTFSP1x368FFBz6JRc6StJnhxuvUhtiOqx5RYzYPRzY02Jjl4&#10;2G8NspOICsg3m12ZJniRZiwbak7V5wnZQryfxNHrQAo1uq/5Mo/fpJlIxwfbpJQgtJls6sTYMz+R&#10;komcMO5HSow87aF5IKYQJiXSyyGjA/zF2UAqrLn/eRSoODOfLLFdlssFVWQheUWxXF6VnOGz2P6Z&#10;J6wkuJoHziZzG5LcIxcWNrSZVifOnro590sKS1SeX0OU8J9+ynp6s+vfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAOxcUXN8AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB10pKU&#10;hjgVIPWCBIi0EhzdeJsE4nUUu034e5YTHHdmNPM2X0+2EyccfOtIQTyLQCBVzrRUK9htN9e3IHzQ&#10;ZHTnCBV8o4d1cX6W68y4kd7wVIZacAn5TCtoQugzKX3VoNV+5nok9g5usDrwOdTSDHrkctvJeRSl&#10;0uqWeKHRPT42WH2VR6vg028W82l3KF/x6eF5Fb+/fCTjlVKXF9P9HYiAU/gLwy8+o0PBTHt3JONF&#10;p4AfCawmINhcLOMViL2CmzRNQBa5/I9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV&#10;yvW9EgIAAPsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA7FxRc3wAAAAYBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="#00aad2" stroked="f">
                 <v:textbox inset="18pt,9.36pt,18pt,18pt">
                   <w:txbxContent>
                     <w:p w14:paraId="698496B3" w14:textId="77777777" w:rsidR="001F1936" w:rsidRDefault="001F1936" w:rsidP="002D3A35">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxHeading"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>Contact OHS</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="17991538" w14:textId="7FDC42C1" w:rsidR="002D3A35" w:rsidRPr="007A5645" w:rsidRDefault="001F1936" w:rsidP="002D3A35">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxHeading"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
@@ -1228,93 +1406,93 @@
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Contact Centre </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="78E7BABC" w14:textId="2DD5D039" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A17A18">
                         <w:t>Ph: 780-415-8690 (Edmonton)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A17A18">
                         <w:br/>
                         <w:t>Toll free: 1-866-415-8690 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A17A18">
                         <w:br/>
                         <w:t>TTY: 780-427-9999 (Edmonton)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A17A18">
                         <w:br/>
                         <w:t>TTY: 1-800-232-7215</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6CF3B1FC" w14:textId="7FBB74C6" w:rsidR="00A17A18" w:rsidRPr="007A5645" w:rsidRDefault="00164645" w:rsidP="00A17A18">
+                    <w:p w14:paraId="6CF3B1FC" w14:textId="7FBB74C6" w:rsidR="00A17A18" w:rsidRPr="007A5645" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId20" w:history="1">
-                        <w:r w:rsidR="00A17A18" w:rsidRPr="007A5645">
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="007A5645">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>Ask an Expert</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="79DB0C27" w14:textId="5FA5E7E4" w:rsidR="001F1936" w:rsidRPr="007A5645" w:rsidRDefault="001F1936" w:rsidP="00235151">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>Website</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="557BC80A" w14:textId="6C15E15F" w:rsidR="00C9772A" w:rsidRPr="008B450A" w:rsidRDefault="00164645" w:rsidP="00235151">
+                    <w:p w14:paraId="557BC80A" w14:textId="6C15E15F" w:rsidR="00C9772A" w:rsidRPr="008B450A" w:rsidRDefault="00C9772A" w:rsidP="00235151">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId21" w:history="1">
-                        <w:r w:rsidR="00C9772A" w:rsidRPr="008B450A">
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="008B450A">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>alberta.ca/</w:t>
                         </w:r>
                         <w:r w:rsidR="001F1936" w:rsidRPr="008B450A">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>ohs</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="4A3CDE99" w14:textId="0B4533FA" w:rsidR="002D3A35" w:rsidRPr="00347C03" w:rsidRDefault="002D3A35" w:rsidP="00A17A18">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through" anchorx="margin"/>
               </v:shape>
             </w:pict>
@@ -1364,209 +1542,233 @@
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Guide to </w:t>
       </w:r>
       <w:r w:rsidR="002F714B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OHS: W</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>orker</w:t>
       </w:r>
       <w:r w:rsidR="002F714B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37780749" w14:textId="0F1D2AFB" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="37780749" w14:textId="0F1D2AFB" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00C9772A" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00C9772A" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ohs-pubstore.labour.alberta.ca/li008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62384B30" w14:textId="5AD71C86" w:rsidR="00B53582" w:rsidRPr="001F3BB8" w:rsidRDefault="00B53582" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Harassment and violence </w:t>
       </w:r>
       <w:r w:rsidR="00F736F2" w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>in the workplace</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F627CD8" w14:textId="78E68426" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="7F627CD8" w14:textId="78E68426" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00C9772A" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00C9772A" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ohs-pubstore.labour.alberta.ca/li045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4937EDE7" w14:textId="77777777" w:rsidR="00E422C0" w:rsidRPr="001F3BB8" w:rsidRDefault="00E422C0" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lateral violence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">video produced by </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>BearPaw L</w:t>
+        <w:t>BearPaw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">egal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ducation and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>edia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AE9987" w14:textId="25E215CD" w:rsidR="00E422C0" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="01AE9987" w14:textId="25E215CD" w:rsidR="00E422C0" w:rsidRPr="00E422C0" w:rsidRDefault="00E422C0" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00E422C0" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
-          <w:t>youtube.com/watch?v=neWtt3sAqMM</w:t>
+          <w:t>youtube.com/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E422C0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          </w:rPr>
+          <w:t>watch?v</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E422C0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          </w:rPr>
+          <w:t>=neWtt3sAqMM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24A94E40" w14:textId="231719F1" w:rsidR="00B53582" w:rsidRPr="001F3BB8" w:rsidRDefault="00B53582" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>WCB worker handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DF1091" w14:textId="0F981D4B" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="32DF1091" w14:textId="0F981D4B" w:rsidR="00C9772A" w:rsidRPr="00E422C0" w:rsidRDefault="00C9772A" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00C9772A" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>wcb.ab.ca/assets/pdfs/workers/worker_handbook.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21902059" w14:textId="0EFAC620" w:rsidR="00E422C0" w:rsidRDefault="00E422C0" w:rsidP="00B53582">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458F659C" w14:textId="77777777" w:rsidR="008B450A" w:rsidRDefault="008B450A" w:rsidP="00B53582">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D2335D3" w14:textId="2E407B35" w:rsidR="00B53582" w:rsidRPr="002D3A35" w:rsidRDefault="008B450A" w:rsidP="00B53582">
       <w:pPr>
         <w:rPr>
@@ -1690,93 +1892,93 @@
                             </w:r>
                             <w:r w:rsidRPr="00A17A18">
                               <w:br/>
                               <w:t>TTY: 780-427-9999</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A17A18">
                               <w:br/>
                               <w:t>Toll free TTY: 1-800-232-7215</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="51A4AFB4" w14:textId="61C80CE3" w:rsidR="006E4E1E" w:rsidRPr="007A5645" w:rsidRDefault="006E4E1E" w:rsidP="00235151">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A5645">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>Website</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="43E02E51" w14:textId="794E7328" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00755F22" w:rsidP="00235151">
+                          <w:p w14:paraId="43E02E51" w14:textId="794E7328" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00A17A18" w:rsidP="00235151">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:hyperlink r:id="rId26" w:history="1">
-                              <w:r w:rsidR="00A17A18" w:rsidRPr="00A17A18">
+                            <w:hyperlink r:id="rId23" w:history="1">
+                              <w:r w:rsidRPr="00A17A18">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>alberta.ca/employment-standards.aspx</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidR="00A17A18" w:rsidRPr="00A17A18">
+                            <w:r w:rsidRPr="00A17A18">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="394CC550" w14:textId="0D7740F9" w:rsidR="00A17A18" w:rsidRPr="00347C03" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="182880" tIns="118872" rIns="0" bIns="228600" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2AC6DD34" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:135.55pt;margin-top:.7pt;width:186.75pt;height:242.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWf/GlKgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8SuJacVZp0q0q&#10;bS/Sbj8AYxyjAkOBxN5+fQecZLftW1Ue0AzMHM6cGda3o1bkJJyXYGo6n+WUCMOhleZQ02+Pd29K&#10;SnxgpmUKjKjpk/D0dvP61XqwlSigB9UKRxDE+GqwNe1DsFWWed4LzfwMrDB42YHTLKDrDlnr2IDo&#10;WmVFni+zAVxrHXDhPZ7up0u6SfhdJ3j40nVeBKJqitxC2l3am7hnmzWrDo7ZXvIzDfYPLDSTBh+9&#10;Qu1ZYOTo5F9QWnIHHrow46Az6DrJRaoBq5nnf1Tz0DMrUi0ojrdXmfz/g+WfT18dkW1NC0oM09ii&#10;RzEG8g5GUkR1BusrDHqwGBZGPMYup0q9vQf+3RMDu56Zg9g6B0MvWIvs5jEze5E64fgI0gyfoMVn&#10;2DFAAho7p6N0KAZBdOzS07UzkQrHw+JmNV8VC0o43t3kq+VitUhvsOqSbp0PHwRoEo2aOmx9gmen&#10;ex8iHVZdQuJrHpRs76RSyXGHZqccObE4Jvl2u0+1Y8pvYcqQoaZvF0gkZhmI+WmCtAw4xkrqmpZ5&#10;XNNgRTnemzaFBCbVZCOsMmd9oiSTOGFsxtSIJF7UroH2CQVzME0t/jI0enA/KRlwYmvqfxyZE5So&#10;jyaKXhZlGWd88uZlucKeuuThcZOMoiiXyI4wwxGppuFi7kL6FVNdW+xNJ5Nqz0TOjHEQk5jnTxMn&#10;/aWfop6/9uYXAAAA//8DAFBLAwQUAAYACAAAACEASd8zwN0AAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KhDf0Ib4lQICS5ISBRUqTc73iYR8Tqy3Sa8PcuJHndmNPNtuZ1c&#10;L84YYudJwf0sA4FUe9tRo+Dr8+VuDSImTVb3nlDBD0bYVtdXpS6sH+kDz7vUCC6hWGgFbUpDIWWs&#10;W3Q6zvyAxN7RB6cTn6GRNuiRy10v51mWS6c74oVWD/jcYv29OzkFab43+eFocxyNy0z3/np4C06p&#10;25vp6RFEwin9h+EPn9GhYibjT2Sj6BXwI4nVJQg2Fw+LFQijYLlebUBWpbzEr34BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA1n/xpSoCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEASd8zwN0AAAAGAQAADwAAAAAAAAAAAAAAAACEBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" fillcolor="#00aad2" stroked="f">
+              <v:shape w14:anchorId="2AC6DD34" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:135.55pt;margin-top:.7pt;width:186.75pt;height:242.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbvu8nFwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3a8SuxacVZp0q0q&#10;bS/Sth+AMY5RMUOBxE6/vgN2sr28VeUBzXA5nDlz2NyPvSJnYZ0EXdHlIqVEaA6N1MeKfv3y8Kqg&#10;xHmmG6ZAi4pehKP325cvNoMpRQYdqEZYgiDalYOpaOe9KZPE8U70zC3ACI2bLdieeUztMWksGxC9&#10;V0mWputkANsYC1w4h6uHaZNuI37bCu4/ta0TnqiKIjcfZxvnOszJdsPKo2Wmk3ymwf6BRc+kxkdv&#10;UAfmGTlZ+RdUL7kFB61fcOgTaFvJRawBq1mmf1Tz1DEjYi0ojjM3mdz/g+Ufz0/msyV+fAMjNjAW&#10;4cwj8G+OaNh3TB/FzloYOsEafHgZJEsG48r5apDalS6A1MMHaLDJ7OQhAo2t7YMqWCdBdGzA5Sa6&#10;GD3huJjd5cs8W1HCce8uzderfBXfYOX1urHOvxPQkxBU1GJXIzw7Pzof6LDyeiS85kDJ5kEqFRN7&#10;rPfKkjMLDkh3u0M2o/92TGkyVPT1ComEWxrC/WiOXnp0qJJ9RYs0jMkzQY63uolHPJNqipGJ0rM+&#10;QZJJHD/WI5HNLF6Qq4bmgoJZmAyJHwiDDuwPSgY0Y0Xd9xOzghL1XgfRi6wogn2nbFkUeUaJjRku&#10;1zHIsmKN7AjTHJEq6q/h3kfDT3XtsDetjKo9E5kZo8eimPN/CCb+NY+nnn/t9icAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBJ3zPA3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qEN/QhviVAgJLkhIFFSpNzveJhHxOrLdJrw9y4ked2Y08225nVwvzhhi50nB/SwDgVR721Gj4Ovz&#10;5W4NIiZNVveeUMEPRthW11elLqwf6QPPu9QILqFYaAVtSkMhZaxbdDrO/IDE3tEHpxOfoZE26JHL&#10;XS/nWZZLpzvihVYP+Nxi/b07OQVpvjf54WhzHI3LTPf+engLTqnbm+npEUTCKf2H4Q+f0aFiJuNP&#10;ZKPoFfAjidUlCDYXD4sVCKNguV5tQFalvMSvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBbvu8nFwIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBJ3zPA3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" fillcolor="#00aad2" stroked="f">
                 <v:textbox inset="14.4pt,9.36pt,0,18pt">
                   <w:txbxContent>
                     <w:p w14:paraId="12E6C953" w14:textId="77777777" w:rsidR="006E4E1E" w:rsidRDefault="006E4E1E" w:rsidP="00A17A18">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Contact </w:t>
                       </w:r>
                       <w:r w:rsidR="00A17A18" w:rsidRPr="00A17A18">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Employment </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
@@ -1816,65 +2018,65 @@
                       </w:r>
                       <w:r w:rsidRPr="00A17A18">
                         <w:br/>
                         <w:t>TTY: 780-427-9999</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A17A18">
                         <w:br/>
                         <w:t>Toll free TTY: 1-800-232-7215</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="51A4AFB4" w14:textId="61C80CE3" w:rsidR="006E4E1E" w:rsidRPr="007A5645" w:rsidRDefault="006E4E1E" w:rsidP="00235151">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A5645">
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>Website</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="43E02E51" w14:textId="794E7328" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00164645" w:rsidP="00235151">
+                    <w:p w14:paraId="43E02E51" w14:textId="794E7328" w:rsidR="00A17A18" w:rsidRPr="00A17A18" w:rsidRDefault="00A17A18" w:rsidP="00235151">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId27" w:history="1">
-                        <w:r w:rsidR="00A17A18" w:rsidRPr="00A17A18">
+                      <w:hyperlink r:id="rId24" w:history="1">
+                        <w:r w:rsidRPr="00A17A18">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>alberta.ca/employment-standards.aspx</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidR="00A17A18" w:rsidRPr="00A17A18">
+                      <w:r w:rsidRPr="00A17A18">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="394CC550" w14:textId="0D7740F9" w:rsidR="00A17A18" w:rsidRPr="00347C03" w:rsidRDefault="00A17A18" w:rsidP="00A17A18">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00735A1D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00F736F2" w:rsidRPr="002D3A35">
         <w:rPr>
@@ -1892,169 +2094,180 @@
       </w:r>
       <w:r w:rsidR="00F736F2" w:rsidRPr="002D3A35">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4C1BD" w14:textId="224F11D1" w:rsidR="00B53582" w:rsidRPr="00E422C0" w:rsidRDefault="00B53582" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Alberta Human Rights Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B980DF0" w14:textId="6CEB03BD" w:rsidR="004D69B7" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="2B980DF0" w14:textId="7A344BB3" w:rsidR="004D69B7" w:rsidRPr="00DC73ED" w:rsidRDefault="00DC73ED" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="004D69B7" w:rsidRPr="00E422C0">
+        <w:rPr>
+          <w:color w:val="66CCE4" w:themeColor="accent4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00DC73ED">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>albertahumanrights.ab.ca/Pages/default.aspx</w:t>
+          <w:t>albertahumanrights.ab.ca</w:t>
+        </w:r>
+        <w:r w:rsidR="00591C68" w:rsidRPr="00DC73ED" w:rsidDel="00591C68">
+          <w:rPr>
+            <w:color w:val="66CCE4" w:themeColor="accent4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="210FB6C7" w14:textId="64E0BF6D" w:rsidR="00B53582" w:rsidRPr="001F3BB8" w:rsidRDefault="00B53582" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OHS education resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DCC0DD" w14:textId="379E1E23" w:rsidR="004D69B7" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="14DCC0DD" w14:textId="379E1E23" w:rsidR="004D69B7" w:rsidRDefault="004D69B7" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="004D69B7" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alberta.ca/ohs-education-resources.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16E0D3B3" w14:textId="77777777" w:rsidR="002665B7" w:rsidRPr="001F3BB8" w:rsidRDefault="002665B7" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OHS resource p</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ortal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F7036D" w14:textId="71724933" w:rsidR="002665B7" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="47F7036D" w14:textId="71724933" w:rsidR="002665B7" w:rsidRPr="00E422C0" w:rsidRDefault="002665B7" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="002665B7" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ohs-pubstore.labour.alberta.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A1C6B03" w14:textId="782E2D40" w:rsidR="00B53582" w:rsidRPr="001F3BB8" w:rsidRDefault="00B53582" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Workers’ Compensation Board</w:t>
       </w:r>
       <w:r w:rsidR="003E3622" w:rsidRPr="001F3BB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073550B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– Alberta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BBDD4D" w14:textId="327686E9" w:rsidR="004D69B7" w:rsidRPr="00E422C0" w:rsidRDefault="00755F22" w:rsidP="007A5645">
+    <w:p w14:paraId="32BBDD4D" w14:textId="327686E9" w:rsidR="004D69B7" w:rsidRPr="00E422C0" w:rsidRDefault="004D69B7" w:rsidP="007A5645">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="004D69B7" w:rsidRPr="00E422C0">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00E422C0">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>wcb.ab.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B212BC5" w14:textId="51FF6B3A" w:rsidR="00A17A18" w:rsidRDefault="00A17A18" w:rsidP="00301907">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA5C442" w14:textId="77777777" w:rsidR="00E422C0" w:rsidRDefault="00E422C0" w:rsidP="00301907">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9565F0" w14:textId="77777777" w:rsidR="007152FC" w:rsidRDefault="007152FC" w:rsidP="00301907">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0019BC45" w14:textId="77777777" w:rsidR="007152FC" w:rsidRDefault="007152FC" w:rsidP="007A5645">
       <w:pPr>
@@ -2259,51 +2472,79 @@
               <w:t>Where are participants located?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E099720" w14:textId="77777777" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00BF21E8" w:rsidP="00BF21E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A) Treaty 6 / MNA Region 1 (Lac La Biche) / Buffalo Lake, Kikino Metis Settlements</w:t>
+              <w:t xml:space="preserve">A) Treaty 6 / MNA Region 1 (Lac La </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF21E8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Biche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF21E8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) / Buffalo Lake, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF21E8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kikino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF21E8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Metis Settlements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F76F9C" w14:textId="77777777" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00BF21E8" w:rsidP="00BF21E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>B) Treaty 6 / MNA Region 2 (Bonnyville) / Elizabeth, Fishing Metis Settlements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F8163FF" w14:textId="77777777" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00BF21E8" w:rsidP="00BF21E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF21E8">
               <w:rPr>
@@ -2548,107 +2789,130 @@
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F0564DE" w14:textId="4360A395" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00FF5BEB" w:rsidP="00164645">
+          <w:p w14:paraId="1F0564DE" w14:textId="76AE6703" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00FF5BEB" w:rsidP="00164645">
             <w:pPr>
               <w:pStyle w:val="Tablecopy"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00BF21E8" w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">mployers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidR="00BF21E8" w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> eliminate and control hazards that could cause </w:t>
             </w:r>
             <w:r w:rsidR="00164645">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>workers harm</w:t>
+              <w:t xml:space="preserve">workers </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00164645">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>harm</w:t>
             </w:r>
             <w:r w:rsidR="00BF21E8" w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (multiple. choice)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>true or false</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6024" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="115" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CFB5A5D" w14:textId="0944CB52" w:rsidR="00BF21E8" w:rsidRPr="00BF21E8" w:rsidRDefault="00BF21E8" w:rsidP="00BF21E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A) </w:t>
@@ -2822,371 +3086,429 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0BEC745A" w14:textId="77777777" w:rsidR="00BF21E8" w:rsidRPr="004D0DFA" w:rsidRDefault="00BF21E8" w:rsidP="00301907">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF21E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>E) None of the information was useful for the work I am, or am planning on performing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F14F3D6" w14:textId="77777777" w:rsidR="00101F2F" w:rsidRPr="00F736F2" w:rsidRDefault="00BF21E8" w:rsidP="00F736F2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00301907">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Answers: </w:t>
       </w:r>
       <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">#1(N/A), </w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1(N/A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00301907">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>#2(B), #3(</w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>), #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>3(</w:t>
       </w:r>
       <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>A), #4(N/A)</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>), #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003417E2" w:rsidRPr="00301907">
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>4(N/A)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00101F2F" w:rsidRPr="00F736F2" w:rsidSect="0095458F">
-      <w:headerReference w:type="even" r:id="rId32"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1350" w:right="990" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05695448" w14:textId="77777777" w:rsidR="00755F22" w:rsidRDefault="00755F22" w:rsidP="00EA4239">
+    <w:p w14:paraId="74F10763" w14:textId="77777777" w:rsidR="004F431C" w:rsidRDefault="004F431C" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CF2A109" w14:textId="77777777" w:rsidR="00755F22" w:rsidRDefault="00755F22" w:rsidP="00EA4239">
+    <w:p w14:paraId="0F0206F7" w14:textId="77777777" w:rsidR="004F431C" w:rsidRDefault="004F431C" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
-    <w:panose1 w:val="020B0804020202020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1B89C1B0" w14:textId="4A6CDDDA" w:rsidR="009D44E0" w:rsidRDefault="00EB16DE" w:rsidP="00CD767B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B89C1B0" w14:textId="021E56AC" w:rsidR="009D44E0" w:rsidRDefault="00122D31" w:rsidP="00CD767B">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="059F4DEE" wp14:editId="129B9EDE">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02F9E6E3" wp14:editId="49246ABE">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="MSIPCMfc994e13a7c34e286d3539f6" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1613762438" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B084F3A" w14:textId="69419535" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                        <w:p w14:paraId="59BE7B91" w14:textId="7B975F29" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EB16DE">
+                          <w:r w:rsidRPr="00122D31">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="059F4DEE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="02F9E6E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMfc994e13a7c34e286d3539f6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHXI4IIwMAADwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v4zYQvRfofyB06KmOPixblhtn4Tj1&#10;NoB3E8BZ5EyTVCRUIrUkbStd7H/vIyUlm+0eiqIXcjgzHM68eZzLd11Tk5PQplJyFcQXUUCEZIpX&#10;8mkVfHrYThYBMZZKTmslxSp4FiZ4d/XzT5fndikSVaqaC00QRJrluV0FpbXtMgwNK0VDzYVqhYSx&#10;ULqhFkf9FHJNz4je1GESRfPwrDRvtWLCGGhvemNw5eMXhWD2riiMsKReBcjN+lX79eDW8OqSLp80&#10;bcuKDWnQ/5BFQyuJR19C3VBLyVFX/wjVVEwrowp7wVQTqqKomPA1oJo4+q6afUlb4WsBOKZ9gcn8&#10;f2HZx9O9JhVH7+KASNqgRx/2t/ebDwXL81TEU5qxaSqSxZxPZ9O8mAeEC8MA4ZdfPh+V/e0PasqN&#10;4qI/LSfxLE3m2SJbzH4dHET1VNrBnOXJRTQYHituy0E/j1/19zVlohFyvNO7bJWyQvfyEOBWctEN&#10;AfrtjvO15L+fhHzjuAcPQNDBNR6uP6h20EQvOe1EMT4L5VfHj3NrloBp3wIo212rDliNegOla3tX&#10;6MbtaCiBHUx7fmGX6CxhUGZZlqQRTAy2JJtGM0+/8PV2q419L1RDnLAKNLL2pKKnnbHIBK6ji3tM&#10;qm1V157BtSTnVTCfIuQbC27U0mmQBGIMUs/ML3mMfK6TfLKdL7JJuk1nkzyLFpMozq/zeZTm6c32&#10;q4sXp8uy4lzIXSXF+Evi9N+xcPivPb/9P3mTqlF1xV0dLjdX3abW5ETxXQ+gwZ8OaBTxjVf4Nh1v&#10;RnXj7qsMXc/63jjJdoduaORB8Wf0USvgi1aYlm0rPLqjxt5Tja8PJcaZvcNS1AqgqkEKSKn0Xz/S&#10;O39gAWtAzhglq8B8PlItAlLfSvzVZIa2I671JwjaC3mcpjgcRq08NhuFuvEPkZYXna+tR7HQqnnE&#10;uFu752CikuFRADWKG4sTDBiXTKzXXsaYaandyX3LXOgR5Yfukep2IJoFfh/VOG3o8ju+9b7uplTr&#10;o1VF5cnokO3hBPbugBHluzCMUzcDvz17r9ehf/U3AAAA//8DAFBLAwQUAAYACAAAACEAGAVA3N4A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQBFJ41RVpSLBAZXQD3Dj&#10;bZJiryPbacPf45zguG9GszPlejKaXdD53pKAdJEAQ2qs6qkVcPjaPbwA80GSktoSCvhBD+vq9qaU&#10;hbJX+sRLHVoWQ8gXUkAXwlBw7psOjfQLOyBF7WSdkSGeruXKyWsMN5pnSfLMjewpfujkgNsOm+96&#10;NAI2OKb+Te/Or/2h3r+fP4JT21yI+7tpswIWcAp/Zpjrx+pQxU5HO5LyTAuIQ0KkyzTJgc16lj1F&#10;dpzZ8jEHXpX8/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdcjggjAwAAPAYAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAfQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACIBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pBZrEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwQKtESEFd0VVSW0&#10;uxJb7dk4NolkeyzbkNCv79gJ0G57qnpxJjPjNzNvnpd3nVbkJJxvwJR0PMopEYZD1ZhDSb+/bD58&#10;psQHZiqmwIiSnoWnd6v375atLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/7pBVjrWI&#10;rlU2yfN51oKrrAMuvEfvQx+kq4QvpeDhSUovAlElxd5COl069/HMVktWHByzdcOHNtg/dKFZY7Do&#10;FeqBBUaOrvkDSjfcgQcZRhx0BlI2XKQZcJpx/maaXc2sSLMgOd5eafL/D5Y/nnb22ZHQfYEOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB8pU10gfB4afZx+mkxo4RjbDpfTOazCJPdblvnw1cBmkSjpA7Xkthi&#10;p60PfeolJRYzsGmUSqtR5jcHYkZPdmsxWqHbd0Pfe6jOOI6DftPe8k2DNbfMh2fmcLU4Aco1POEh&#10;FbQlhcGipAb342/+mI+MY5SSFqVSUoNapkR9M7iJyWya51Fa6Q8NdzH2yRgv8lmMm6O+B1ThGB+E&#10;5cmMyUFdTOlAv6Ka17EahpjhWLOk+4t5H3rh4mvgYr1OSagiy8LW7CyP0JGsyORL98qcHegOuKhH&#10;uIiJFW9Y73PjTW/Xx4Dcp5VEYns2B75RgWmpw2uJEv/1P2Xd3vTqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJuYl/vbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTgNKIcSp&#10;Kv7ElRQJjk68jaPG6xC7bXh7Fi70stJoRjPfFuvJ9eKIY+g8KVguEhBIjTcdtQret89XtyBC1GR0&#10;7wkVfGOAdTm7KHRu/Ine8FjFVnAJhVwrsDEOuZShseh0WPgBib2dH52OLMdWmlGfuNz1Mk2STDrd&#10;ES9YPeCDxWZfHZyC7PFlY4eP7PNrl4bXUPt9rPyTUpfzaXMPIuIU/8Pwi8/oUDJT7Q9kgugV8CPx&#10;77KX3ixXIGoFq+s7kGUhz+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pBZrEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbmJf7&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B084F3A" w14:textId="69419535" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                  <w:p w14:paraId="59BE7B91" w14:textId="7B975F29" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EB16DE">
+                    <w:r w:rsidRPr="00122D31">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00EB16DE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="009D44E0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DDAF5D" wp14:editId="1B9D6F52">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -3334,170 +3656,182 @@
     <w:r w:rsidR="005D43BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002173D9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Apendix G</w:t>
     </w:r>
     <w:r w:rsidR="009D44E0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidR="00EA1E42">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Webinar planning and engagement</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026| IWR003G</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7C9CCA53" w14:textId="2E83534F" w:rsidR="00CC4629" w:rsidRDefault="00EB16DE" w:rsidP="00CC4629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C9CCA53" w14:textId="1148C714" w:rsidR="00CC4629" w:rsidRDefault="00122D31" w:rsidP="00CC4629">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="141EC7C2" wp14:editId="785DB5A9">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B1B7F3" wp14:editId="0F11D8A1">
+              <wp:simplePos x="1143635" y="9475470"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="MSIPCM4dc044deaacb409ec394f8a5" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="873174754" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="27E2107C" w14:textId="5F40563B" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                        <w:p w14:paraId="1F5D9382" w14:textId="63F09368" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EB16DE">
+                          <w:r w:rsidRPr="00122D31">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="141EC7C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="09B1B7F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM4dc044deaacb409ec394f8a5" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKw6ooHwMAAD8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zgQvS+w/yDwsKd1JDmyZblRisSB&#10;twHc1oBT5ExTVESsRKokHSsN+u99pCSnaXtYLHohhzPD4cybx7l42zV18Mi1EUrmJD6LSMAlU4WQ&#10;Dzn5dLeeLEhgLJUFrZXkOXnihry9/POPi2O75FNVqbrgOkAQaZbHNieVte0yDA2reEPNmWq5hLFU&#10;uqEWR/0QFpoeEb2pw2kUzcOj0kWrFePGQHvTG8mlj1+WnNmPZWm4DeqcIDfrV+3XvVvDywu6fNC0&#10;rQQb0qD/I4uGColHT6FuqKXBQYufQjWCaWVUac+YakJVloJxXwOqiaMfqtlVtOW+FoBj2hNM5veF&#10;ZR8etzoQRU7QKEkbtOj97na7ep8ULEqSglPK9kmUcXaeJeWCzkhQcMOA4PNfnw/KvnlHTbVSBe9P&#10;y0k8S6bzdJEuZn8PDlw8VHYwp9n0LBoM96Kw1aCfxy/6bU0Zb7gc7/Qua6Us1708BLiVBe+GAP22&#10;1aKh+umV1w4cADkHv3i4e6faQROdEtrwcnwTyq+OG8fWLAHRrgVItrtWHTg+6g2UruVdqRu3o5kB&#10;7GDZ04lZvLMBgzJN02kSwcRgm6bn0cxTL3y53Wpj/+GqCZyQE42sPaHo48ZYZALX0cU9JtVa1LVn&#10;by2DY07m5wj5yoIbtXQaJIEYg9Sz8jmLkc/1NJus54t0kqyT2SRLo8UkirPrbB4lWXKz/urixcmy&#10;EkXB5UZIPv6QOPlvDBz+as9t/0depWpULQpXh8vNVbeqdfBI8VX34MC/DmgU8Z1X+Dodb0Z14+6r&#10;DF3P+t44yXb7zvP71Le9Kp7QTq0AMzpiWrYWeHtDjd1Sjd8PJSaa/YilrBWwVYNEgkrpL7/SO39A&#10;AisJjpgmOTGfD1RzEtS3Et91OkP3Edf6EwTthSxOEhz2o1YempVC+bFPy4vO19ajWGrV3GPiXbnn&#10;YKKS4VHgNYorixMMmJiMX115GZOmpXYjdy1zoUew77p7qtuBbxYwflDjwKHLH2jX+7qbUl0drCqF&#10;56QDuIcTLXAHTCnfjGGiujH4/dl7vcz9y28AAAD//wMAUEsDBBQABgAIAAAAIQAYBUDc3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNAEUnjVFWlIsEBldAPcONtkmKv&#10;I9tpw9/jnOC4b0azM+V6Mppd0PnekoB0kQBDaqzqqRVw+No9vADzQZKS2hIK+EEP6+r2ppSFslf6&#10;xEsdWhZDyBdSQBfCUHDumw6N9As7IEXtZJ2RIZ6u5crJaww3mmdJ8syN7Cl+6OSA2w6b73o0AjY4&#10;pv5N786v/aHev58/glPbXIj7u2mzAhZwCn9mmOvH6lDFTkc7kvJMC4hDQqTLNMmBzXqWPUV2nNny&#10;MQdelfz/huoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAysOqKB8DAAA/BgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGAVA3N4AAAALAQAADwAA&#10;AAAAAAAAAAAAAAB5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251681792;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzpn6EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd240Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrtLvcxM5zfdlqRg3C+AVPS4SCnRBgOVWN2Jf31vPpy&#10;Q4kPzFRMgRElPQpPbxefP81bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQL+ul1WOdZi&#10;da2yUZ5PsxZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7wBSaNQab&#10;Xkrds8DI3jX/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XmATXSA8Xpp8HX+bTSjhGBtPZ6PpJJbJrret8+GHAE2iUVKHtCS0&#10;2GHtQ596TonNDKwapRI1yvzlwJrRk11HjFboth1pqlfjb6E64lYOesK95asGW6+ZD0/MIcO4CKo2&#10;POIhFbQlhZNFSQ3u93v+mI/AY5SSFhVTUoOSpkT9NEjIaDLO86iw9IeGOxvbZAxn+STGzV7fAYpx&#10;iO/C8mTG5KDOpnSgX1DUy9gNQ8xw7FnS7dm8C71+8VFwsVymJBSTZWFtNpbH0hGzCOhz98KcPaEe&#10;kK8HOGuKFW/A73PjTW+X+4AUJGYivj2aJ9hRiInb06OJSn/9n7KuT3vxBwAA//8DAFBLAwQUAAYA&#10;CAAAACEAm5iX+9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOA0oh&#10;xKkq/sSVFAmOTryNo8brELtteHsWLvSy0mhGM98W68n14ohj6DwpWC4SEEiNNx21Ct63z1e3IELU&#10;ZHTvCRV8Y4B1ObsodG78id7wWMVWcAmFXCuwMQ65lKGx6HRY+AGJvZ0fnY4sx1aaUZ+43PUyTZJM&#10;Ot0RL1g94IPFZl8dnILs8WVjh4/s82uXhtdQ+32s/JNSl/Npcw8i4hT/w/CLz+hQMlPtD2SC6BXw&#10;I/HvspfeLFcgagWr6zuQZSHP4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3OmfoS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuY&#10;l/vbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="27E2107C" w14:textId="5F40563B" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                  <w:p w14:paraId="1F5D9382" w14:textId="63F09368" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EB16DE">
+                    <w:r w:rsidRPr="00122D31">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CC4629">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B052FF" wp14:editId="0246DD21">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1143000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9418320</wp:posOffset>
@@ -3625,288 +3959,262 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="37A3E0A5" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:783.35pt;width:612pt;height:9.35pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJKZHrjwIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7gfKytUXFEFYpqE&#10;AAETzyGX9CIlcZakvXZ//Zzc9WAM7WHaPeTi2P4cf7F9dr4zmmyFDwpsQ6ujkhJhObTKrhv6/fHq&#10;0wklITLbMg1WNHQvAj1ffvxw1ruFqKED3QpPEMSGRe8a2sXoFkUReCcMC0fghEWlBG9YRNGvi9az&#10;HtGNLuqy/FL04FvngYsQ8PRyUNJlxpdS8HgrZRCR6Ibi3WJefV6f01osz9hi7ZnrFB+vwf7hFoYp&#10;i0EnqEsWGdl49QeUUdxDABmPOJgCpFRc5Bwwm6p8k81Dx5zIuSA5wU00hf8Hy2+2d56otqH1Z0os&#10;M/hG98gas2stCJ4hQb0LC7R7cHd+lAJuU7Y76U36Yx5kl0ndT6SKXSQcD+fzeT0rkXuOuqo6OZnX&#10;CbR48XY+xK8CDEmbhnoMn7lk2+sQB9ODSQoWQKv2SmmdhVQo4kJ7smX4xIxzYWO+NQb4zVLbZG8h&#10;eQ6g6aRIyQ3p5F3ca5HstL0XEnnBBOp8mVyRbwNVg6pjrRjiH5f4jelNHjnZDJiQJcafsEeA95Ko&#10;RpjRPrmKXNCTc/m3iw0pTh45Mtg4ORtlwb8HoOMUebA/kDRQk1h6hnaPVeNhaKfg+JXCp7tmId4x&#10;j/2Dr40zId7iIjX0DYVxR0kH/ud758keyxq1lPTYjw0NPzbMC0r0N4sFf1rNZqmBszA7ntco+Nea&#10;59cauzEXgPVQ4fRxPG+TfdSHrfRgnnB0rFJUVDHLMXZDefQH4SIOcwKHDxerVTbDpnUsXtsHxxN4&#10;YjWV5uPuiXk31m/Eyr+BQ++yxZsyHmyTp4XVJoJUucZfeB35xobPhTMOpzRRXsvZ6mWELn8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBZxNuz3AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzTTxZpeSgg2yNITEg0fRet7CFIi7s4RdWvTXO5z0ON97efNeflysEVec/OBIwW4bgUBqXDtQ&#10;p+Dj/eXxAMIHTa02jlDBN3o4Fvd3uc5ad6M3vNahExxCPtMK+hDGTErf9Gi137oRibWLm6wOfE6d&#10;bCd943BrZBxFqbR6IP7Q6xGrHpuverYKEsLXJNQ/pjqV5WXWzan69Eaph81SPoMIuIQ/M6z1uToU&#10;3OnsZmq9MAp4SGCapOkTiFWP4z2z88oOyR5kkcv/G4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEkpkeuPAgAAigUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFnE27PcAAAACwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="#00aad2 [3206]" stroked="f" strokeweight="2pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002173D9" w:rsidRPr="002173D9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002173D9">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Apendix G | </w:t>
     </w:r>
-    <w:r w:rsidR="00956881">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
-      <w:t>Webinar planning and engagement</w:t>
+      <w:t>Webinar planning and engagement | May 2026| IWR003G</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00EB16DE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6A834A55" w14:textId="60752B35" w:rsidR="00FF5BEB" w:rsidRDefault="00EB16DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A834A55" w14:textId="41244DBB" w:rsidR="00FF5BEB" w:rsidRDefault="00122D31">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0A0785E5" wp14:editId="6EA0268F">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28C6CEE2" wp14:editId="20AD0EC2">
+              <wp:simplePos x="1147864" y="9435830"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="MSIPCMed8d43a78a687622f5ed69e6" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="530139281" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FAD6B53" w14:textId="3D463935" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                        <w:p w14:paraId="656A54C4" w14:textId="3B42CCC7" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EB16DE">
+                          <w:r w:rsidRPr="00122D31">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0A0785E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="28C6CEE2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMed8d43a78a687622f5ed69e6" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjvIvjHwMAAEIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zgQvS+w/0HQYU919BFZsrxxisSB&#10;dwO4bQCnyJkmKUuoRKokHStb9L/vI0UlTbeHotiLNF8czrx5nIu3Q9cGj1zpRopVmJzFYcAFlawR&#10;h1X48X4zW4SBNkQw0krBV+ET1+Hby99/uzj1S57KWraMqwBJhF6e+lVYG9Mvo0jTmndEn8meCzgr&#10;qTpioKpDxBQ5IXvXRmkc59FJKtYrSbnWsN6MzvDS5a8qTs2HqtLcBO0qRG3GfZX77u03urwgy4Mi&#10;fd1QXwb5hSo60ghc+pzqhhgSHFXzn1RdQ5XUsjJnVHaRrKqGctcDukni77rZ1aTnrheAo/tnmPT/&#10;l5a+f7xTQcMwO8AjSIcZvdvd3q3fcbZg2TkpFiRfFHmaVnPO8pLnYcC4poDwyx+fj9L8+TfR9Voy&#10;PmrLWTLP0rxYFIv5Gx/Am0NtvLso07PYOx4aZmpvz5MX+11LKO+4mM6MIRspDVej7BPcCsYHn8AH&#10;NUqbO3Lw1fi4HWgAfvrIxFvvZe8t8XNJW15Nt8L41dLj1OslUNr1wMkM13IAVJNdw2inPlSqs3/M&#10;M4AfSD49k4sPJqAwFkWRZjFcFL60OI/njn3Ry+ketf/FZRdYYRUqVO04RR632qAShE4h9jIhN03b&#10;OgK3IjitwvwcKV95cKIV1oIikMNLIzG/lAnquU7L2QYDnmWbbD4ri3gxi5PyuszjrMxuNl9tviRb&#10;1g1jXGwbwadHkmQ/R0L/XEd6u2fyqlQt24bZPmxttrt1q4JHgte6Bws+WaDRxDdR0etynBvdTX/X&#10;ZWRnNs7GSmbYD47i6TS3vWRPGKeSgBkT0T3dWOJsiSWPwgKAEUvNfMCnaiWwlV4Kg1qqf35kt/GA&#10;BN4wOGGhrEL9+UgUD4P2VuDFpnNMH3mN0yAoJ5RJlkHZT1Zx7NYS7SeuLCfaWNNOYqVk94Cld2Wv&#10;g4sIikuB1ySuDTQ4sDQpv7pyMpZNT8xW7HpqU09g3w8PRPWebwYwvpfTziHL72g3xtqTQl4djawa&#10;x0kL8AgnRmAVLCo3DL9U7Sb8VndRL6v/8l8AAAD//wMAUEsDBBQABgAIAAAAIQAYBUDc3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNAEUnjVFWlIsEBldAPcONtkmKv&#10;I9tpw9/jnOC4b0azM+V6Mppd0PnekoB0kQBDaqzqqRVw+No9vADzQZKS2hIK+EEP6+r2ppSFslf6&#10;xEsdWhZDyBdSQBfCUHDumw6N9As7IEXtZJ2RIZ6u5crJaww3mmdJ8syN7Cl+6OSA2w6b73o0AjY4&#10;pv5N786v/aHev58/glPbXIj7u2mzAhZwCn9mmOvH6lDFTkc7kvJMC4hDQqTLNMmBzXqWPUV2nNny&#10;MQdelfz/huoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI7yL4x8DAABCBgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGAVA3N4AAAALAQAADwAA&#10;AAAAAAAAAAAAAAB5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251679744;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWGq4FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUaIkIK7orqkpo&#10;dyW22rNxbBLJ9li2IaG/vmOHQLvtqerFmcyM5+O95+VdpxU5CecbMCUdj3JKhOFQNeZQ0u8vmw+f&#10;KfGBmYopMKKkZ+Hp3er9u2VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcBfd8gqx1qs&#10;rlU2yfN51oKrrAMuvEfvQx+kq1RfSsHDk5ReBKJKirOFdLp07uOZrZasODhm64ZfxmD/MIVmjcGm&#10;11IPLDBydM0fpXTDHXiQYcRBZyBlw0XaAbcZ52+22dXMirQLguPtFSb//8ryx9POPjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwjPV9hEFwiPl2Yfp58WM0o4xqbzxWQ+i2Wy223rfPgqQJNolNQhLQkt&#10;dtr60KcOKbGZgU2jVKJGmd8cWDN6stuI0QrdviNNVdLJMP4eqjNu5aAn3Fu+abD1lvnwzBwyjIug&#10;asMTHlJBW1K4WJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZnMpnkeFZb+0HCDsU/GeJHPYtwc9T2g&#10;GMf4LixPZkwOajClA/2Kol7HbhhihmPPku4H8z70+sVHwcV6nZJQTJaFrdlZHktHzCKgL90rc/aC&#10;ekC+HmHQFCvegN/nxpvero8BKUjMRHx7NC+woxATt5dHE5X+63/Kuj3t1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCbmJf72wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04D&#10;SiHEqSr+xJUUCY5OvI2jxusQu214exYu9LLSaEYz3xbryfXiiGPoPClYLhIQSI03HbUK3rfPV7cg&#10;QtRkdO8JFXxjgHU5uyh0bvyJ3vBYxVZwCYVcK7AxDrmUobHodFj4AYm9nR+djizHVppRn7jc9TJN&#10;kkw63REvWD3gg8VmXx2cguzxZWOHj+zza5eG11D7faz8k1KX82lzDyLiFP/D8IvP6FAyU+0PZILo&#10;FfAj8e+yl94sVyBqBavrO5BlIc/hyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHFhq&#10;uBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;m5iX+9sAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FAD6B53" w14:textId="3D463935" w:rsidR="00EB16DE" w:rsidRPr="00EB16DE" w:rsidRDefault="00EB16DE" w:rsidP="00EB16DE">
+                  <w:p w14:paraId="656A54C4" w14:textId="3B42CCC7" w:rsidR="00122D31" w:rsidRPr="00122D31" w:rsidRDefault="00122D31" w:rsidP="00122D31">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EB16DE">
+                    <w:r w:rsidRPr="00122D31">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58DA42C8" w14:textId="77777777" w:rsidR="00755F22" w:rsidRDefault="00755F22" w:rsidP="00EA4239">
+    <w:p w14:paraId="52489DCD" w14:textId="77777777" w:rsidR="004F431C" w:rsidRDefault="004F431C" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F1CA4C" w14:textId="77777777" w:rsidR="00755F22" w:rsidRDefault="00755F22" w:rsidP="00EA4239">
+    <w:p w14:paraId="4AD005E2" w14:textId="77777777" w:rsidR="004F431C" w:rsidRDefault="004F431C" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4493,299 +4801,321 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1936160692">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1795755927">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="6099071">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="793018018">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1071738061">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="470758052">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1097674535">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="890772916">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="192231927">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="849298541">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="723217678">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00531E77"/>
+    <w:rsid w:val="000167EC"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00063C71"/>
+    <w:rsid w:val="00070583"/>
     <w:rsid w:val="00072711"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="000A28B5"/>
     <w:rsid w:val="000C2C04"/>
+    <w:rsid w:val="000F29BE"/>
     <w:rsid w:val="00101F2F"/>
+    <w:rsid w:val="00122D31"/>
     <w:rsid w:val="00123D0F"/>
     <w:rsid w:val="00147867"/>
+    <w:rsid w:val="00156513"/>
     <w:rsid w:val="00164645"/>
     <w:rsid w:val="001B72E8"/>
+    <w:rsid w:val="001E0326"/>
     <w:rsid w:val="001F1936"/>
     <w:rsid w:val="001F3BB8"/>
     <w:rsid w:val="002173D9"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00235151"/>
     <w:rsid w:val="002665B7"/>
+    <w:rsid w:val="002A3C2B"/>
     <w:rsid w:val="002A4CD6"/>
     <w:rsid w:val="002D3A35"/>
     <w:rsid w:val="002F714B"/>
     <w:rsid w:val="002F7F29"/>
     <w:rsid w:val="00301907"/>
     <w:rsid w:val="00324CD1"/>
     <w:rsid w:val="00332D9C"/>
     <w:rsid w:val="003417E2"/>
+    <w:rsid w:val="0034469C"/>
     <w:rsid w:val="003D1041"/>
     <w:rsid w:val="003E0426"/>
     <w:rsid w:val="003E3622"/>
     <w:rsid w:val="003F7AC2"/>
+    <w:rsid w:val="00460760"/>
     <w:rsid w:val="004777D6"/>
     <w:rsid w:val="004B46D7"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004C7160"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="004D69B7"/>
+    <w:rsid w:val="004F431C"/>
     <w:rsid w:val="00513043"/>
     <w:rsid w:val="00531E77"/>
     <w:rsid w:val="00561816"/>
     <w:rsid w:val="00575D01"/>
     <w:rsid w:val="00575EC4"/>
+    <w:rsid w:val="00591C68"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D7F36"/>
     <w:rsid w:val="00630B6F"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="0069137E"/>
     <w:rsid w:val="006B369E"/>
     <w:rsid w:val="006B39A1"/>
     <w:rsid w:val="006D1016"/>
     <w:rsid w:val="006E4E1E"/>
     <w:rsid w:val="00705531"/>
     <w:rsid w:val="007152FC"/>
     <w:rsid w:val="00722915"/>
     <w:rsid w:val="0072491A"/>
     <w:rsid w:val="0073550B"/>
     <w:rsid w:val="00735A1D"/>
     <w:rsid w:val="00755F22"/>
     <w:rsid w:val="007959CD"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A5645"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B48A6"/>
     <w:rsid w:val="007F5B64"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="00856572"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="008902C8"/>
+    <w:rsid w:val="008A39D7"/>
     <w:rsid w:val="008B450A"/>
     <w:rsid w:val="008C1FE6"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="009010DE"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="00914B84"/>
     <w:rsid w:val="0095458F"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="00956881"/>
     <w:rsid w:val="00965DF0"/>
+    <w:rsid w:val="00977022"/>
     <w:rsid w:val="0098255D"/>
     <w:rsid w:val="009A2187"/>
+    <w:rsid w:val="009A786D"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009D44E0"/>
+    <w:rsid w:val="009F533E"/>
     <w:rsid w:val="00A17A18"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A43B1E"/>
     <w:rsid w:val="00A7385E"/>
     <w:rsid w:val="00A945D9"/>
     <w:rsid w:val="00AD1470"/>
     <w:rsid w:val="00AE64C5"/>
+    <w:rsid w:val="00B02F5E"/>
     <w:rsid w:val="00B24CCC"/>
     <w:rsid w:val="00B53582"/>
     <w:rsid w:val="00B8503D"/>
     <w:rsid w:val="00BD5144"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE44F9"/>
     <w:rsid w:val="00BE5D51"/>
     <w:rsid w:val="00BF21E8"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C37264"/>
     <w:rsid w:val="00C639B6"/>
     <w:rsid w:val="00C761B0"/>
     <w:rsid w:val="00C77CC2"/>
     <w:rsid w:val="00C9772A"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00D526BB"/>
     <w:rsid w:val="00D616E7"/>
     <w:rsid w:val="00D9662C"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DC2F1A"/>
+    <w:rsid w:val="00DC73ED"/>
+    <w:rsid w:val="00DD3984"/>
     <w:rsid w:val="00E14AAE"/>
     <w:rsid w:val="00E17AD3"/>
+    <w:rsid w:val="00E26B3C"/>
     <w:rsid w:val="00E317C9"/>
     <w:rsid w:val="00E40F66"/>
     <w:rsid w:val="00E422C0"/>
     <w:rsid w:val="00E42392"/>
     <w:rsid w:val="00E64B3D"/>
     <w:rsid w:val="00E84536"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
+    <w:rsid w:val="00E97661"/>
     <w:rsid w:val="00EA1E42"/>
     <w:rsid w:val="00EA4239"/>
     <w:rsid w:val="00EB16DE"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00EF4138"/>
     <w:rsid w:val="00F07062"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F3424B"/>
     <w:rsid w:val="00F736F2"/>
     <w:rsid w:val="00F97F07"/>
     <w:rsid w:val="00FA689D"/>
     <w:rsid w:val="00FB7CFA"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FD1B1A"/>
     <w:rsid w:val="00FD2DCE"/>
     <w:rsid w:val="00FF5BEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="402A9A68"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5113,50 +5443,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2DCE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -6348,103 +6683,170 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE5D51"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE5D51"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591C68"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
+      <w:color w:val="36424A" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC73ED"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000167EC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="693263794">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="986740131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1170170919">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1338842811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1568804967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/assets/pdfs/workers/worker_handbook.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-education-resources.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=neWtt3sAqMM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-education-resources.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=neWtt3sAqMM" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/iwr003h" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/assets/pdfs/workers/worker_handbook.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -6704,96 +7106,61 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63B32EE1-5A92-4FB5-B3DD-2C3E7B2C501D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4788</Characters>
+  <Pages>6</Pages>
+  <Words>1100</Words>
+  <Characters>6185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>171</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5617</CharactersWithSpaces>
+  <CharactersWithSpaces>7172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>