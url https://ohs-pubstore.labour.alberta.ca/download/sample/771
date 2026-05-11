--- v0 (2025-10-09)
+++ v1 (2026-05-11)
@@ -1,87 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C43724E" w14:textId="77777777" w:rsidR="00A24300" w:rsidRPr="00550206" w:rsidRDefault="00D0037C" w:rsidP="00550206">
       <w:pPr>
         <w:pStyle w:val="Heading-Stone"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FA3454">
         <w:t>Frequently asked questions</w:t>
       </w:r>
       <w:r w:rsidRPr="00550206">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6284DC92" w14:textId="63356CEA" w:rsidR="006C6A36" w:rsidRPr="006E481F" w:rsidRDefault="006C6A36" w:rsidP="006C6A36">
       <w:pPr>
         <w:pStyle w:val="Heading-Pasture"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="542B7E03">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Miyo pimatisiwin Indigenous workers’ guide to workplace health and safety presentation</w:t>
+        <w:t xml:space="preserve">Miyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="542B7E03">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>pimatisiwin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="542B7E03">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indigenous workers’ guide to workplace health and safety presentation</w:t>
       </w:r>
       <w:r w:rsidR="00C35AC5">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0EBCC2" w14:textId="77777777" w:rsidR="00D0037C" w:rsidRDefault="00D0037C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DECF054" wp14:editId="25CC9438">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>10236</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>166048</wp:posOffset>
@@ -202,79 +214,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Do I follow federal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FAQ-questionChar"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:rStyle w:val="FAQ-questionChar"/>
               </w:rPr>
               <w:t xml:space="preserve">provincial </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FAQ-questionChar"/>
               </w:rPr>
               <w:t xml:space="preserve">OHS </w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:rStyle w:val="FAQ-questionChar"/>
               </w:rPr>
-              <w:t>law if I live on-reserve?</w:t>
+              <w:t xml:space="preserve">law if I live </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="542B7E03">
+              <w:rPr>
+                <w:rStyle w:val="FAQ-questionChar"/>
+              </w:rPr>
+              <w:t>on-reserve</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="542B7E03">
+              <w:rPr>
+                <w:rStyle w:val="FAQ-questionChar"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25F74B4C" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B106D3E" w14:textId="77777777" w:rsidR="001661FE" w:rsidRPr="00154A57" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">It depends on whether you are employed in a provincially or federally regulated sector. Federal law applies to federally-regulated industries, such as Canadian </w:t>
+              <w:t xml:space="preserve">It depends on whether you are employed in a provincially or federally regulated sector. Federal law applies to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>federally-regulated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> industries, such as Canadian </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6B07">
               <w:t>chartered banks, interprovincial transportation companies, television and radio broadcasters</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. However, provincially regulated sectors are more common on reserves. If you’re not sure, call the OHS Contact Centre at </w:t>
             </w:r>
             <w:r w:rsidRPr="00E36008">
               <w:t>1-866-415-8690</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001661FE" w14:paraId="67D7401E" w14:textId="77777777" w:rsidTr="007708E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -311,81 +345,105 @@
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Both employers and workers have responsibilities, according to their authority and level of control at the work site, For instance, an employer is responsible for ensuring the health, safety and welfare of workers</w:t>
             </w:r>
             <w:r w:rsidR="00DC378B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and others at the work site</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">, while worker responsibilities include protecting your own and others’ health and safety at the work site, and following health and safety rules. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67169176" w14:textId="16C513AC" w:rsidR="001661FE" w:rsidRPr="00154A57" w:rsidRDefault="001661FE" w:rsidP="001661FE">
+          <w:p w14:paraId="67169176" w14:textId="32D5BF93" w:rsidR="001661FE" w:rsidRPr="00154A57" w:rsidRDefault="001661FE" w:rsidP="001661FE">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information on Occupational Health and Safety, please visit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00F85D7E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>alberta.ca/ohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or call the OHS Contact Centre at 1-866-415-8690. The advisors at the contact centre can help </w:t>
+              <w:t xml:space="preserve"> or call the OHS Contact Centre at 1-866-415-8690</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E7B">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (toll-free) or 403-415-8690 (Edmonton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The advisors at the contact centre can help </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE62DF">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>you understand  workplace responsibilities, and can recommend resources – including posters</w:t>
+              <w:t xml:space="preserve">you </w:t>
+            </w:r>
+            <w:r w:rsidR="003A207F" w:rsidRPr="00CE62DF">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>understand workplace</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE62DF">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsibilities, and can recommend resources – including posters</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>, bulletins and handbooks – that may help both you and your employer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001661FE" w14:paraId="23120928" w14:textId="77777777" w:rsidTr="007708E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47C3C073" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-question"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -470,124 +528,164 @@
             <w:r w:rsidRPr="00564ECD">
               <w:t>Sometimes – for instance, due to sudden events such as a gas leak, broken equipment or a building collapse –</w:t>
             </w:r>
             <w:r w:rsidR="00DD092B" w:rsidRPr="00564ECD">
               <w:t xml:space="preserve"> there may</w:t>
             </w:r>
             <w:r w:rsidRPr="00564ECD">
               <w:t xml:space="preserve"> be a serious and immediate threat to health and safety. This is an undue hazard. </w:t>
             </w:r>
             <w:r w:rsidR="00957B89" w:rsidRPr="00564ECD">
               <w:t xml:space="preserve">Don’t do work that is </w:t>
             </w:r>
             <w:r w:rsidRPr="00564ECD">
               <w:t>an undue hazard</w:t>
             </w:r>
             <w:r w:rsidR="00957B89" w:rsidRPr="00564ECD">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00623536" w:rsidRPr="00564ECD">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="001661FE" w:rsidRPr="00564ECD">
               <w:t>eport your refusal and the reasons for it promptly. Report to your supervisor, employe</w:t>
             </w:r>
             <w:r w:rsidR="001619A9" w:rsidRPr="00564ECD">
-              <w:t>r or the employer’s designate. </w:t>
+              <w:t xml:space="preserve">r or the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001619A9" w:rsidRPr="00564ECD">
+              <w:t>employer’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001619A9" w:rsidRPr="00564ECD">
+              <w:t xml:space="preserve"> designate. </w:t>
             </w:r>
             <w:r w:rsidR="00623536" w:rsidRPr="00564ECD">
               <w:t>Tell them what you’re refusing to do and why.</w:t>
             </w:r>
             <w:r w:rsidR="001661FE" w:rsidRPr="00564ECD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5095ED91" w14:textId="0889C6C1" w:rsidR="001661FE" w:rsidRPr="001661FE" w:rsidRDefault="001661FE" w:rsidP="00895A5A">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001661FE">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>As much as possible, ensure your refusal does not endanger the health and safety of others. For example, if safe to do so, place barriers around the danger to prevent other</w:t>
             </w:r>
             <w:r w:rsidR="005E66C8">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> people</w:t>
             </w:r>
             <w:r w:rsidRPr="001661FE">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> from being hurt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D37E56E" w14:textId="4B64301B" w:rsidR="005E66C8" w:rsidRPr="00564ECD" w:rsidRDefault="00623536" w:rsidP="00895A5A">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00564ECD">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If your employer can fix the hazard right away, work can resume. If they can’t, they </w:t>
             </w:r>
             <w:r w:rsidR="00EA4EC7" w:rsidRPr="00564ECD">
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00564ECD">
-              <w:t xml:space="preserve"> take a number of steps. </w:t>
+              <w:t xml:space="preserve"> take </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00564ECD">
+              <w:t>a number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00564ECD">
+              <w:t xml:space="preserve"> steps. </w:t>
             </w:r>
             <w:r w:rsidR="005E66C8" w:rsidRPr="00564ECD">
               <w:t xml:space="preserve">These include inspecting the hazard and writing a work refusal report. </w:t>
             </w:r>
             <w:r w:rsidR="00CE62DF" w:rsidRPr="00564ECD">
-              <w:t>After they’ve completed all their obligations, your employer will have either fixed the problem or determined there is no hazard, and can require work to resume.</w:t>
+              <w:t xml:space="preserve">After they’ve completed all their obligations, your employer will have either fixed the problem or determined there is no </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CE62DF" w:rsidRPr="00564ECD">
+              <w:t>hazard, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CE62DF" w:rsidRPr="00564ECD">
+              <w:t xml:space="preserve"> can require work to resume.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612D5490" w14:textId="055B8DE8" w:rsidR="001661FE" w:rsidRDefault="00CE62DF" w:rsidP="00564ECD">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00564ECD">
               <w:t xml:space="preserve">If you’re not sure about how to respond to a health and safety concern, or you think your employer isn’t carrying out their obligations, call the OHS Contact Centre at 1-866-415-8690. </w:t>
             </w:r>
             <w:r w:rsidR="00564ECD" w:rsidRPr="00564ECD">
-              <w:t>You are not required to give the call centre your name if you have concerns about your employer finding out.</w:t>
+              <w:t xml:space="preserve">You are not required to give the call </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00564ECD" w:rsidRPr="00564ECD">
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00564ECD" w:rsidRPr="00564ECD">
+              <w:t xml:space="preserve"> your name if you have concerns about your employer finding out.</w:t>
             </w:r>
             <w:r w:rsidR="00564ECD">
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidR="001661FE">
-              <w:t>he contact centre advisor can provide information on the legislation, your rights and potential next steps.</w:t>
+              <w:t xml:space="preserve">he contact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001661FE">
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001661FE">
+              <w:t xml:space="preserve"> advisor can provide information on the legislation, your rights and potential next steps.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001661FE" w14:paraId="2978CD8D" w14:textId="77777777" w:rsidTr="007708E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="05F60C24" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-question"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">What could happen if I don’t follow OHS legislation? </w:t>
             </w:r>
@@ -860,79 +958,91 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">OHS Act, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>workplace parties share responsibility for preventing violence and harassment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79373615" w14:textId="77777777" w:rsidR="001661FE" w:rsidRPr="0044335D" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="79373615" w14:textId="7924CB63" w:rsidR="001661FE" w:rsidRPr="0044335D" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r w:rsidRPr="0044335D">
-              <w:t>As much as possible, both employers and supervisors must ensure their workers are not subject to and don’t participate in harassment or violence at the work site.</w:t>
+              <w:t>As much as possible, both employers and supervisors must ensure their workers are not subject to and don’t participate in violence</w:t>
+            </w:r>
+            <w:r w:rsidR="001440C2">
+              <w:t xml:space="preserve"> and harassment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044335D">
+              <w:t xml:space="preserve"> at the work site.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5622CF4B" w14:textId="77777777" w:rsidR="001661FE" w:rsidRPr="0044335D" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="5622CF4B" w14:textId="0B150593" w:rsidR="001661FE" w:rsidRPr="0044335D" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r w:rsidRPr="0044335D">
-              <w:t>Workers must not cause or participate in harassment or violence.</w:t>
+              <w:t>Workers must not cause or participate in violence</w:t>
+            </w:r>
+            <w:r w:rsidR="001440C2">
+              <w:t xml:space="preserve"> or harassment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044335D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10776044" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="10776044" w14:textId="09F79951" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00025339">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Acts of dis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">crimination, such as racism and </w:t>
             </w:r>
             <w:r w:rsidRPr="00025339">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">unwelcome </w:t>
             </w:r>
             <w:r>
@@ -950,104 +1060,125 @@
             <w:r w:rsidRPr="00025339">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>OHS Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> definition of harassment </w:t>
             </w:r>
             <w:r w:rsidRPr="00025339">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>and are addressed as a workplace hazard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">. You can find out more in the </w:t>
             </w:r>
+            <w:r w:rsidR="001440C2">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence and harassment </w:t>
+            </w:r>
             <w:r w:rsidRPr="00293039">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Harassment and violence in the workplace</w:t>
+              <w:t>in the workplace</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> bulletin at </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00293039">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>ohs-pubstore.labour.alberta.ca/li045</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> or talk to an OHS Contact Centre advisor at 1-866-415-8690 to get confidential advice about your situation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EB4D962" w14:textId="77777777" w:rsidR="001661FE" w:rsidRPr="0011006A" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="4EB4D962" w14:textId="5DE7D192" w:rsidR="001661FE" w:rsidRPr="0011006A" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition, the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC702E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Alberta Human Rights Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> protects all Albertans against acts of discrimination in the area of employment. For more information, you can visit </w:t>
+              <w:t xml:space="preserve"> protects all Albertans against acts of discrimination </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>in the area of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employment. For more information, you can visit </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00EC702E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>albertahumanrights.ab.ca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001661FE" w14:paraId="635279AD" w14:textId="77777777" w:rsidTr="007708E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
@@ -1067,82 +1198,122 @@
           <w:p w14:paraId="183FA9E2" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-question"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D650FAD" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0917521E" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="0917521E" w14:textId="386F7C1B" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">A hazard is a situation, condition or thing that may be dangerous to health and safety. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health hazards can effect your health either immediately or over time, while safety hazards cause injury or damage, usually immediately. There are hazards in every workplace, and they can be physical, chemical, biological or psychosocial. </w:t>
+              <w:t xml:space="preserve">Health hazards can </w:t>
+            </w:r>
+            <w:r w:rsidR="001440C2">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ffect your health either immediately or over time, while safety hazards cause injury or damage, usually immediately. There are hazards in every workplace, and they can be physical, chemical, biological or psychosocial. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EB5FC73" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Employers have to ensure workplace hazards are identified and either eliminated or controlled. They also have to involve affected workers in the process, and make sure workers know the hazards of their job and what to do to stay healthy and safe.</w:t>
+              <w:t xml:space="preserve">Employers </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure workplace hazards are identified and either eliminated or controlled. They also </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> involve affected workers in the process, and make sure workers know the hazards of their job and what to do to stay healthy and safe.</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A2A06C" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Workers can remain alert to hazards and hazardous conditions by grounding themselves on the work site. Paying attention to their work surroundings and using their five senses (sight, h</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -1725,56 +1896,58 @@
           <w:p w14:paraId="31122958" w14:textId="648C8996" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">Once you receive training and instruction on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>PPE,</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> you </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>have to</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> use and wear the equipment as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">you’ve been </w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>taught. It is your responsibility to in</w:t>
             </w:r>
             <w:r w:rsidR="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>spect the equipment before use.</w:t>
             </w:r>
             <w:r w:rsidR="001D168B" w:rsidRPr="001D168B">
@@ -1884,130 +2057,238 @@
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">emergency preparedness, plans and alerts at </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="542B7E03">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="00AAD2" w:themeColor="accent3"/>
                 </w:rPr>
                 <w:t>alberta.ca/emergencies-public-safety.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005F502A" w:rsidRPr="005F502A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="00AAD2" w:themeColor="accent3"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49744961" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="49744961" w14:textId="6730E1BD" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Alberta OHS has</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a number of resources focused on first aid, as well as resources</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>a number of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> resources focused on first aid, as well as resources</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> developed in response to floods and fires. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">You can find these in the ‘Emergency preparedness’ and ‘First aid’ sections of the OHS Resource Portal at </w:t>
+              <w:t xml:space="preserve">You can find these </w:t>
+            </w:r>
+            <w:r w:rsidR="006D054E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>by entering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ‘Emergency preparedness’ </w:t>
+            </w:r>
+            <w:r w:rsidR="006D054E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘First aid’ </w:t>
+            </w:r>
+            <w:r w:rsidR="006D054E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the search bar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the OHS Resource Portal at </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="001517E4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
                 <w:t>ohs-pubstore.labour.alberta.ca/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2FEAEE" w14:textId="60881FCE" w:rsidR="001661FE" w:rsidRPr="00405C3A" w:rsidRDefault="001661FE" w:rsidP="007708E7">
+          <w:p w14:paraId="0D2FEAEE" w14:textId="1EB721C7" w:rsidR="001661FE" w:rsidRPr="00405C3A" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHS also has an emergency preparedness </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> for the hospitality industry, which comes with a package of templates that can be customized for other industries and can help businesses in your community be prepared. You can find these at </w:t>
+              <w:t xml:space="preserve">OHS also has an </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F31838" w:rsidRPr="00B3472D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Emergency</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F31838" w:rsidRPr="00B3472D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> response planning:</w:t>
+            </w:r>
+            <w:r w:rsidR="003A207F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F31838" w:rsidRPr="00B3472D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>an occupational health and safety took kit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which </w:t>
+            </w:r>
+            <w:r w:rsidR="00F31838">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD47D5">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> templates that can be customized for industries and can help businesses in your community be prepared. You can find </w:t>
+            </w:r>
+            <w:r w:rsidR="006D054E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="0077252D">
+              <w:r w:rsidR="00F31838">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-CA"/>
                 </w:rPr>
-                <w:t>ohs-pubstore.labour.alberta.ca/hospitality</w:t>
+                <w:t>ohs-pubstore.labour.alberta.ca/bp040</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001661FE" w14:paraId="573DD2F8" w14:textId="77777777" w:rsidTr="007708E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7828406B" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-question"/>
               <w:jc w:val="left"/>
             </w:pPr>
@@ -2041,86 +2322,112 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="555FC622" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">You did the right thing reporting the incident to your supervisor. They are responsible for ensuring your health and safety and should take your concern seriously. If you have a health and safety committee or a health and safety representative at your workplace, you can also bring your concerns to them. Incident reporting is a key part of illness and injury prevention. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5640DE64" w14:textId="69B49B28" w:rsidR="001661FE" w:rsidRPr="001D168B" w:rsidRDefault="00270D99" w:rsidP="007708E7">
+          <w:p w14:paraId="5640DE64" w14:textId="53E944C9" w:rsidR="001661FE" w:rsidRPr="001D168B" w:rsidRDefault="00270D99" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>Prime contractors – or if there isn’t one, your employer – must report certain types of incidents to OHS as soon as possible. For example, they must call the OHS Contact Centre at 1-866-415-8690 if</w:t>
             </w:r>
             <w:r w:rsidR="001661FE" w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> you were admitted to the hospital from a work place incident. </w:t>
+              <w:t xml:space="preserve"> you were admitted to the hospital from a </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3472D">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>workplace</w:t>
+            </w:r>
+            <w:r w:rsidR="001661FE" w:rsidRPr="001D168B">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> incident. </w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">They also must investigate these incidents and write </w:t>
             </w:r>
             <w:r w:rsidR="00700F3E" w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>investigation reports that</w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> they have to provide to OHS</w:t>
+              <w:t xml:space="preserve"> they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D168B">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D168B">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide to OHS</w:t>
             </w:r>
             <w:r w:rsidR="00700F3E" w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and worker representatives or workers. </w:t>
             </w:r>
             <w:r w:rsidR="001661FE" w:rsidRPr="001D168B" w:rsidDel="0039399D">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50B14EA2" w14:textId="6AD2B6D4" w:rsidR="00564ECD" w:rsidRPr="001D168B" w:rsidRDefault="00564ECD" w:rsidP="007708E7">
             <w:pPr>
               <w:spacing w:line="271" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D168B">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
@@ -2304,51 +2611,59 @@
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74BF51C3" w14:textId="5334BD24" w:rsidR="006516B8" w:rsidRPr="001D168B" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>OHS Act</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> says that employers or prime contractors must investigate </w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:t xml:space="preserve">potentially serious incidents. </w:t>
             </w:r>
             <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
-              <w:t xml:space="preserve">They also have to write an investigation report that outlines the circumstances of the incident and any corrective actions they took. </w:t>
+              <w:t xml:space="preserve">They also </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
+              <w:t xml:space="preserve"> write an investigation report that outlines the circumstances of the incident and any corrective actions they took. </w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:t xml:space="preserve">They </w:t>
             </w:r>
             <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:t xml:space="preserve"> share the report with </w:t>
             </w:r>
             <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
               <w:t xml:space="preserve">the health and safety committee or representative </w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:t>or, if there is</w:t>
             </w:r>
             <w:r w:rsidR="00A71E0C" w:rsidRPr="001D168B">
               <w:t xml:space="preserve"> none</w:t>
             </w:r>
             <w:r w:rsidRPr="001D168B">
               <w:t xml:space="preserve">, with workers. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C738B0" w14:textId="4F30298A" w:rsidR="001661FE" w:rsidRPr="001D168B" w:rsidRDefault="006516B8" w:rsidP="007708E7">
             <w:pPr>
@@ -2475,93 +2790,123 @@
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="288" w:type="dxa"/>
               <w:bottom w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11BBACB2" w14:textId="77777777" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="0025577B">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Miyo pimatisiwin Indigenous workers’ guide to workplace health and safety presentation</w:t>
+              <w:t xml:space="preserve">Miyo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0025577B">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>pimatisiwin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0025577B">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Indigenous workers’ guide to workplace health and safety presentation</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>gives</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> basic information that all workers need to know. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>It’s not</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> industry or workplace specific</w:t>
+              <w:t xml:space="preserve"> industry or workplace </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="542B7E03">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>specific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> but can be applied to any work site. </w:t>
+              <w:t xml:space="preserve"> but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="542B7E03">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be applied to any work site. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67DCEDF8" w14:textId="77777777" w:rsidR="001661FE" w:rsidRPr="00B6551E" w:rsidRDefault="001661FE" w:rsidP="007708E7">
             <w:pPr>
               <w:pStyle w:val="FAQ-response"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidRPr="542B7E03">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> additional resources provided at the end of the presentation include industry, hazard and topic-specific resources that you’ll be able to better understand having completed either</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> the webinar or workshop. </w:t>
             </w:r>
@@ -2659,273 +3004,565 @@
     </w:p>
     <w:p w14:paraId="6A2D56FC" w14:textId="77777777" w:rsidR="008E4462" w:rsidRDefault="008E4462" w:rsidP="001661FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="205706B7" w14:textId="77777777" w:rsidR="008E4462" w:rsidRDefault="008E4462" w:rsidP="001661FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E7C67C9" w14:textId="77777777" w:rsidR="008E4462" w:rsidRDefault="008E4462" w:rsidP="001661FE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C183890" w14:textId="5D31ED48" w:rsidR="001661FE" w:rsidRDefault="001661FE" w:rsidP="001661FE">
+    <w:p w14:paraId="16D58009" w14:textId="77777777" w:rsidR="006868E0" w:rsidRPr="006868E0" w:rsidRDefault="006868E0" w:rsidP="006868E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227924212"/>
+      <w:r w:rsidRPr="006868E0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>© 202</w:t>
+        <w:t>© 2026 Government of Alberta</w:t>
       </w:r>
-      <w:r w:rsidR="00291A12">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="179D85A1" w14:textId="3191D5F4" w:rsidR="006868E0" w:rsidRPr="006868E0" w:rsidRDefault="006868E0" w:rsidP="006868E0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>2</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="006868E0">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006868E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006868E0">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Government of Alberta. </w:t>
+        <w:t>ay</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006868E0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and functional, it is provided without warranty of any kind. The Crown, its agents, employees or contractors will not be liable to you for any damages, direct or indirect, arising out of your use of the information contained in this material. If in doubt with respect to any information contained within this material, or for confirmation of legal requirements, please refer to the current edition of the Occupational Health and Safety Act, Regulation and Code or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislative requirement, the legislative requirement shall prevail. This material is current to </w:t>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
       </w:r>
-      <w:r w:rsidR="00A82799">
+      <w:r w:rsidRPr="006868E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006868E0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>July</w:t>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
       </w:r>
-      <w:r w:rsidR="00291A12">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="006868E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006868E0">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022</w:t>
-[...6 lines deleted...]
-        <w:t>. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material may be used, reproduced, stored or transmitted for non-commercial purposes. The source of this material must be acknowledged when publishing or issuing it to others. This material is not to be used, reproduced, stored or transmitted for commercial purposes without written permission from the Government of Alberta.</w:t>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="370D8D27" w14:textId="0EDB86F8" w:rsidR="00D0037C" w:rsidRDefault="00D0037C" w:rsidP="006868E0"/>
     <w:sectPr w:rsidR="00D0037C" w:rsidSect="00F4526D">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1728" w:left="1080" w:header="720" w:footer="630" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A285F83" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D" w:rsidP="00785B42">
+    <w:p w14:paraId="5DB92499" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871" w:rsidP="00785B42">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8C3B78" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D" w:rsidP="00785B42">
+    <w:p w14:paraId="6904CAFD" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871" w:rsidP="00785B42">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3345A54C" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D">
+    <w:p w14:paraId="3EA6CC6A" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4A69A670" w14:textId="77777777" w:rsidR="00E9209C" w:rsidRDefault="00E9209C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A69A670" w14:textId="02F78103" w:rsidR="00E9209C" w:rsidRDefault="00E55524">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1CF853" wp14:editId="2418FA07">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1534795" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="147151181" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1534795" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EC8EF2F" w14:textId="2D8CC40E" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E55524">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Classification: Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C1CF853" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:34.45pt;z-index:251660290;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF0dKJEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSeG2NOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9Kdpqt22nYRaZJ6pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv50&#10;Q4kPzNRMgREVPQlP75YfPyw6W4oZNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgF/3T6rHesQ&#10;Xatsluefsw5cbR1w4T16H4YgXSZ8KQUPT1J6EYiqKPYW0unSuYtntlywcu+YbVo+tsH+oQvNWoNF&#10;36AeWGDk4No/oHTLHXiQYcJBZyBly0WaAaeZ5u+m2TbMijQLkuPtG03+/8Hyx+PWPjsS+i/Q4wIj&#10;IZ31pUdnnKeXTscvdkowjhSe3mgTfSA8Xiqu5te3BSUcY/Or62JaRJjscts6H74K0CQaFXW4lsQW&#10;O258GFLPKbGYgXWrVFqNMr85EDN6skuL0Qr9rh/73kF9wnEcDJv2lq9brLlhPjwzh6vFCVCu4QkP&#10;qaCrKIwWJQ24H3/zx3xkHKOUdCiVihrUMiXqm8FNzIp5nkdppT803NnYJWN6mxcxbg76HlCFU3wQ&#10;liczJgd1NqUD/YpqXsVqGGKGY82K7s7mfRiEi6+Bi9UqJaGKLAsbs7U8QkeyIpMv/StzdqQ74KIe&#10;4SwmVr5jfciNN71dHQJyn1YSiR3YHPlGBaaljq8lSvzX/5R1edPLnwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAH2AP1baAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I+w+RkbixdBUqozSd&#10;pvEhrnRIcEwbr6nWOKXJtvLvMVy2iyXrffX4cbGaXC+OOIbOk4LFPAGB1HjTUavgY/tyuwQRoiaj&#10;e0+o4AcDrMrZVaFz40/0jscqtoIhFHKtwMY45FKGxqLTYe4HJM52fnQ68jq20oz6xHDXyzRJMul0&#10;R3zB6gE3Fpt9dXAKsqfXtR0+s6/vXRreQu33sfLPSt1cT+tHEBGneC7Dnz6rQ8lOtT+QCaJXwI/E&#10;/8lZere4B1EzePkAsizkpXz5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXR0okQAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH2AP1ba&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EC8EF2F" w14:textId="2D8CC40E" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E55524">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Classification: Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="400CE065" w14:textId="14D1A78A" w:rsidR="009D5C2B" w:rsidRPr="00D862C3" w:rsidRDefault="009D5C2B" w:rsidP="00D862C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="400CE065" w14:textId="4AEAF6C2" w:rsidR="009D5C2B" w:rsidRPr="00D862C3" w:rsidRDefault="00E55524" w:rsidP="00D862C3">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
     </w:pPr>
-    <w:r w:rsidRPr="00D862C3">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:bidi="pa-IN"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33095CE6" wp14:editId="2B159152">
+              <wp:simplePos x="690664" y="8998085"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1534795" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1604132388" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1534795" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="561BA978" w14:textId="7E413556" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E55524">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Classification: Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="33095CE6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:34.45pt;z-index:251661314;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAT1NT1EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idq2kEy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrtLvcxM5zd9lqRvXC+BVPR8SinRBgOdWu2Ff31vPzy&#10;jRIfmKmZAiMqehCe3s4/f5p1thQTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+BFYYDEpwmgX8ddusdqzD&#10;6lplkzz/mnXgauuAC+/Rez8E6TzVl1Lw8CilF4GoiuJsIZ0unZt4ZvMZK7eO2ablxzHYO6bQrDXY&#10;9FzqngVGdq79p5RuuQMPMow46AykbLlIO+A24/zNNuuGWZF2QXC8PcPkP64sf9iv7ZMjof8OPRIY&#10;AemsLz064z69dDp+cVKCcYTwcIZN9IHweKm4ml7fFJRwjE2vrotxEctkl9vW+fBDgCbRqKhDWhJa&#10;bL/yYUg9pcRmBpatUokaZf5yYM3oyS4jRiv0m5609avxN1AfcCsHA+He8mWLrVfMhyfmkGFcBFUb&#10;HvGQCrqKwtGipAH3+3/+mI/AY5SSDhVTUYOSpkT9NEjIpJjmeVRY+kPDnYxNMsY3eRHjZqfvAMU4&#10;xndheTJjclAnUzrQLyjqReyGIWY49qzo5mTehUG/+Ci4WCxSEorJsrAya8tj6YhZBPS5f2HOHlEP&#10;yNcDnDTFyjfgD7nxpreLXUAKEjMR3wHNI+woxMTt8dFEpb/+T1mXpz3/AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAfYA/VtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j7D5GRuLF0FSqj&#10;NJ2m8SGudEhwTBuvqdY4pcm28u8xXLaLJet99fhxsZpcL444hs6TgsU8AYHUeNNRq+Bj+3K7BBGi&#10;JqN7T6jgBwOsytlVoXPjT/SOxyq2giEUcq3AxjjkUobGotNh7gckznZ+dDryOrbSjPrEcNfLNEky&#10;6XRHfMHqATcWm311cAqyp9e1HT6zr+9dGt5C7fex8s9K3VxP60cQEad4LsOfPqtDyU61P5AJolfA&#10;j8T/yVl6t7gHUTN4+QCyLOSlfPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE9TU9RIC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfYA/&#10;VtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="561BA978" w14:textId="7E413556" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E55524">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Classification: Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009D5C2B" w:rsidRPr="00D862C3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CE01854" wp14:editId="2CBC1488">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>685800</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9144000</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6400800" cy="0"/>
               <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Straight Connector 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
@@ -2954,177 +3591,60 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="082D3735" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin" from="54pt,10in" to="558pt,10in" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCouhks3gEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5JVww0Ey0HhIL0U&#10;rdG0H0BTpESALywZS/77LilZCdqgQIteKC25OzszXO7uR6PJWUBQzjZ0vSopEZa7VtmuoT++P97e&#10;URIisy3TzoqGXkSg9/ubd7vB16JyvdOtAIIgNtSDb2gfo6+LIvBeGBZWzguLh9KBYRFD6IoW2IDo&#10;RhdVWW6LwUHrwXERAu4+TId0n/GlFDx+lTKISHRDkVvMK+T1lNZiv2N1B8z3is802D+wMExZbLpA&#10;PbDIyDOo36CM4uCCk3HFnSmclIqLrAHVrMtf1Dz1zIusBc0JfrEp/D9Y/uV8BKLahlaUWGbwip4i&#10;MNX1kRyctWigA1IlnwYfakw/2CPMUfBHSKJHCSZ9UQ4Zs7eXxVsxRsJxc7spy7sSr4Bfz4qXQg8h&#10;fhLOkPTTUK1sks1qdv4cIjbD1GtK2taWDDhs1QfES3FwWrWPSuscQHc6aCBnhlf+frupNh8Te4R4&#10;lYaRtriZNE0q8l+8aDE1+CYkuoK811OHNI9igWWcCxvXM662mJ3KJFJYCmdqfyqc81OpyLP6N8VL&#10;Re7sbFyKjbIO3qIdxytlOeVfHZh0JwtOrr3k+83W4NBl5+YHkqb6dZzLX57x/icAAAD//wMAUEsD&#10;BBQABgAIAAAAIQCtKHPh3AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrkbhR&#10;O6iqqhCnqorKFdHCgZsbb5O08TqynSbwerYHBLeZndHsTLGaXCcuGGLrSUM2UyCQKm9bqjW877cP&#10;SxAxGbKm84QavjDCqry9KUxu/UhveNmlWnAIxdxoaFLqcylj1aAzceZ7JNaOPjiTmIZa2mBGDned&#10;fFRqIZ1piT80psdNg9V5NzgNz6/bz/PpiC2Gl2HsJ7lvNh/fWt/fTesnEAmn9GeGa32uDiV3OviB&#10;bBQdc7XkLYnBfK4YXS1ZtmB0+L3JspD/Z5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKi6GSzeAQAADgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAK0oc+HcAAAADgEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#36424a" strokeweight="1pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="490963A6" w14:textId="72FF65E8" w:rsidR="009D5C2B" w:rsidRPr="00A82799" w:rsidRDefault="00E9209C" w:rsidP="0099496D">
+  <w:p w14:paraId="490963A6" w14:textId="355DF3ED" w:rsidR="009D5C2B" w:rsidRPr="00A82799" w:rsidRDefault="009D5C2B" w:rsidP="0099496D">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    <w:r w:rsidR="009D5C2B" w:rsidRPr="00D862C3">
+    <w:r w:rsidRPr="00D862C3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A4BD2FB" wp14:editId="7BA6D806">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5372100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>56847</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1033145" cy="292100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="AB-Sig 2Color Sky RGB.png"/>
@@ -3141,51 +3661,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1033145" cy="292100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="009D5C2B">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E050F5B" wp14:editId="632ADB11">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9944100</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="118872"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Rectangle 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
@@ -3224,168 +3744,267 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="7D37F0A4" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:783pt;width:612pt;height:9.35pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeQO0bjgIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X22n6dJFdaqoVadJ&#10;VVu1nfpMMcRIwDEgcbJfvwM7bpZVe5jmB8xxd99xH3d3cbk1mmyEDwpsTauTkhJhOTTKrmr6/fnm&#10;0zklITLbMA1W1HQnAr1cfPxw0bm5mEALuhGeIIgN887VtI3RzYsi8FYYFk7ACYtKCd6wiKJfFY1n&#10;HaIbXUzK8nPRgW+cBy5CwNPrXkkXGV9KweO9lEFEomuKd4t59Xl9TWuxuGDzlWeuVXy4BvuHWxim&#10;LAYdoa5ZZGTt1R9QRnEPAWQ84WAKkFJxkXPAbKryKJunljmRc0FyghtpCv8Plt9tHjxRTU1PKbHM&#10;4BM9ImnMrrQgp4mezoU5Wj25Bz9IAbcp1630Jv0xC7LNlO5GSsU2Eo6Hs9lsMi2ReY66qjo/n00S&#10;aPHm7XyIXwUYkjY19Rg9M8k2tyH2pnuTFCyAVs2N0joLqUzElfZkw/CBGefCxnxrDPCbpbbJ3kLy&#10;7EHTSZGS69PJu7jTItlp+ygksoIJTPJlcj0eB6p6Vcsa0cc/K/Eb0hs9crIZMCFLjD9iDwDvJVEN&#10;MIN9chW5nEfn8m8X61McPXJksHF0NsqCfw9AxzFyb78nqacmsfQKzQ5rxkPfTMHxG4VPd8tCfGAe&#10;uwdfGydCvMdFauhqCsOOkhb8z/fOkz0WNWop6bAbaxp+rJkXlOhvFsv9SzWdpvbNwvRsNkHBH2pe&#10;DzV2ba4A66HC2eN43ib7qPdb6cG84OBYpqioYpZj7Jry6PfCVeynBI4eLpbLbIYt61i8tU+OJ/DE&#10;airN5+0L826o34iVfwf7zmXzozLubZOnheU6glS5xt94HfjGds+FM4ymNE8O5Wz1NkAXvwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKhNJEfbAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8FOg0AUvJv4&#10;D5vXxJtdSgo2yNIQEg8eRet5C69A3H1L2KVFv97HSW/zZibzZvLjYo244uQHRwp22wgEUuPagToF&#10;H+8vjwcQPmhqtXGECr7Rw7G4v8t11robveG1Dp3gEPKZVtCHMGZS+qZHq/3WjUisXdxkdeBz6mQ7&#10;6RuHWyPjKEql1QPxh16PWPXYfNWzVZAQviah/jHVqSwvs25O1ac3Sj1slvIZRMAl/Jlhrc/VoeBO&#10;ZzdT64VRwEMCs0maMlr1ON4zOq/cYf8Essjl/w3FLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBeQO0bjgIAAIgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCoTSRH2wAAAAsBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" fillcolor="#00aad2 [3206]" stroked="f" strokeweight="2pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="009D5C2B" w:rsidRPr="0099496D">
+    <w:r w:rsidRPr="0099496D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009D5C2B" w:rsidRPr="00A82799">
+    <w:r w:rsidRPr="00A82799">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Miyo pimatisiwin health and safety </w:t>
     </w:r>
     <w:r w:rsidR="00FA3C97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>tool kit</w:t>
     </w:r>
-    <w:r w:rsidR="009D5C2B" w:rsidRPr="00A82799">
+    <w:r w:rsidRPr="00A82799">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="009D5C2B" w:rsidRPr="00A82799">
+    <w:r w:rsidRPr="00A82799">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Frequently Asked Questions</w:t>
     </w:r>
+    <w:r w:rsidR="00E55524">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003H</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="619D2E67" w14:textId="77777777" w:rsidR="00E9209C" w:rsidRDefault="00E9209C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="619D2E67" w14:textId="278739D9" w:rsidR="00E9209C" w:rsidRDefault="00E55524">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C31420" wp14:editId="0297DA97">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1534795" cy="437515"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1682197847" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1534795" cy="437515"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="247F7644" w14:textId="48E8DF2D" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E55524">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Classification: Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="09C31420" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:34.45pt;z-index:251659266;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCQie3FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+yk8doacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOW62bqdhF5kmKX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3p&#10;hhIfmKmZAiMqehKe3i0/flh0thQzaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lplszz/nHXgauuAC+/R+zAE6TLVl1Lw8CSlF4GoiuJsIZ0unbt4ZssFK/eO2abl5zHYP0yhWWuw&#10;6VupBxYYObj2j1K65Q48yDDhoDOQsuUi7YDbTPN322wbZkXaBcHx9g0m///K8sfj1j47Evov0COB&#10;EZDO+tKjM+7TS6fjFyclGEcIT2+wiT4QHi8VV/Pr24ISjrH51XUxLWKZ7HLbOh++CtAkGhV1SEtC&#10;ix03PgypY0psZmDdKpWoUeY3B9aMnuwyYrRCv+tJW1d0No6/g/qEWzkYCPeWr1tsvWE+PDOHDOMi&#10;qNrwhIdU0FUUzhYlDbgff/PHfAQeo5R0qJiKGpQ0JeqbQUJmxTzPo8LSHxpuNHbJmN7mRYybg74H&#10;FOMU34XlyYzJQY2mdKBfUdSr2A1DzHDsWdHdaN6HQb/4KLhYrVISismysDFby2PpiFkE9KV/Zc6e&#10;UQ/I1yOMmmLlO/CH3HjT29UhIAWJmYjvgOYZdhRi4vb8aKLSf/1PWZenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB9gD9W2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPsPkZG4sXQV&#10;KqM0nabxIa50SHBMG6+p1jilybby7zFctosl6331+HGxmlwvjjiGzpOCxTwBgdR401Gr4GP7crsE&#10;EaImo3tPqOAHA6zK2VWhc+NP9I7HKraCIRRyrcDGOORShsai02HuByTOdn50OvI6ttKM+sRw18s0&#10;STLpdEd8weoBNxabfXVwCrKn17UdPrOv710a3kLt97Hyz0rdXE/rRxARp3guw58+q0PJTrU/kAmi&#10;V8CPxP/JWXq3uAdRM3j5ALIs5KV8+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCQie3&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9&#10;gD9W2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="247F7644" w14:textId="48E8DF2D" w:rsidR="00E55524" w:rsidRPr="00E55524" w:rsidRDefault="00E55524" w:rsidP="00E55524">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E55524">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Classification: Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F0C1F03" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D" w:rsidP="00785B42">
+    <w:p w14:paraId="592F1CCA" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871" w:rsidP="00785B42">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B9ABBCE" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D" w:rsidP="00785B42">
+    <w:p w14:paraId="139DA8E3" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871" w:rsidP="00785B42">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27DB4761" w14:textId="77777777" w:rsidR="00B4447D" w:rsidRDefault="00B4447D">
+    <w:p w14:paraId="11C1E895" w14:textId="77777777" w:rsidR="001F4871" w:rsidRDefault="001F4871">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3908,301 +4527,330 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1735660846">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="114032758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1449198569">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="791288817">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1383409158">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1115443008">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="659506512">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2043939595">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2021077198">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="256209211">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D0037C"/>
     <w:rsid w:val="000159FF"/>
     <w:rsid w:val="00025339"/>
+    <w:rsid w:val="00036B6E"/>
     <w:rsid w:val="00046F3E"/>
     <w:rsid w:val="00093631"/>
     <w:rsid w:val="000943CE"/>
     <w:rsid w:val="000A0816"/>
     <w:rsid w:val="000A2EE8"/>
+    <w:rsid w:val="000A4929"/>
     <w:rsid w:val="000A59C5"/>
     <w:rsid w:val="000A6EAE"/>
     <w:rsid w:val="000C2C04"/>
     <w:rsid w:val="000E7D85"/>
     <w:rsid w:val="0011006A"/>
+    <w:rsid w:val="001440C2"/>
     <w:rsid w:val="001517E4"/>
     <w:rsid w:val="0015392E"/>
     <w:rsid w:val="00154A57"/>
     <w:rsid w:val="001619A9"/>
     <w:rsid w:val="001661FE"/>
     <w:rsid w:val="00171616"/>
     <w:rsid w:val="001D168B"/>
     <w:rsid w:val="001D3F16"/>
     <w:rsid w:val="001E00F2"/>
+    <w:rsid w:val="001E0326"/>
+    <w:rsid w:val="001F4871"/>
     <w:rsid w:val="0022265F"/>
     <w:rsid w:val="0025577B"/>
     <w:rsid w:val="00267288"/>
     <w:rsid w:val="00270D99"/>
     <w:rsid w:val="00277F23"/>
     <w:rsid w:val="00291A12"/>
     <w:rsid w:val="00293039"/>
     <w:rsid w:val="002E1A03"/>
     <w:rsid w:val="00300176"/>
     <w:rsid w:val="00320244"/>
+    <w:rsid w:val="00324A87"/>
     <w:rsid w:val="00331569"/>
     <w:rsid w:val="00334035"/>
+    <w:rsid w:val="0034469C"/>
+    <w:rsid w:val="0035514B"/>
     <w:rsid w:val="0039399D"/>
     <w:rsid w:val="00394F52"/>
+    <w:rsid w:val="003A207F"/>
     <w:rsid w:val="003C48F6"/>
     <w:rsid w:val="003D78D2"/>
     <w:rsid w:val="00405C3A"/>
     <w:rsid w:val="00406AD6"/>
     <w:rsid w:val="0044335D"/>
+    <w:rsid w:val="00472F77"/>
     <w:rsid w:val="004A2D00"/>
     <w:rsid w:val="004E5E69"/>
     <w:rsid w:val="004F3164"/>
     <w:rsid w:val="00524A1B"/>
     <w:rsid w:val="00534CC0"/>
     <w:rsid w:val="00550206"/>
     <w:rsid w:val="00564ECD"/>
     <w:rsid w:val="0056614D"/>
     <w:rsid w:val="0056779D"/>
     <w:rsid w:val="00567DE4"/>
     <w:rsid w:val="005763D9"/>
+    <w:rsid w:val="00596261"/>
     <w:rsid w:val="005B10F1"/>
     <w:rsid w:val="005E66C8"/>
     <w:rsid w:val="005F502A"/>
     <w:rsid w:val="005F65C5"/>
+    <w:rsid w:val="00611CB1"/>
     <w:rsid w:val="00623536"/>
     <w:rsid w:val="00625402"/>
     <w:rsid w:val="00642B7C"/>
     <w:rsid w:val="006516B8"/>
     <w:rsid w:val="00681E5E"/>
+    <w:rsid w:val="006868E0"/>
     <w:rsid w:val="006C6A36"/>
+    <w:rsid w:val="006D054E"/>
     <w:rsid w:val="00700F3E"/>
     <w:rsid w:val="00717585"/>
     <w:rsid w:val="00746414"/>
     <w:rsid w:val="00751994"/>
     <w:rsid w:val="00763A2E"/>
     <w:rsid w:val="007708E7"/>
     <w:rsid w:val="0077252D"/>
     <w:rsid w:val="00785B42"/>
     <w:rsid w:val="00797CF7"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007C237C"/>
     <w:rsid w:val="007E4E29"/>
+    <w:rsid w:val="007F0F0B"/>
     <w:rsid w:val="00817660"/>
+    <w:rsid w:val="00845567"/>
     <w:rsid w:val="00850A35"/>
     <w:rsid w:val="00867693"/>
     <w:rsid w:val="00871CE4"/>
     <w:rsid w:val="008948F2"/>
     <w:rsid w:val="00895A5A"/>
     <w:rsid w:val="008B3732"/>
     <w:rsid w:val="008B68B9"/>
     <w:rsid w:val="008C0E0E"/>
     <w:rsid w:val="008C6589"/>
     <w:rsid w:val="008D146A"/>
     <w:rsid w:val="008E4462"/>
     <w:rsid w:val="00933691"/>
     <w:rsid w:val="00951C2B"/>
     <w:rsid w:val="00957B89"/>
     <w:rsid w:val="0096200A"/>
     <w:rsid w:val="009745B3"/>
     <w:rsid w:val="0099496D"/>
     <w:rsid w:val="009A06B4"/>
     <w:rsid w:val="009C227A"/>
     <w:rsid w:val="009C2C49"/>
+    <w:rsid w:val="009C5211"/>
     <w:rsid w:val="009D5C2B"/>
     <w:rsid w:val="009E09F8"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A43D49"/>
     <w:rsid w:val="00A71E0C"/>
     <w:rsid w:val="00A74FB9"/>
     <w:rsid w:val="00A82799"/>
     <w:rsid w:val="00A9332A"/>
     <w:rsid w:val="00AA2DFF"/>
     <w:rsid w:val="00AC691A"/>
     <w:rsid w:val="00B00DB8"/>
     <w:rsid w:val="00B0203A"/>
+    <w:rsid w:val="00B3472D"/>
     <w:rsid w:val="00B42B6C"/>
     <w:rsid w:val="00B4447D"/>
     <w:rsid w:val="00B62F5F"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B77305"/>
     <w:rsid w:val="00BB0654"/>
     <w:rsid w:val="00BB7E60"/>
     <w:rsid w:val="00BC3CEA"/>
     <w:rsid w:val="00BF3EDE"/>
     <w:rsid w:val="00C16752"/>
     <w:rsid w:val="00C20EA5"/>
+    <w:rsid w:val="00C26A5E"/>
     <w:rsid w:val="00C35AC5"/>
     <w:rsid w:val="00C35F5C"/>
     <w:rsid w:val="00C75BCB"/>
     <w:rsid w:val="00C83D5F"/>
     <w:rsid w:val="00C853D5"/>
     <w:rsid w:val="00CE62DF"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00D0037C"/>
     <w:rsid w:val="00D053C2"/>
     <w:rsid w:val="00D862C3"/>
+    <w:rsid w:val="00DA18DC"/>
+    <w:rsid w:val="00DA3E7B"/>
     <w:rsid w:val="00DC378B"/>
     <w:rsid w:val="00DD092B"/>
+    <w:rsid w:val="00DD47D5"/>
     <w:rsid w:val="00DF53D0"/>
+    <w:rsid w:val="00E0375C"/>
     <w:rsid w:val="00E46277"/>
+    <w:rsid w:val="00E55524"/>
     <w:rsid w:val="00E9209C"/>
     <w:rsid w:val="00EA4EC7"/>
+    <w:rsid w:val="00EB2178"/>
     <w:rsid w:val="00EC702E"/>
     <w:rsid w:val="00EE0F43"/>
     <w:rsid w:val="00EE4AFB"/>
+    <w:rsid w:val="00F3022F"/>
+    <w:rsid w:val="00F31838"/>
     <w:rsid w:val="00F4526D"/>
     <w:rsid w:val="00F8391E"/>
     <w:rsid w:val="00FA3454"/>
     <w:rsid w:val="00FA3C97"/>
     <w:rsid w:val="00FC1B50"/>
     <w:rsid w:val="00FC6A0D"/>
     <w:rsid w:val="00FD435E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="628E3C69"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4530,50 +5178,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00550206"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="00353A"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -5263,60 +5916,58 @@
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C6A36"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C6A36"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="006C6A36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="00353A"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77305"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
@@ -5346,103 +5997,158 @@
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0099496D"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D054E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
+      <w:color w:val="00353A"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3472D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="126824850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="344596373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="895169193">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="971012242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1322583524">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alberta.ca/ohs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li016" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/bp018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/emergencies-public-safety.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/hospitality" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alberta.ca/ohs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li016" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/bp018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/emergencies-public-safety.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/bp040" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/li008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
@@ -5706,96 +6412,111 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B200CE25-2692-46A1-A383-6A7E32927726}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2067</Words>
-  <Characters>11782</Characters>
+  <Words>2217</Words>
+  <Characters>11910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>290</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13822</CharactersWithSpaces>
+  <CharactersWithSpaces>14054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_SetDate">
     <vt:lpwstr>2022-08-22T21:19:41Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_Name">
     <vt:lpwstr>Protected A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_SiteId">
     <vt:lpwstr>2bb51c06-af9b-42c5-8bf5-3c3b7b10850b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_ActionId">
     <vt:lpwstr>c876332e-225a-465f-87dd-3a773cc70509</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_abf2ea38-542c-4b75-bd7d-582ec36a519f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>64444d57,8c5594d,5f9d1e24</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,11,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Classification: Public</vt:lpwstr>
+  </property>
 </Properties>
 </file>