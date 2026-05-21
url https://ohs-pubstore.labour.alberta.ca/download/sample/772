--- v0 (2025-10-26)
+++ v1 (2026-05-21)
@@ -1,66 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6670E22E" w14:textId="0521DD2F" w:rsidR="00FA4FB7" w:rsidRDefault="00FA4FB7" w:rsidP="00FA4FB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="pa-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC8A3C9" wp14:editId="7F2F02E7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6537600" cy="8460000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -208,584 +203,545 @@
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="005016EF">
         <w:t>tool kit</w:t>
       </w:r>
       <w:r w:rsidR="00024F6A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2046EB73" w14:textId="233D390C" w:rsidR="00024F6A" w:rsidRPr="00197BD5" w:rsidRDefault="4702DC4D" w:rsidP="00024F6A">
       <w:r>
         <w:t xml:space="preserve">Facilitators are encouraged to incorporate their own stories and knowledge in the facilitation of the </w:t>
       </w:r>
       <w:r w:rsidR="005016EF">
         <w:t>tool kit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Facilitators are also encouraged to include community, Elders and knowledge keepers in sharing wisdom. Ensure you approach communities and Elders with proper protocol; if you are unsure how to perform protocol, ask the Elder and community.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC362DB" w14:textId="112F9201" w:rsidR="00024F6A" w:rsidRDefault="4702DC4D" w:rsidP="00024F6A">
       <w:r>
         <w:t>Below is a collection of information and guides about Indigenous perspectives and information on the sacred wheel (medicine wheel), seven sacred teachings and wahkôhtowin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B461B8" w14:textId="5DC81304" w:rsidR="00E12DAE" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
-[...60 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3015BAD8" w14:textId="375A3591" w:rsidR="00024F6A" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="36424A" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Empowering the spirit: educational resources to support reconciliation (</w:t>
       </w:r>
       <w:r w:rsidR="0015611B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ebsite)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D00E098" w14:textId="22D70DD6" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00CE37EB">
+    <w:p w14:paraId="0D00E098" w14:textId="22D70DD6" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00325DC2" w:rsidP="00CE37EB">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00325DC2" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>empoweringthespirit.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F3AA1A9" w14:textId="4BF09637" w:rsidR="00271A3E" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Guide to relationships and learning with the Indigenous Peoples of Alberta </w:t>
       </w:r>
       <w:r w:rsidR="006F3590">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(website)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00244711" w14:textId="2FC9EF93" w:rsidR="00271A3E" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00CE37EB">
+    <w:p w14:paraId="00244711" w14:textId="2FC9EF93" w:rsidR="00271A3E" w:rsidRPr="00983F16" w:rsidRDefault="00271A3E" w:rsidP="00CE37EB">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00271A3E" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>cassalberta.ca/indigenous-education/</w:t>
+          <w:t>cassalberta.ca/</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00983F16">
+          <w:rPr>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>indigenous-education</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00983F16">
+          <w:rPr>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CADB2A1" w14:textId="6FD31066" w:rsidR="00DA7038" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="36424A" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Weaving ways: Indigenous ways of knowing in classrooms and schools (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F3590">
+        <w:t xml:space="preserve">Weaving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4A21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>ways</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4702DC4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Indigenous ways of knowing in classrooms and schools (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3590">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>pdf)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EC3E3F" w14:textId="5F2492DD" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00CE37EB">
+    <w:p w14:paraId="36EC3E3F" w14:textId="5F2492DD" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00325DC2" w:rsidP="00CE37EB">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00325DC2" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>empoweringthespirit.ca/wp-content/uploads/2018/09/Weaving-Ways-Introductory-Document-10-09.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EAAB33D" w14:textId="2C4D1040" w:rsidR="00737DA5" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
-[...59 lines deleted...]
-    <w:p w14:paraId="35AB0274" w14:textId="2E1262A1" w:rsidR="00DA7038" w:rsidRPr="00983F16" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
+    <w:p w14:paraId="7C89E711" w14:textId="72055F86" w:rsidR="00024F6A" w:rsidRPr="00CE37EB" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="36424A" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Native Counselling Services of Alberta - BearPaw legal education and media (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0015611B">
+        <w:t>Wahkôhtowin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4702DC4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>w</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4702DC4D">
+        <w:t>: Cree natural law (</w:t>
+      </w:r>
+      <w:r w:rsidR="0015611B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ebsite) </w:t>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4702DC4D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ideo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDAC0A" w14:textId="2A62439D" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00CE37EB">
-[...21 lines deleted...]
-    <w:p w14:paraId="7C89E711" w14:textId="72055F86" w:rsidR="00024F6A" w:rsidRPr="00CE37EB" w:rsidRDefault="4702DC4D" w:rsidP="4702DC4D">
+    <w:p w14:paraId="3456FF27" w14:textId="7E6FC7AD" w:rsidR="00325DC2" w:rsidRPr="00983F16" w:rsidRDefault="00325DC2" w:rsidP="00CE37EB">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...37 lines deleted...]
-        <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00325DC2" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>youtube.com/watch?v=NTXMrn2BZB0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B3D83CF" w14:textId="77777777" w:rsidR="00FA4FB7" w:rsidRDefault="00FA4FB7" w:rsidP="00C413EB">
+    <w:p w14:paraId="4FA7D480" w14:textId="77777777" w:rsidR="005A4A21" w:rsidRDefault="005A4A21" w:rsidP="00982746">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Growing Stronger Relationships: Sharing the Journey to Indigenous Cultural Understanding in Alberta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1030EE" w14:textId="77777777" w:rsidR="005C4F6C" w:rsidRPr="005B2CE4" w:rsidRDefault="005A4A21" w:rsidP="005C4F6C">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005B2CE4">
+          <w:rPr>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Indigenous Cultural Understanding - ALIGN Association of Community Services</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42C389D5" w14:textId="0CE87D00" w:rsidR="005A4A21" w:rsidRPr="005A4A21" w:rsidRDefault="005A4A21" w:rsidP="00982746">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>University of Alberta: Teaching Indigenous Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10542E0F" w14:textId="446749B6" w:rsidR="00FA4FB7" w:rsidRPr="005B2CE4" w:rsidRDefault="005A4A21" w:rsidP="005C4F6C">
+      <w:pPr>
+        <w:pStyle w:val="Bullets1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005B2CE4">
+          <w:rPr>
+            <w:color w:val="00AAD2" w:themeColor="accent3"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Teacher Resources - Teaching Indigenous Education - Subject Guides at University of Alberta Libraries</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B54E5F7" w14:textId="77777777" w:rsidR="005B2CE4" w:rsidRDefault="005B2CE4" w:rsidP="00C413EB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC53D83" w14:textId="77777777" w:rsidR="00FA4FB7" w:rsidRDefault="00FA4FB7" w:rsidP="00C413EB">
+    <w:p w14:paraId="5D17F321" w14:textId="77777777" w:rsidR="005B2CE4" w:rsidRDefault="005B2CE4" w:rsidP="00C413EB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10542E0F" w14:textId="77777777" w:rsidR="00FA4FB7" w:rsidRDefault="00FA4FB7" w:rsidP="00C413EB">
+    <w:p w14:paraId="6351D960" w14:textId="77777777" w:rsidR="008B1A5B" w:rsidRDefault="008B1A5B" w:rsidP="008B1A5B"/>
+    <w:p w14:paraId="51C044DF" w14:textId="77777777" w:rsidR="008B1A5B" w:rsidRDefault="008B1A5B" w:rsidP="008B1A5B"/>
+    <w:p w14:paraId="38574832" w14:textId="77777777" w:rsidR="008B1A5B" w:rsidRPr="008B1A5B" w:rsidRDefault="008B1A5B" w:rsidP="008B1A5B"/>
+    <w:p w14:paraId="2941D1F2" w14:textId="77777777" w:rsidR="005B2CE4" w:rsidRDefault="005B2CE4" w:rsidP="00C413EB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51726997" w14:textId="6994E64E" w:rsidR="00737DA5" w:rsidRDefault="4702DC4D" w:rsidP="00C413EB">
+    <w:p w14:paraId="2FCDF0DC" w14:textId="77777777" w:rsidR="005B2CE4" w:rsidRDefault="005B2CE4" w:rsidP="00C413EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51726997" w14:textId="5D2000DC" w:rsidR="00737DA5" w:rsidRDefault="4702DC4D" w:rsidP="00C413EB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Occupational health and safety (OHS) resources</w:t>
+        <w:t>Occupational health and safety (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>OHS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>) resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D088AC" w14:textId="7F823FBC" w:rsidR="0015611B" w:rsidRDefault="0015611B" w:rsidP="00983F16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The Government of Alberta’s online OHS Resource Portal has a variety of resources available to</w:t>
       </w:r>
       <w:r w:rsidR="4702DC4D">
         <w:t xml:space="preserve"> download and print. Facilitators can find</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reso</w:t>
       </w:r>
       <w:r w:rsidR="000F3AC1">
         <w:t xml:space="preserve">urces in a variety of formats </w:t>
       </w:r>
       <w:r>
         <w:t>including posters, postcards, bul</w:t>
       </w:r>
       <w:r w:rsidR="000F3AC1">
         <w:t>letins and best practice guides. These are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> designed for audiences including: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6806A848" w14:textId="3CD90101" w:rsidR="0015611B" w:rsidRDefault="0015611B" w:rsidP="0015611B">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Indigenous workers, employers and organizations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6272BA14" w14:textId="6B8999FB" w:rsidR="0015611B" w:rsidRDefault="0015611B" w:rsidP="0015611B">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>employers or workers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB4B2A1" w14:textId="3E8C6872" w:rsidR="0015611B" w:rsidRDefault="0015611B" w:rsidP="0015611B">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6EBAF0A2" w14:textId="25CFCFE3" w:rsidR="0015611B" w:rsidRDefault="00882574" w:rsidP="00983F16">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882574">
-        <w:t xml:space="preserve">You can search the portal by title or key word, or look through categories. </w:t>
+        <w:t xml:space="preserve">You can search the portal by title or key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00882574">
+        <w:t>word, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00882574">
+        <w:t xml:space="preserve"> look through categories. </w:t>
       </w:r>
       <w:r w:rsidR="0015611B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>OHS Resource Portal is found at:</w:t>
       </w:r>
       <w:r w:rsidR="0015611B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00737DA5" w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>ohs-pubstore.labour.alberta.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0D1D13" w14:textId="1494BD3F" w:rsidR="00AC5EA3" w:rsidRDefault="006D11B5" w:rsidP="00DB3D66">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A variety of topic-specific</w:t>
       </w:r>
       <w:r w:rsidR="4702DC4D">
-        <w:t xml:space="preserve"> resources to assist facilitators with understanding workplace health and safety are located in the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve"> resources to assist facilitators with understanding workplace health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="4702DC4D">
+        <w:t>are located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="4702DC4D">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>OHS R</w:t>
         </w:r>
         <w:r w:rsidR="4702DC4D" w:rsidRPr="00BB2306">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>esource</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Portal</w:t>
         </w:r>
       </w:hyperlink>
@@ -864,254 +820,254 @@
                             <w:r w:rsidR="00E51D0F" w:rsidRPr="00E51D0F">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="00E51D0F" w:rsidRPr="00075BAB">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>OHS Act</w:t>
                             </w:r>
                             <w:r w:rsidR="00A654FF">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>, R</w:t>
                             </w:r>
                             <w:r w:rsidR="00E51D0F" w:rsidRPr="00E51D0F">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>egulation and Code)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="76E0CAEB" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00347C03" w:rsidRDefault="00387E62" w:rsidP="00971522">
+                          <w:p w14:paraId="76E0CAEB" w14:textId="3822CB8A" w:rsidR="00971522" w:rsidRPr="00347C03" w:rsidRDefault="00982746" w:rsidP="00971522">
+                            <w:pPr>
+                              <w:pStyle w:val="Call-BoxText"/>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId18" w:history="1">
+                              <w:r>
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                </w:rPr>
+                                <w:t>https://www.alberta.ca/alberta-kings-printer</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="28D59B86" w14:textId="77777777" w:rsidR="00E51D0F" w:rsidRPr="00347C03" w:rsidRDefault="00E51D0F" w:rsidP="00971522">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxText"/>
                             </w:pPr>
                             <w:hyperlink r:id="rId19" w:history="1">
-                              <w:r w:rsidR="00E51D0F" w:rsidRPr="00347C03">
-[...13 lines deleted...]
-                              <w:r w:rsidR="00E51D0F" w:rsidRPr="00347C03">
+                              <w:r w:rsidRPr="00347C03">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>alberta.ca/ohs-act-regulation-code.aspx</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="228600" tIns="118872" rIns="228600" bIns="228600" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2A6D89BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:152pt;margin-top:.55pt;width:203.2pt;height:132.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhjATiJAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCJfGMOEWWrMOA&#10;7gK0+wBZlmNhkqhJSuzu60cpadpsb8P8YIgieXh4SK1uJq3IUTgvwTS0mOWUCMOhk2bf0O8Pt28q&#10;SnxgpmMKjGjoo/D0Zv361Wq0tShhANUJRxDE+Hq0DR1CsHWWeT4IzfwMrDDo7MFpFtB0+6xzbER0&#10;rbIyzxfZCK6zDrjwHm93JyddJ/y+Fzx87XsvAlENRW4h/V36t/GfrVes3jtmB8nPNNg/sNBMGix6&#10;gdqxwMjByb+gtOQOPPRhxkFn0PeSi9QDdlPkf3RzPzArUi8ojrcXmfz/g+Vfjt8ckV1Dl5QYpnFE&#10;D2IK5D1MZBnVGa2vMejeYliY8BqnnDr19g74D08MbAdm9mLjHIyDYB2yK2Jm9iL1hOMjSDt+hg7L&#10;sEOABDT1TkfpUAyC6Dilx8tkIhWOl+W8yhdv0cXRVyyqsijmqQarn9Kt8+GjAE3ioaEOR5/g2fHO&#10;h0iH1U8hsZoHJbtbqVQy3L7dKkeOLK5JvtnsyjP6VZgyZGzou3k5T8gGYn7aIC0DrrGSuqFVHr+Y&#10;zuooxwfTpXNgUp3OyESZsz5RkpM4YWonDIyitdA9olIOTuuKzwsPA7hflIy4qg31Pw/MCUrUJ4Nq&#10;l2W1wIokJKsoqmpZUuKufO2VxQxHuIYGSk7HbUhvInI2sMHJ9DJp9szmzBfXMEl5fjJxz1/aKer5&#10;Ya9/AwAA//8DAFBLAwQUAAYACAAAACEAjU0CG94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VIXBC1E0oEIU4FSL0gUUSoBEc33iaBeB3FbhP+nuUEx50ZzbwtVrPrxRHH0HnS&#10;kCwUCKTa244aDdu39eUNiBANWdN7Qg3fGGBVnp4UJrd+olc8VrERXEIhNxraGIdcylC36ExY+AGJ&#10;vb0fnYl8jo20o5m43PUyVSqTznTEC60Z8LHF+qs6OA2fYX2Vztt99YJPD8+3yfvm43q60Pr8bL6/&#10;AxFxjn9h+MVndCiZaecPZIPoNfAjkdUEBJtLlS1B7DSkWaZAloX8j1/+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACGMBOIkAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAI1NAhveAAAABgEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#00aad2" stroked="f">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:152pt;margin-top:.55pt;width:203.2pt;height:132.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKrxa4EQIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xES4iarkrLIqRl&#10;QVr2AxzHaSwcj7HdJuXrGTvZLmXfEHmwZjLjMzNnjtc3Y6/ISVgnQVc0W6SUCM2hkfpQ0cfvt28K&#10;SpxnumEKtKjoWTh6s3n9aj2YUuTQgWqEJQiiXTmYinbemzJJHO9Ez9wCjNAYbMH2zKNrD0lj2YDo&#10;vUryNF0lA9jGWODCOfy7n4J0E/HbVnD/tW2d8ERVFHvz8bTxrMOZbNasPFhmOsnnNtg/dNEzqbHo&#10;BWrPPCNHK19A9ZJbcND6BYc+gbaVXMQZcJos/Wuah44ZEWdBcpy50OT+Hyy/Pz2Yb5b48QOMuMA4&#10;hDN3wH84omHXMX0QW2th6ARrsHAWKEsG48r5aqDalS6A1MMXaHDJ7OghAo2t7QMrOCdBdFzA+UK6&#10;GD3h+DNfFunqLYY4xrJVkWfZMtZg5dN1Y53/JKAnwaioxa1GeHa6cz60w8qnlFDNgZLNrVQqOvZQ&#10;75QlJxYUkG63+3xGv0pTmgwVfb/MlxFZQ7gfxdFLjwpVsq9okYZv0kyg46NuYopnUk02dqL0zE+g&#10;ZCLHj/WIiYGnGpozMmVhUiK+HDQ6sL8oGVCFFXU/j8wKStRnjWznebHCisRHL8uK4l1Oib2K1Vce&#10;0xzhKuopmcydj3IPXGjY4mZaGTl77mbuFxUWqZxfQ5Dwn37Men6zm98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCNTQIb3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUTSgQh&#10;TgVIvSBRRKgERzfeJoF4HcVuE/6e5QTHnRnNvC1Ws+vFEcfQedKQLBQIpNrbjhoN27f15Q2IEA1Z&#10;03tCDd8YYFWenhQmt36iVzxWsRFcQiE3GtoYh1zKULfoTFj4AYm9vR+diXyOjbSjmbjc9TJVKpPO&#10;dMQLrRnwscX6qzo4DZ9hfZXO2331gk8Pz7fJ++bjerrQ+vxsvr8DEXGOf2H4xWd0KJlp5w9kg+g1&#10;8COR1QQEm0uVLUHsNKRZpkCWhfyPX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACq8W&#10;uBECAAD7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;jU0CG94AAAAGAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="#00aad2" stroked="f">
                 <v:textbox inset="18pt,9.36pt,18pt,18pt">
                   <w:txbxContent>
                     <w:p w14:paraId="1687E820" w14:textId="027FD2BB" w:rsidR="00971522" w:rsidRPr="00E51D0F" w:rsidRDefault="00971522" w:rsidP="00971522">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxHeading"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E51D0F">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">OHS legislation </w:t>
                       </w:r>
                       <w:r w:rsidR="00E51D0F" w:rsidRPr="00E51D0F">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="00E51D0F" w:rsidRPr="00075BAB">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>OHS Act</w:t>
                       </w:r>
                       <w:r w:rsidR="00A654FF">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>, R</w:t>
                       </w:r>
                       <w:r w:rsidR="00E51D0F" w:rsidRPr="00E51D0F">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>egulation and Code)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="76E0CAEB" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00347C03" w:rsidRDefault="005016EF" w:rsidP="00971522">
+                    <w:p w14:paraId="76E0CAEB" w14:textId="3822CB8A" w:rsidR="00971522" w:rsidRPr="00347C03" w:rsidRDefault="00982746" w:rsidP="00971522">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId25" w:history="1">
-                        <w:r w:rsidR="00E51D0F" w:rsidRPr="00347C03">
+                      <w:hyperlink r:id="rId20" w:history="1">
+                        <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
-                          <w:t>qp.alberta.ca</w:t>
+                          <w:t>https://www.alberta.ca/alberta-kings-printer</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="28D59B86" w14:textId="77777777" w:rsidR="00E51D0F" w:rsidRPr="00347C03" w:rsidRDefault="005016EF" w:rsidP="00971522">
+                    <w:p w14:paraId="28D59B86" w14:textId="77777777" w:rsidR="00E51D0F" w:rsidRPr="00347C03" w:rsidRDefault="00E51D0F" w:rsidP="00971522">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxText"/>
                       </w:pPr>
-                      <w:hyperlink r:id="rId26" w:history="1">
-                        <w:r w:rsidR="00E51D0F" w:rsidRPr="00347C03">
+                      <w:hyperlink r:id="rId21" w:history="1">
+                        <w:r w:rsidRPr="00347C03">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>alberta.ca/ohs-act-regulation-code.aspx</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00737DA5">
         <w:t>OHS</w:t>
       </w:r>
       <w:r w:rsidR="00347C03">
         <w:t xml:space="preserve"> information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BC2ACA" w14:textId="564FB768" w:rsidR="00971522" w:rsidRDefault="4702DC4D" w:rsidP="00882574">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Webinars, eNews and other relevant OHS information.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC24952" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00882574">
+    <w:p w14:paraId="3EC24952" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00983F16" w:rsidRDefault="00971522" w:rsidP="00882574">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00971522" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>alberta.ca/ohs-webinars.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E83A2A2" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00882574">
+    <w:p w14:paraId="3E83A2A2" w14:textId="77777777" w:rsidR="00971522" w:rsidRPr="00983F16" w:rsidRDefault="00971522" w:rsidP="00882574">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00971522" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>alberta.ca/health-safet</w:t>
         </w:r>
         <w:r w:rsidR="00E51D0F" w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>y</w:t>
         </w:r>
-        <w:r w:rsidR="00971522" w:rsidRPr="00983F16">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>-enews.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DD0B909" w14:textId="4A8D3828" w:rsidR="00AC5EA3" w:rsidRPr="00983F16" w:rsidRDefault="00387E62" w:rsidP="00882574">
+    <w:p w14:paraId="1DD0B909" w14:textId="4A8D3828" w:rsidR="00AC5EA3" w:rsidRPr="00983F16" w:rsidRDefault="00E51D0F" w:rsidP="00882574">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00E51D0F" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
           </w:rPr>
           <w:t>alberta.ca/occupational-health-safety.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B573E85" w14:textId="25FC9C85" w:rsidR="00E51D0F" w:rsidRDefault="00347C03" w:rsidP="00DB3D66">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect with </w:t>
       </w:r>
       <w:r w:rsidR="00DB3D66">
         <w:t xml:space="preserve">Alberta </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">OHS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D06739F" w14:textId="28684519" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00347C03" w:rsidP="00DB3D66">
       <w:pPr>
@@ -1206,128 +1162,128 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2EA711A8" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00E51D0F" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                             <w:pPr>
                               <w:pStyle w:val="Call-BoxHeading"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00347C03">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>Ask an expert workpl</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>ace health and safety questions online</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A5D2A0E" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00387E62" w:rsidP="00347C03">
+                          <w:p w14:paraId="5A5D2A0E" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Calibri"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId30" w:history="1">
-                              <w:r w:rsidR="00347C03" w:rsidRPr="00347C03">
+                            <w:hyperlink r:id="rId25" w:history="1">
+                              <w:r w:rsidRPr="00347C03">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:eastAsia="Calibri"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 </w:rPr>
                                 <w:t>alberta.ca/ask-expert.aspx</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="432334A0" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="228600" tIns="118872" rIns="228600" bIns="228600" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FA103DE" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:152pt;margin-top:.35pt;width:203.2pt;height:110pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB91R+lJgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcJuu14qzSpFtV&#10;2l6k3X4AxjhGBYYCib39+h1wNnvpW9UXxDDD4cw5w+pq1IochfMSTE3ns5wSYTi00uxr+vPu+l1J&#10;iQ/MtEyBETW9F55erd++WQ22EgX0oFrhCIIYXw22pn0Itsoyz3uhmZ+BFQaTHTjNAoZun7WODYiu&#10;VVbk+TIbwLXWARfe4+luStJ1wu86wcP3rvMiEFVT5BbS6tLaxDVbr1i1d8z2kp9osH9goZk0+OgZ&#10;ascCIwcn/4LSkjvw0IUZB51B10kuUg/YzTx/1c1tz6xIvaA43p5l8v8Pln87/nBEtjVFowzTaNGd&#10;GAP5CCMpozqD9RUW3VosCyMeo8upU29vgP/yxMC2Z2YvNs7B0AvWIrt5vJk9uzrh+AjSDF+hxWfY&#10;IUACGjuno3QoBkF0dOn+7EykwvGwWJT58gOmOObm7y8v8jx5l7Hq8bp1PnwWoEnc1NSh9QmeHW98&#10;iHRY9VgSX/OgZHstlUqB2zdb5ciRxTHJN5tdkTp4VaYMGWp6uSgWCdlAvJ8mSMuAY6ykRh2R2kSO&#10;VVGOT6ZNJYFJNe2RiTInfaIkkzhhbMZkRBIvatdAe4+COZimFn8ZbnpwfygZcGJr6n8fmBOUqC8G&#10;RS+KcokPk5Ci+bwsLwpK3Itc8yJihiNcTQMl03Yb0teIkhjYoEGdTNI9sTnRxmlMip5+Thz353Gq&#10;evrf6wcAAAD//wMAUEsDBBQABgAIAAAAIQB1dFpf3gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcUGs3lBZCNhUg9YJUEGklOLrxNgnE6yh2m/D3mBMcRzOaeZOtRtuKE/W+&#10;cYwwmyoQxKUzDVcIu+16cgvCB81Gt44J4Zs8rPLzs0ynxg38RqciVCKWsE81Qh1Cl0rpy5qs9lPX&#10;EUfv4HqrQ5R9JU2vh1huW5kotZBWNxwXat3RU03lV3G0CJ9+fZ2Mu0PxSs+Pm7vZ+8vHzXCFeHkx&#10;PtyDCDSGvzD84kd0yCPT3h3ZeNEixCMBYQkienO1mIPYIySJWoLMM/mfPv8BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAfdUfpSYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAdXRaX94AAAAFAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" fillcolor="#00aad2" stroked="f">
+              <v:shape w14:anchorId="6FA103DE" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:152pt;margin-top:.35pt;width:203.2pt;height:110pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcLKToFQIAAAIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviyJXWNOEWWrMOA&#10;7gJ0+wBZlmNhsqhJSuzs60vJbrp2b8NeBFKkDg8PqfXN2CtyEtZJ0BXNFiklQnNopD5U9Mf32zcF&#10;Jc4z3TAFWlT0LBy92bx+tR5MKXLoQDXCEgTRrhxMRTvvTZkkjneiZ24BRmgMtmB75tG1h6SxbED0&#10;XiV5mq6SAWxjLHDhHN7upyDdRPy2Fdx/bVsnPFEVRW4+njaedTiTzZqVB8tMJ/lMg/0Di55JjUUv&#10;UHvmGTla+RdUL7kFB61fcOgTaFvJRewBu8nSF93cd8yI2AuK48xFJvf/YPmX0735Zokf38OIA4xN&#10;OHMH/KcjGnYd0wextRaGTrAGC2dBsmQwrpyfBqld6QJIPXyGBofMjh4i0NjaPqiCfRJExwGcL6KL&#10;0ROOl/mySFfvMMQxlr29vkrTOJaElY/PjXX+o4CeBKOiFqca4dnpzvlAh5WPKaGaAyWbW6lUdOyh&#10;3ilLTixsQLrd7vPYwYs0pclQ0etlvozIGsL7uBy99LihSvYVLZDaRI6VQY4Puokpnkk12chE6Vmf&#10;IMkkjh/rkchmFi/IVUNzRsEsTAuJHwiNDuxvSgZcxoq6X0dmBSXqk0bR87xYYWHio5dlRXGVU2Kf&#10;xepnHtMc4SrqKZnMnY9bHyTRsMUBtTJK98Rmpo2LFhWdP0XY5D/9mPX0dTcPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAdXRaX94AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFBr&#10;N5QWQjYVIPWCVBBpJTi68TYJxOsodpvw95gTHEczmnmTrUbbihP1vnGMMJsqEMSlMw1XCLvtenIL&#10;wgfNRreOCeGbPKzy87NMp8YN/EanIlQilrBPNUIdQpdK6cuarPZT1xFH7+B6q0OUfSVNr4dYbluZ&#10;KLWQVjccF2rd0VNN5VdxtAiffn2djLtD8UrPj5u72fvLx81whXh5MT7cgwg0hr8w/OJHdMgj094d&#10;2XjRIsQjAWEJInpztZiD2CMkiVqCzDP5nz7/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANwspOgVAgAAAgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHV0Wl/eAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" fillcolor="#00aad2" stroked="f">
                 <v:textbox inset="18pt,9.36pt,18pt,18pt">
                   <w:txbxContent>
                     <w:p w14:paraId="2EA711A8" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00E51D0F" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                       <w:pPr>
                         <w:pStyle w:val="Call-BoxHeading"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00347C03">
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>Ask an expert workpl</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>ace health and safety questions online</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A5D2A0E" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="005016EF" w:rsidP="00347C03">
+                    <w:p w14:paraId="5A5D2A0E" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Calibri"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId31" w:history="1">
-                        <w:r w:rsidR="00347C03" w:rsidRPr="00347C03">
+                      <w:hyperlink r:id="rId26" w:history="1">
+                        <w:r w:rsidRPr="00347C03">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:eastAsia="Calibri"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           </w:rPr>
                           <w:t>alberta.ca/ask-expert.aspx</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="432334A0" w14:textId="77777777" w:rsidR="00347C03" w:rsidRPr="00347C03" w:rsidRDefault="00347C03" w:rsidP="00347C03">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -1395,437 +1351,560 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4411C2C6" w14:textId="77777777" w:rsidR="001E5CE8" w:rsidRDefault="005F2646" w:rsidP="00DB3D66">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Other resources for workers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E80AD17" w14:textId="77777777" w:rsidR="006F3590" w:rsidRDefault="006F3590" w:rsidP="006F3590">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Alberta Human Rights Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42584276" w14:textId="297D3EE6" w:rsidR="006F3590" w:rsidRDefault="00387E62" w:rsidP="00E526C8">
+    <w:p w14:paraId="42584276" w14:textId="252F1B82" w:rsidR="006F3590" w:rsidRDefault="006F3590" w:rsidP="00E526C8">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="006F3590" w:rsidRPr="00DB3D66">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00DB3D66">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>albertahumanrights.ab.ca/Pages/default.aspx</w:t>
+          <w:t>albertahumanrights.ab.ca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="049D7E4F" w14:textId="6650BC64" w:rsidR="00983F16" w:rsidRPr="00983F16" w:rsidRDefault="00983F16" w:rsidP="00E526C8">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Employment standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58209E0D" w14:textId="1AB76320" w:rsidR="00983F16" w:rsidRDefault="00387E62" w:rsidP="00882574">
+    <w:p w14:paraId="58209E0D" w14:textId="1AB76320" w:rsidR="00983F16" w:rsidRDefault="00983F16" w:rsidP="00882574">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00AAD2" w:themeColor="accent3"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00983F16" w:rsidRPr="00983F16">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00983F16">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>alberta.ca/employment-standards.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="177CA753" w14:textId="7994D4A0" w:rsidR="00983F16" w:rsidRDefault="00983F16" w:rsidP="00E526C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Workers’ Compensation Board </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CA653A" w14:textId="5EC8BBEF" w:rsidR="00F520E9" w:rsidRPr="00DB3D66" w:rsidRDefault="00387E62" w:rsidP="006F3590">
+    <w:p w14:paraId="4E611FDC" w14:textId="7F1027A4" w:rsidR="008B1A5B" w:rsidRDefault="00DB3D66" w:rsidP="006F3590">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidR="00DB3D66" w:rsidRPr="00DB3D66">
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00DB3D66">
           <w:rPr>
             <w:color w:val="00AAD2" w:themeColor="accent3"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>wcb.ab.ca/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00F520E9" w:rsidRPr="00DB3D66" w:rsidSect="00FA4FB7">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId40"/>
+    <w:p w14:paraId="769F0532" w14:textId="77777777" w:rsidR="008B1A5B" w:rsidRPr="008B1A5B" w:rsidRDefault="008B1A5B" w:rsidP="008B1A5B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227924212"/>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>© 2026 Government of Alberta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2D4ADCFA" w14:textId="07796B54" w:rsidR="008B1A5B" w:rsidRPr="00DB3D66" w:rsidRDefault="008B1A5B" w:rsidP="008B1A5B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00AAD2" w:themeColor="accent3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This material is for information only. The information provided in this material is solely for the user’s information and convenience and, while thought to be accurate and helpful, it is provided without warranty of any kind. The Crown, its directors, officers, officials, servants, agents, sponsors, employees, contractors, and volunteers will not be liable to you for any damages, direct or indirect, including any personal injury, death, property damage or loss sustained by you, arising out of any cause whatsoever, as a result of your use of the information contained in this material. For confirmation of all legal requirements, refer to the current edition of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, Regulation and Code, or other applicable legislation. Further, if there is any inconsistency or conflict between any of the information contained in this material and the applicable legislation, the legislative requirement(s) shall prevail. This material is current to M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. The law is constantly changing with new legislation, amendments to existing legislation, and decisions from the courts. It is important that you keep yourself informed of the current law. This material, including copyright and marks under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Trademarks Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Canada), is owned by the Government of Alberta and protected by law. This publication is issued under the Open Government Licence – Alberta. For details on the terms of this licence and commercial or non-commercial use of any materials in this publication, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="008B1A5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>open.alberta.ca/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B1A5B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Note that the terms of this licence do not apply to any third-party materials that may be included in this publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008B1A5B" w:rsidRPr="00DB3D66" w:rsidSect="008B1A5B">
+      <w:footerReference w:type="even" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1350" w:right="1080" w:bottom="2160" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
+      <w:pgMar w:top="1350" w:right="1080" w:bottom="900" w:left="1800" w:header="720" w:footer="410" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="042F707F" w14:textId="77777777" w:rsidR="00387E62" w:rsidRDefault="00387E62" w:rsidP="00EA4239">
+    <w:p w14:paraId="5481DBB1" w14:textId="77777777" w:rsidR="002B2A63" w:rsidRDefault="002B2A63" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="088D6C88" w14:textId="77777777" w:rsidR="00387E62" w:rsidRDefault="00387E62" w:rsidP="00EA4239">
+    <w:p w14:paraId="6FC2588C" w14:textId="77777777" w:rsidR="002B2A63" w:rsidRDefault="002B2A63" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raavi">
     <w:panose1 w:val="02000500000000000000"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Cn">
     <w:altName w:val="Lobster Two"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0506030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std Med Cn">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0606030502030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLT Std">
-    <w:panose1 w:val="020B0804020202020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="46B00744" w14:textId="5BB485C9" w:rsidR="009D44E0" w:rsidRDefault="004E7BB4" w:rsidP="00CD767B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46B00744" w14:textId="2CCA6063" w:rsidR="009D44E0" w:rsidRDefault="006A6B3C" w:rsidP="00CD767B">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="19144310" wp14:editId="1FC377F0">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AE08EF8" wp14:editId="232723AA">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="MSIPCM31d142f7a7d323c7bba959b8" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="6976388" name="Text Box 2" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CC6F2C0" w14:textId="11A95E8D" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                        <w:p w14:paraId="10338D9B" w14:textId="24CC3B8B" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004E7BB4">
+                          <w:r w:rsidRPr="006A6B3C">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="19144310" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6AE08EF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM31d142f7a7d323c7bba959b8" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8UwXoHgMAADwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif4jywBNdfjRtmrIOdR2F&#10;SYVN6tCeXdtZIhI72G6bMfG/89lJNgY8IMSLfb47n++++3ynb9u68g5c6VKKhR+dhL7HBZWsFHcL&#10;//PNejTzPW2IYKSSgi/8e679t2cvX5wemzmPZSErxpWHIELPj83CL4xp5kGgacFrok9kwwWMuVQ1&#10;MTiqu4ApckT0ugriMJwGR6lYoyTlWkN70Rn9Mxc/zzk1V3muufGqhY/cjFuVW3d2Dc5OyfxOkaYo&#10;aZ8G+YcsalIKPPoY6oIY4u1V+VuouqRKapmbEyrrQOZ5SbmrAdVE4S/VbAvScFcLwNHNI0z6/4Wl&#10;nw7XyisZegd4BKnRo4/by+vVx3HEoiTOU5KycTym6W5Hskm2Qz8Z1xQQPrz6upfmzQeii5VkvDvN&#10;R9EkiafpLJ1NXvcOvLwrTG9Os/gk7A23JTNFr59GT/rrilBeczHc6VzWUhquOrkPcCkYb/sA3XbF&#10;2FKwdwcunjluwQMQtHeN+us3suk14WNOG54Pz0L53fLj2Og5YNo2AMq057IFVoNeQ2nb3uaqtjsa&#10;6sEOKO8f2cVb41Eo0zSNkxAmClucjsOJo1/wdLtR2rznsvassPAVsnakIoeNNsgEroOLfUzIdVlV&#10;jsGV8I4LfzpGyGcW3KiE1SAJxOiljpkPWYR8zuNstJ7O0lGyTiajLA1nozDKzrNpmGTJxfq7jRcl&#10;86JkjItNKfjwS6Lk71jY/9eO3+6fPEtVy6pktg6bm61uVSnvQPBdd6DBFws0ivjJK3iejjOjumF3&#10;VQa2Z11vrGTaXds3cifZPfqoJPBFK3RD1yUe3RBtronC14cS48xcYckrCVBlL/leIdW3P+mtP7CA&#10;1feOGCULX3/dE8V9r7oU+KvxBG1HXONOEJQTsihJcNgNWrGvVxJ1Ry4tJ1pfUw1irmR9i3G3tM/B&#10;RATFowBqEFcGJxgwLilfLp2MMdMQsxHbhtrQA8o37S1RTU80A/w+yWHakPkvfOt87U0hl3sj89KR&#10;0SLbwQns7QEjynWhH6d2Bv58dl5PQ//sBwAAAP//AwBQSwMEFAAGAAgAAAAhABgFQNzeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0ARSeNUVaUiwQGV0A9w422SYq8j&#10;22nD3+Oc4LhvRrMz5Xoyml3Q+d6SgHSRAENqrOqpFXD42j28APNBkpLaEgr4QQ/r6vamlIWyV/rE&#10;Sx1aFkPIF1JAF8JQcO6bDo30CzsgRe1knZEhnq7lyslrDDeaZ0nyzI3sKX7o5IDbDpvvejQCNjim&#10;/k3vzq/9od6/nz+CU9tciPu7abMCFnAKf2aY68fqUMVORzuS8kwLiENCpMs0yYHNepY9RXac2fIx&#10;B16V/P+G6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8UwXoHgMAADwGAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYBUDc3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAHgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pBZrEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwQKtESEFd0VVSW0&#10;uxJb7dk4NolkeyzbkNCv79gJ0G57qnpxJjPjNzNvnpd3nVbkJJxvwJR0PMopEYZD1ZhDSb+/bD58&#10;psQHZiqmwIiSnoWnd6v375atLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/7pBVjrWI&#10;rlU2yfN51oKrrAMuvEfvQx+kq4QvpeDhSUovAlElxd5COl069/HMVktWHByzdcOHNtg/dKFZY7Do&#10;FeqBBUaOrvkDSjfcgQcZRhx0BlI2XKQZcJpx/maaXc2sSLMgOd5eafL/D5Y/nnb22ZHQfYEOFxgJ&#10;aa0vPDrjPJ10On6xU4JxpPB8pU10gfB4afZx+mkxo4RjbDpfTOazCJPdblvnw1cBmkSjpA7Xkthi&#10;p60PfeolJRYzsGmUSqtR5jcHYkZPdmsxWqHbd0Pfe6jOOI6DftPe8k2DNbfMh2fmcLU4Aco1POEh&#10;FbQlhcGipAb342/+mI+MY5SSFqVSUoNapkR9M7iJyWya51Fa6Q8NdzH2yRgv8lmMm6O+B1ThGB+E&#10;5cmMyUFdTOlAv6Ka17EahpjhWLOk+4t5H3rh4mvgYr1OSagiy8LW7CyP0JGsyORL98qcHegOuKhH&#10;uIiJFW9Y73PjTW/Xx4Dcp5VEYns2B75RgWmpw2uJEv/1P2Xd3vTqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJuYl/vbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTgNKIcSp&#10;Kv7ElRQJjk68jaPG6xC7bXh7Fi70stJoRjPfFuvJ9eKIY+g8KVguEhBIjTcdtQret89XtyBC1GR0&#10;7wkVfGOAdTm7KHRu/Ine8FjFVnAJhVwrsDEOuZShseh0WPgBib2dH52OLMdWmlGfuNz1Mk2STDrd&#10;ES9YPeCDxWZfHZyC7PFlY4eP7PNrl4bXUPt9rPyTUpfzaXMPIuIU/8Pwi8/oUDJT7Q9kgugV8CPx&#10;77KX3ixXIGoFq+s7kGUhz+HLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7pBZrEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbmJf7&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CC6F2C0" w14:textId="11A95E8D" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                  <w:p w14:paraId="10338D9B" w14:textId="24CC3B8B" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004E7BB4">
+                    <w:r w:rsidRPr="006A6B3C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004E7BB4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="009D44E0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68DDAF5D" wp14:editId="1B9D6F52">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -1973,170 +2052,182 @@
     <w:r w:rsidR="005D43BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00325DC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Appendix I</w:t>
     </w:r>
     <w:r w:rsidR="009D44E0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidR="00325DC2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:t>Additional resources</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="00AAD2" w:themeColor="accent3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | May 2026 | IWR003I</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="50110F71" w14:textId="5F58832A" w:rsidR="00CC4629" w:rsidRDefault="004E7BB4" w:rsidP="00CC4629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50110F71" w14:textId="5F964214" w:rsidR="00CC4629" w:rsidRDefault="006A6B3C" w:rsidP="00CC4629">
     <w:pPr>
       <w:pStyle w:val="PageFooter"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4929EFAB" wp14:editId="573D85B1">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20900AC3" wp14:editId="7C2DDC05">
+              <wp:simplePos x="1147864" y="9474740"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="MSIPCMc63e4aa1bb0664078c8beb88" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="1046647339" name="Text Box 3" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B0973AE" w14:textId="024DCCB8" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                        <w:p w14:paraId="11934291" w14:textId="596D6441" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004E7BB4">
+                          <w:r w:rsidRPr="006A6B3C">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4929EFAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="20900AC3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc63e4aa1bb0664078c8beb88" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA/u5AIAMAAD8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu4zYQvRfoPwg89FRHkiNLthtlkThw&#10;G8C7a8BZ5ExRVERUIrUkHStd7L/3kZKczXYPRdELOZwZDmfePM7Vu75tgmeujVAyJ/FFRAIumSqF&#10;fMrJp4ftbEkCY6ksaaMkz8kLN+Td9c8/XZ26NZ+rWjUl1wGCSLM+dTmpre3WYWhYzVtqLlTHJYyV&#10;0i21OOqnsNT0hOhtE86jKA1PSpedVowbA+3dYCTXPn5VcWY/VpXhNmhygtysX7VfC7eG11d0/aRp&#10;Vws2pkH/QxYtFRKPnkPdUUuDoxb/CNUKppVRlb1gqg1VVQnGfQ2oJo6+q+ZQ0477WgCO6c4wmf8v&#10;LPvwvNeBKHOSkEDSFi16f7jfb96z9JInlMZFEaVpEmVLtix4sUQ7S24YEPzyy+ejsr/9QU29USUf&#10;TutZvEjmabbMlotfRwcunmo7mrPV/CIaDY+itPWoT+NX/b6hjLdcTncGl61SlutBHgPcy5L3Y4Bh&#10;22vRUv3yxusADoCco1883n1Q3aiJzgnteDW9CeVXx41TZ9aA6NABJNvfqh4cn/QGStfyvtKt29HM&#10;AHaw7OXMLN7bgEGZZdk8iWBisM2zy2jhqRe+3u60sb9z1QZOyIlG1p5Q9HlnLDKB6+TiHpNqK5rG&#10;s7eRwSkn6SVCvrHgRiOdBkkgxigNrPyyipHP7Xw126bLbJZsk8VslUXLWRSvbldplKySu+1XFy9O&#10;1rUoSy53QvLph8TJv2Pg+FcHbvs/8iZVoxpRujpcbq66TaODZ4qvWoADfzqgUcQ3XuHbdLwZ1U27&#10;rzJ0PRt64yTbF73n97lvhSpf0E6tADM6Yjq2FXh7R43dU43fDyUmmv2IpWoUsFWjRIJa6b9+pHf+&#10;gARWEpwwTXJiPh+p5iRo7iW+63yB7iOu9ScI2gurOElwKCatPLYbhfJjn5YXna9tJrHSqn3ExLtx&#10;z8FEJcOjwGsSNxYnGDAxGb+58TImTUftTh465kJPYD/0j1R3I98sYPygpoFD19/RbvB1N6W6OVpV&#10;Cc9JB/AAJ1rgDphSvhnjRHVj8Nuz93qd+9d/AwAA//8DAFBLAwQUAAYACAAAACEAGAVA3N4AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQBFJ41RVpSLBAZXQD3DjbZJi&#10;ryPbacPf45zguG9GszPlejKaXdD53pKAdJEAQ2qs6qkVcPjaPbwA80GSktoSCvhBD+vq9qaUhbJX&#10;+sRLHVoWQ8gXUkAXwlBw7psOjfQLOyBF7WSdkSGeruXKyWsMN5pnSfLMjewpfujkgNsOm+96NAI2&#10;OKb+Te/Or/2h3r+fP4JT21yI+7tpswIWcAp/Zpjrx+pQxU5HO5LyTAuIQ0KkyzTJgc16lj1FdpzZ&#10;8jEHXpX8/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAID+7kAgAwAAPwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABgFQNzeAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAegUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251681792;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzpn6EgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jd240Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrtLvcxM5zfdlqRg3C+AVPS4SCnRBgOVWN2Jf31vPpy&#10;Q4kPzFRMgRElPQpPbxefP81bW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQL+ul1WOdZi&#10;da2yUZ5PsxZcZR1w4T167/sgXaT6UgoeHqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7wBSaNQab&#10;Xkrds8DI3jX/lNINd+BBhgEHnYGUDRdpB9xmmL/ZZlMzK9IuCI63F5j8/yvLHw4b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XmATXSA8Xpp8HX+bTSjhGBtPZ6PpJJbJrret8+GHAE2iUVKHtCS0&#10;2GHtQ596TonNDKwapRI1yvzlwJrRk11HjFboth1pqlfjb6E64lYOesK95asGW6+ZD0/MIcO4CKo2&#10;POIhFbQlhZNFSQ3u93v+mI/AY5SSFhVTUoOSpkT9NEjIaDLO86iw9IeGOxvbZAxn+STGzV7fAYpx&#10;iO/C8mTG5KDOpnSgX1DUy9gNQ8xw7FnS7dm8C71+8VFwsVymJBSTZWFtNpbH0hGzCOhz98KcPaEe&#10;kK8HOGuKFW/A73PjTW+X+4AUJGYivj2aJ9hRiInb06OJSn/9n7KuT3vxBwAA//8DAFBLAwQUAAYA&#10;CAAAACEAm5iX+9sAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOA0oh&#10;xKkq/sSVFAmOTryNo8brELtteHsWLvSy0mhGM98W68n14ohj6DwpWC4SEEiNNx21Ct63z1e3IELU&#10;ZHTvCRV8Y4B1ObsodG78id7wWMVWcAmFXCuwMQ65lKGx6HRY+AGJvZ0fnY4sx1aaUZ+43PUyTZJM&#10;Ot0RL1g94IPFZl8dnILs8WVjh4/s82uXhtdQ+32s/JNSl/Npcw8i4hT/w/CLz+hQMlPtD2SC6BXw&#10;I/HvspfeLFcgagWr6zuQZSHP4csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE3OmfoS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJuY&#10;l/vbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B0973AE" w14:textId="024DCCB8" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                  <w:p w14:paraId="11934291" w14:textId="596D6441" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004E7BB4">
+                    <w:r w:rsidRPr="006A6B3C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CC4629">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B052FF" wp14:editId="0785AA5F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1143000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9418320</wp:posOffset>
@@ -2264,288 +2355,262 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="3BF7BEB5">
             <v:rect id="Rectangle 23" style="position:absolute;margin-left:0;margin-top:783.35pt;width:612pt;height:9.35pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#00aad2 [3206]" stroked="f" strokeweight="2pt" w14:anchorId="0A35B247" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJKZHrjwIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7gfKytUXFEFYpqE&#10;AAETzyGX9CIlcZakvXZ//Zzc9WAM7WHaPeTi2P4cf7F9dr4zmmyFDwpsQ6ujkhJhObTKrhv6/fHq&#10;0wklITLbMg1WNHQvAj1ffvxw1ruFqKED3QpPEMSGRe8a2sXoFkUReCcMC0fghEWlBG9YRNGvi9az&#10;HtGNLuqy/FL04FvngYsQ8PRyUNJlxpdS8HgrZRCR6Ibi3WJefV6f01osz9hi7ZnrFB+vwf7hFoYp&#10;i0EnqEsWGdl49QeUUdxDABmPOJgCpFRc5Bwwm6p8k81Dx5zIuSA5wU00hf8Hy2+2d56otqH1Z0os&#10;M/hG98gas2stCJ4hQb0LC7R7cHd+lAJuU7Y76U36Yx5kl0ndT6SKXSQcD+fzeT0rkXuOuqo6OZnX&#10;CbR48XY+xK8CDEmbhnoMn7lk2+sQB9ODSQoWQKv2SmmdhVQo4kJ7smX4xIxzYWO+NQb4zVLbZG8h&#10;eQ6g6aRIyQ3p5F3ca5HstL0XEnnBBOp8mVyRbwNVg6pjrRjiH5f4jelNHjnZDJiQJcafsEeA95Ko&#10;RpjRPrmKXNCTc/m3iw0pTh45Mtg4ORtlwb8HoOMUebA/kDRQk1h6hnaPVeNhaKfg+JXCp7tmId4x&#10;j/2Dr40zId7iIjX0DYVxR0kH/ud758keyxq1lPTYjw0NPzbMC0r0N4sFf1rNZqmBszA7ntco+Nea&#10;59cauzEXgPVQ4fRxPG+TfdSHrfRgnnB0rFJUVDHLMXZDefQH4SIOcwKHDxerVTbDpnUsXtsHxxN4&#10;YjWV5uPuiXk31m/Eyr+BQ++yxZsyHmyTp4XVJoJUucZfeB35xobPhTMOpzRRXsvZ6mWELn8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBZxNuz3AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzTTxZpeSgg2yNITEg0fRet7CFIi7s4RdWvTXO5z0ON97efNeflysEVec/OBIwW4bgUBqXDtQ&#10;p+Dj/eXxAMIHTa02jlDBN3o4Fvd3uc5ad6M3vNahExxCPtMK+hDGTErf9Gi137oRibWLm6wOfE6d&#10;bCd943BrZBxFqbR6IP7Q6xGrHpuverYKEsLXJNQ/pjqV5WXWzan69Eaph81SPoMIuIQ/M6z1uToU&#10;3OnsZmq9MAp4SGCapOkTiFWP4z2z88oOyR5kkcv/G4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEkpkeuPAgAAigUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFnE27PcAAAACwEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00B73FD8" w:rsidRPr="00B73FD8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00B73FD8">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix I | </w:t>
     </w:r>
-    <w:r w:rsidR="00B73FD8">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
-      <w:t>Additional resources</w:t>
+      <w:t>Additional resources | May 2026 | IWR003I</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="00AAD2" w:themeColor="accent3"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004E7BB4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005D43BC" w:rsidRPr="0098255D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="47F4CBDD" w14:textId="0583A63E" w:rsidR="004A5F85" w:rsidRDefault="004E7BB4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47F4CBDD" w14:textId="723E6CDD" w:rsidR="004A5F85" w:rsidRDefault="006A6B3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:bidi="pa-IN"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="268D3FF0" wp14:editId="4CE683F2">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FE3620E" wp14:editId="0218AAA3">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>0</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9594215</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="7772400" cy="273050"/>
-              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:extent cx="1534795" cy="469265"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="MSIPCMd7cb4acaac66b853acc4a7ae" descr="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="836087707" name="Text Box 1" descr="Classification: Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7772400" cy="273050"/>
+                        <a:ext cx="1534795" cy="469265"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...7 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="51529B61" w14:textId="6EEE3DCD" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                        <w:p w14:paraId="6F2FA8F9" w14:textId="12724C86" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                           <w:pPr>
-                            <w:spacing w:before="0" w:after="0"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="004E7BB4">
+                          <w:r w:rsidRPr="006A6B3C">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
-                            <w:t>Classification: Protected A</w:t>
+                            <w:t>Classification: Public</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="254000" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="268D3FF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5FE3620E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd7cb4acaac66b853acc4a7ae" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:-1542678785,&quot;Height&quot;:792.0,&quot;Width&quot;:612.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:755.45pt;width:612pt;height:21.5pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPDsSgHAMAAEEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfzB82GmJH3XiJGtatCmy&#10;FUgfQDr0rMhybMyWXElp3BX97/sky31th2HYxaZIiiI/fuThcVtX3j2TqhR87kfD0PcYpyIr+Xbu&#10;f79ZDia+pzThGakEZ3P/gSn/+Ojjh8N9M2OxKESVMekhCFezfTP3C62bWRAoWrCaqKFoGIcxF7Im&#10;Gke5DTJJ9oheV0EchuNgL2TWSEGZUtCedUb/yMbPc0b1VZ4rpr1q7iM3bb/SfjfmGxwdktlWkqYo&#10;qUuD/EMWNSk5Hn0OdUY08Xay/C1UXVIplMj1kIo6EHleUmZrQDVR+K6adUEaZmsBOKp5hkn9v7D0&#10;8v5aemU298e+x0mNFl2sz68XF1lKNwmhhNDxeDMZHRBKE5IS5nsZUxQIPn662wn95RtRxUJkrDvN&#10;BtEoicfpJJ2MPjsHVm4L7czpNB6GznBbZrpw+nH0or+uCGU14/2dzmUphGayk12Ac56x1gVwTqVU&#10;+ppsXTbObw0WgJ7OM3LaG9E4Tfic0orl/atQPhl27Bs1A0jrBjDp9lS0YHmvV1Capre5rM0f7fRg&#10;B88enrnFWu1RKNM0jZMQJgpbnB6EI0u+4OV2g9y/MlF7Rpj7EllbSpH7ldLIBK69i3mMi2VZVZa/&#10;Fff2aOABQr6x4EbFjQZJIIaTOl4+TiPkcxpPB8vxJB0ky2Q0mKbhZBBG09PpOEymydnyycSLkllR&#10;Zhnjq5Kzfkai5O846Ka1Y7edkjepKlGVmanD5GaqW1TSuycY1g1Y8MMAjSJeeQVv07FmVNf/bZWB&#10;6VnXGyPpdtNahsd93zYie0A7pQDM6Ihq6NIQZ0UMeSTmH0rsNH2FT14JYCuc5HuFkD//pDf+gARW&#10;39tjn8x9dbcjEvNSnXMMbDxC9xFX2xMEaYVplCQ4bHot39ULgfIjm5YVja+uejGXor7Fzjsxz8FE&#10;OMWjwKsXFxonGLAzKTs5sTJ2TUP0iq8bakL3YN+0t0Q2jm8aMF6KfuWQ2Tvadb7mJhcnOy3y0nLS&#10;ANzBiRaYA/aUbYbbqWYRvj5br5fNf/QLAAD//wMAUEsDBBQABgAIAAAAIQAYBUDc3gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNAEUnjVFWlIsEBldAPcONtkmKvI9tp&#10;w9/jnOC4b0azM+V6Mppd0PnekoB0kQBDaqzqqRVw+No9vADzQZKS2hIK+EEP6+r2ppSFslf6xEsd&#10;WhZDyBdSQBfCUHDumw6N9As7IEXtZJ2RIZ6u5crJaww3mmdJ8syN7Cl+6OSA2w6b73o0AjY4pv5N&#10;786v/aHev58/glPbXIj7u2mzAhZwCn9mmOvH6lDFTkc7kvJMC4hDQqTLNMmBzXqWPUV2nNnyMQde&#10;lfz/huoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzw7EoBwDAABBBgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGAVA3N4AAAALAQAADwAAAAAA&#10;AAAAAAAAAAB2BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIEGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Classification: Public" style="position:absolute;margin-left:0;margin-top:0;width:120.85pt;height:36.95pt;z-index:251679744;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcWGq4FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUaIkIK7orqkpo&#10;dyW22rNxbBLJ9li2IaG/vmOHQLvtqerFmcyM5+O95+VdpxU5CecbMCUdj3JKhOFQNeZQ0u8vmw+f&#10;KfGBmYopMKKkZ+Hp3er9u2VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcBfd8gqx1qs&#10;rlU2yfN51oKrrAMuvEfvQx+kq1RfSsHDk5ReBKJKirOFdLp07uOZrZasODhm64ZfxmD/MIVmjcGm&#10;11IPLDBydM0fpXTDHXiQYcRBZyBlw0XaAbcZ52+22dXMirQLguPtFSb//8ryx9POPjsSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwjPV9hEFwiPl2Yfp58WM0o4xqbzxWQ+i2Wy223rfPgqQJNolNQhLQkt&#10;dtr60KcOKbGZgU2jVKJGmd8cWDN6stuI0QrdviNNVdLJMP4eqjNu5aAn3Fu+abD1lvnwzBwyjIug&#10;asMTHlJBW1K4WJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZnMpnkeFZb+0HCDsU/GeJHPYtwc9T2g&#10;GMf4LixPZkwOajClA/2Kol7HbhhihmPPku4H8z70+sVHwcV6nZJQTJaFrdlZHktHzCKgL90rc/aC&#10;ekC+HmHQFCvegN/nxpvero8BKUjMRHx7NC+woxATt5dHE5X+63/Kuj3t1U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCbmJf72wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04D&#10;SiHEqSr+xJUUCY5OvI2jxusQu214exYu9LLSaEYz3xbryfXiiGPoPClYLhIQSI03HbUK3rfPV7cg&#10;QtRkdO8JFXxjgHU5uyh0bvyJ3vBYxVZwCYVcK7AxDrmUobHodFj4AYm9nR+djizHVppRn7jc9TJN&#10;kkw63REvWD3gg8VmXx2cguzxZWOHj+zza5eG11D7faz8k1KX82lzDyLiFP/D8IvP6FAyU+0PZILo&#10;FfAj8e+yl94sVyBqBavrO5BlIc/hyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHFhq&#10;uBQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;m5iX+9sAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
-              <v:textbox inset="20pt,0,,0">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="51529B61" w14:textId="6EEE3DCD" w:rsidR="004E7BB4" w:rsidRPr="004E7BB4" w:rsidRDefault="004E7BB4" w:rsidP="004E7BB4">
+                  <w:p w14:paraId="6F2FA8F9" w14:textId="12724C86" w:rsidR="006A6B3C" w:rsidRPr="006A6B3C" w:rsidRDefault="006A6B3C" w:rsidP="006A6B3C">
                     <w:pPr>
-                      <w:spacing w:before="0" w:after="0"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="004E7BB4">
+                    <w:r w:rsidRPr="006A6B3C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:t>Classification: Protected A</w:t>
+                      <w:t>Classification: Public</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5121B9C7" w14:textId="77777777" w:rsidR="00387E62" w:rsidRDefault="00387E62" w:rsidP="00EA4239">
+    <w:p w14:paraId="52EF6A0B" w14:textId="77777777" w:rsidR="002B2A63" w:rsidRDefault="002B2A63" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D57FBF9" w14:textId="77777777" w:rsidR="00387E62" w:rsidRDefault="00387E62" w:rsidP="00EA4239">
+    <w:p w14:paraId="0CCC11CE" w14:textId="77777777" w:rsidR="002B2A63" w:rsidRDefault="002B2A63" w:rsidP="00EA4239">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D72A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5BE8F7C"/>
     <w:lvl w:ilvl="0" w:tplc="B98477A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3296,286 +3361,318 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2095858427">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1713379880">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="773131657">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1534879386">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="379519899">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="208540022">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="34886990">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="334839584">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1810319162">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1714033563">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1376462517">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="648628829">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="68843370">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1052576892">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1773087452">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C413EB"/>
     <w:rsid w:val="00024F6A"/>
     <w:rsid w:val="00060B86"/>
     <w:rsid w:val="00060E8E"/>
     <w:rsid w:val="00075BAB"/>
     <w:rsid w:val="0009627C"/>
     <w:rsid w:val="00097C33"/>
     <w:rsid w:val="000C2C04"/>
     <w:rsid w:val="000F3AC1"/>
     <w:rsid w:val="0010142F"/>
     <w:rsid w:val="00123D0F"/>
     <w:rsid w:val="00147867"/>
     <w:rsid w:val="0015611B"/>
     <w:rsid w:val="00197BD5"/>
     <w:rsid w:val="001E5CE8"/>
+    <w:rsid w:val="0020252E"/>
+    <w:rsid w:val="00203C4E"/>
     <w:rsid w:val="00226FF9"/>
     <w:rsid w:val="00271A3E"/>
+    <w:rsid w:val="002A7048"/>
+    <w:rsid w:val="002B2A63"/>
     <w:rsid w:val="002F662D"/>
     <w:rsid w:val="002F7F29"/>
     <w:rsid w:val="00306EE0"/>
     <w:rsid w:val="00325DC2"/>
+    <w:rsid w:val="0034469C"/>
     <w:rsid w:val="00347C03"/>
     <w:rsid w:val="00387E62"/>
     <w:rsid w:val="003F7AC2"/>
     <w:rsid w:val="00420B19"/>
+    <w:rsid w:val="004319A4"/>
     <w:rsid w:val="004328BA"/>
     <w:rsid w:val="00473543"/>
     <w:rsid w:val="004A5F85"/>
     <w:rsid w:val="004B46D7"/>
     <w:rsid w:val="004C6B85"/>
     <w:rsid w:val="004D0DFA"/>
     <w:rsid w:val="004E7BB4"/>
     <w:rsid w:val="005016EF"/>
+    <w:rsid w:val="00516AA7"/>
     <w:rsid w:val="005650AF"/>
     <w:rsid w:val="00575EC4"/>
+    <w:rsid w:val="005A4A21"/>
     <w:rsid w:val="005B22B2"/>
+    <w:rsid w:val="005B2CE4"/>
+    <w:rsid w:val="005C4F6C"/>
     <w:rsid w:val="005C53A3"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D7F36"/>
     <w:rsid w:val="005F2646"/>
     <w:rsid w:val="0064036A"/>
     <w:rsid w:val="00642351"/>
     <w:rsid w:val="0069137E"/>
     <w:rsid w:val="006A4711"/>
+    <w:rsid w:val="006A6B3C"/>
     <w:rsid w:val="006B39A1"/>
     <w:rsid w:val="006C37D6"/>
     <w:rsid w:val="006D1016"/>
     <w:rsid w:val="006D11B5"/>
     <w:rsid w:val="006D1DBE"/>
     <w:rsid w:val="006F3590"/>
     <w:rsid w:val="00712D3C"/>
     <w:rsid w:val="00737DA5"/>
+    <w:rsid w:val="00755887"/>
     <w:rsid w:val="007A103B"/>
     <w:rsid w:val="007A748D"/>
     <w:rsid w:val="007B48A6"/>
+    <w:rsid w:val="00821459"/>
     <w:rsid w:val="00833CAC"/>
     <w:rsid w:val="00882574"/>
     <w:rsid w:val="00885CF6"/>
     <w:rsid w:val="008902C8"/>
     <w:rsid w:val="008A37EE"/>
+    <w:rsid w:val="008B1A5B"/>
     <w:rsid w:val="008C037B"/>
     <w:rsid w:val="008D32C5"/>
     <w:rsid w:val="008D4577"/>
     <w:rsid w:val="0090317F"/>
     <w:rsid w:val="009275C8"/>
     <w:rsid w:val="00955C6F"/>
     <w:rsid w:val="00971522"/>
     <w:rsid w:val="0098255D"/>
+    <w:rsid w:val="00982746"/>
     <w:rsid w:val="00983F16"/>
     <w:rsid w:val="009C0FDF"/>
     <w:rsid w:val="009D44E0"/>
     <w:rsid w:val="00A22012"/>
     <w:rsid w:val="00A24300"/>
     <w:rsid w:val="00A37E05"/>
     <w:rsid w:val="00A43B1E"/>
     <w:rsid w:val="00A654FF"/>
     <w:rsid w:val="00A7385E"/>
+    <w:rsid w:val="00A95F6D"/>
     <w:rsid w:val="00AC5EA3"/>
     <w:rsid w:val="00AE64C5"/>
     <w:rsid w:val="00B0247F"/>
+    <w:rsid w:val="00B71914"/>
     <w:rsid w:val="00B73FD8"/>
     <w:rsid w:val="00B8503D"/>
     <w:rsid w:val="00BA0224"/>
+    <w:rsid w:val="00BA513C"/>
     <w:rsid w:val="00BB2306"/>
     <w:rsid w:val="00BD5DDF"/>
     <w:rsid w:val="00BE44F9"/>
+    <w:rsid w:val="00C008F8"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C413EB"/>
     <w:rsid w:val="00C62FAB"/>
     <w:rsid w:val="00C639B6"/>
     <w:rsid w:val="00C761B0"/>
     <w:rsid w:val="00CC4629"/>
     <w:rsid w:val="00CD767B"/>
     <w:rsid w:val="00CE37EB"/>
     <w:rsid w:val="00CF4221"/>
     <w:rsid w:val="00D02F5F"/>
     <w:rsid w:val="00D51D1D"/>
     <w:rsid w:val="00DA7038"/>
     <w:rsid w:val="00DB0DB6"/>
     <w:rsid w:val="00DB3D66"/>
     <w:rsid w:val="00DB43CF"/>
     <w:rsid w:val="00DB45DC"/>
     <w:rsid w:val="00DC2F1A"/>
     <w:rsid w:val="00DE736A"/>
+    <w:rsid w:val="00DE78A4"/>
     <w:rsid w:val="00E12DAE"/>
     <w:rsid w:val="00E14AAE"/>
     <w:rsid w:val="00E40F66"/>
     <w:rsid w:val="00E51D0F"/>
     <w:rsid w:val="00E526C8"/>
     <w:rsid w:val="00E84536"/>
     <w:rsid w:val="00E9365A"/>
     <w:rsid w:val="00E93A84"/>
     <w:rsid w:val="00E949BE"/>
     <w:rsid w:val="00EA4239"/>
+    <w:rsid w:val="00EB7D53"/>
     <w:rsid w:val="00ED0882"/>
     <w:rsid w:val="00EF4138"/>
     <w:rsid w:val="00F07062"/>
     <w:rsid w:val="00F16A29"/>
     <w:rsid w:val="00F520E9"/>
     <w:rsid w:val="00FA4FB7"/>
     <w:rsid w:val="00FC0825"/>
     <w:rsid w:val="00FD1B1A"/>
     <w:rsid w:val="00FD2DCE"/>
     <w:rsid w:val="4702DC4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="pa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3377E565"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3903,50 +4000,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2DCE"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="90" w:after="180" w:line="312" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -4461,51 +4563,50 @@
     <w:name w:val="Sub-heading style Char"/>
     <w:basedOn w:val="Sub-headingChar"/>
     <w:link w:val="Sub-headingstyle"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00955C6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:b w:val="0"/>
       <w:color w:val="00AAD2" w:themeColor="accent3"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullets1">
     <w:name w:val="Bullets 1"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="Bullets1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E84536"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
-      <w:ind w:left="360"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullets1Char">
     <w:name w:val="Bullets 1 Char"/>
     <w:basedOn w:val="Bullet1Char"/>
     <w:link w:val="Bullets1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00955C6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
     <w:name w:val="Bullet 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000C2C04"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="HelveticaNeueLT Std Cn"/>
@@ -5097,182 +5198,235 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B0247F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420B19"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420B19"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00420B19"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420B19"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00420B19"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="36424A" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00203C4E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="HelveticaNeueLT Std Cn"/>
+      <w:color w:val="36424A" w:themeColor="text1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A4A21"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="160243283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="179859015">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="753865418">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="814758946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="986740131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1205561600">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1709722056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://empoweringthespirit.ca/wp-content/uploads/2018/09/Weaving-Ways-Introductory-Document-10-09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-act-regulation-code.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cassalberta.ca/indigenous-education/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qp.alberta.ca/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NTXMrn2BZB0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-act-regulation-code.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://empoweringthespirit.ca/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bearpaweducation.ca/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/health-safety-enews.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.learnalberta.ca/content/aswt/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qp.alberta.ca/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teachers.ab.ca/SiteCollectionDocuments/ATA/Publications/Human-Rights-Issues/Education%20is%20Our%20Buffalo%20(PD-80-7).pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-webinars.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NTXMrn2BZB0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/alberta-kings-printer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-act-regulation-code.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://empoweringthespirit.ca/wp-content/uploads/2018/09/Weaving-Ways-Introductory-Document-10-09.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ask-expert.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohs-pubstore.labour.alberta.ca/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/alberta-kings-printer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcb.ab.ca/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cassalberta.ca/indigenous-education/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/occupational-health-safety.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guides.library.ualberta.ca/TeachingIndigenousEducation/teacher_resources" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/health-safety-enews.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/employment-standards.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://empoweringthespirit.ca/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-act-regulation-code.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alignab.ca/indigenous-cultural-understanding/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alberta.ca/ohs-webinars.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albertahumanrights.ab.ca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://open.alberta.ca/licence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="GoA Sky">
       <a:dk1>
         <a:srgbClr val="36424A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6A737B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D1D4D3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005072"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0081AB"/>
       </a:accent2>
       <a:accent3>
@@ -5532,96 +5686,61 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3441175F-88F6-45D9-B969-CB87F430B0F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{60c3ebf9-3c2f-4745-a75f-55836bdb736f}" enabled="1" method="Privileged" siteId="{2bb51c06-af9b-42c5-8bf5-3c3b7b10850b}" contentBits="2" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>575</Words>
-  <Characters>3284</Characters>
+  <Words>710</Words>
+  <Characters>4595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3852</CharactersWithSpaces>
+  <CharactersWithSpaces>5247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>